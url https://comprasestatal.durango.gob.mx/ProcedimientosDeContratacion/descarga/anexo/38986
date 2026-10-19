--- v0 (2026-05-20)
+++ v1 (2026-10-19)
@@ -1,25226 +1,17616 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2153460B" w14:textId="7FCC1F3A" w:rsidR="0088588C" w:rsidRDefault="0088588C" w:rsidP="0088588C">
+    <w:p w14:paraId="52F06069" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00AD7F89" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7260"/>
+          <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicación de Obra por el Procedimiento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licitación Nacional </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006163BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Invitación a Cuando Menos Tres Personas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAF6FB0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="-360" w:right="-248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7971187D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="-360" w:right="-248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C55A71" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="-360" w:right="-248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682B4B3C" w14:textId="532E4051" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="-360" w:right="-248"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="46"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licitación </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B70" w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+        <w:t>N.º</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE469A" w:rsidRPr="00BE469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+        <w:t>SANTACLARA/FAISM-FISE/004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF220C0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="9540"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="435"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
-[...125 lines deleted...]
-    <w:p w14:paraId="12B2E5D2" w14:textId="77777777" w:rsidR="0088588C" w:rsidRPr="0021475C" w:rsidRDefault="0088588C" w:rsidP="0088588C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DF626E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7260"/>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="9540"/>
         </w:tabs>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="435"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9F4C98" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="9540"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:right="-15"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398B7EFC" w14:textId="382B330F" w:rsidR="00133435" w:rsidRDefault="00BE469A" w:rsidP="00133435">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="8364"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>“REHABILITACIÓN CON CONCRETO HIDRÁULICO EN CALLE HIDALGO ENTRE LAS CALLES GUERRERO Y ALLENDE, INCLUYE REPOSICIÓN DE INFRAESTRUCTURA HIDRÁULICA Y SANITARIA, EN LA LOCALIDAD DE SANTA CLARA”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1E3F4C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="8505"/>
+          <w:tab w:val="left" w:pos="8647"/>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23559262" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B0292C">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10064"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-1" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DD727A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B0292C">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10064"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-1" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7D6C20" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B0292C">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10064"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-1" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA9F9DB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B0292C">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10064"/>
+        </w:tabs>
+        <w:ind w:left="709" w:right="-1" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>BASES DE LICITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FD81A7" w14:textId="6B39CAF8" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F63C9F2" w14:textId="6DC284F2" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>El Municipio de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Santa Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Durango por conducto de la Dirección Municipal de Obras Públicas, con domicilio en Calle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BE469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Constitucion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>, Zona Centro, C. P. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>5890</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Santa Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>., e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>n cumplimiento al artículo 134 de la Constitución Política de los Estados Unidos Mexicanos y de conformidad con el artículo 30 fracción II de Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, celebrará la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licitación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nacional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006163BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Invitación a Cuando Menos Tres Personas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nº</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B70" w:rsidRPr="00402B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>SANTACLARA/FAISM-FISE/004</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> misma que se sujetará a las siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12472082" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Encabezado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB6DBAA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">B    A    S    E    S     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B15EAB0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D94B4A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ESPECIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352A1858" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="0034016B" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF4C63B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Para efectos de interpretación de las presentes Bases de Licitación se entenderá por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B658C3F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C1F2F3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>”.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Persona física o moral que participa en el procedimiento de adjudicación del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1892389C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="LA CONVOCANTE"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00830FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+            <w:b/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>LA CONVOCANTE</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>”.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Municipio de Durango</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C927477" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL CONTRATISTA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>”.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Persona adjudicataria del contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D856E93" w14:textId="22CBDD7F" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="0091129D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="LA DEPENDENCIA"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00830FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+            <w:b/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>LA DEPENDENCIA</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unidad Administrativa responsable de llevar a cabo el procedimiento de adjudicación del contrato (Dirección Municipal de Obras Públicas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EFCED9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FUENTE DE LOS RECURSOS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DF45AF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:ind w:hanging="497"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0480FECE" w14:textId="58ED4DBB" w:rsidR="00E16B24" w:rsidRPr="00C86CF8" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
           <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las erogaciones que se deriven de la ejecución de la obra objeto de esta licitación, son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C30FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con cargo al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006163BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicio Presupuestal 2026, mediante </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el convenio con la Secretaria del Bienestar Social del estado de Durango con No. De convenio SEBISED-HAYTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00402B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SANTA CLARA/1-FISE 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0091129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el FAISMUN del H. Ayuntamiento de Santa Clara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0091129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0091129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BBC919" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...7 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361EC0FD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00FB77AB" w:rsidRDefault="00E16B24" w:rsidP="00FB77AB">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB77AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NO SE RECIBIRÁN PROPUESTAS ELECTRÓNICAS, ÚNICAMENTE EN FORMA PRESENCIAL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DE7BE1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="2BF78B3C" w14:textId="53DF04C4" w:rsidR="0088588C" w:rsidRPr="00DB025F" w:rsidRDefault="0088588C" w:rsidP="0088588C">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76435C00" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="52A54FAB" w14:textId="105C3E6D" w:rsidR="0088588C" w:rsidRPr="00665485" w:rsidRDefault="0088588C" w:rsidP="0088588C">
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DESCRIPCIÓN GENERAL DE LA OBRA EN LICITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112D501B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="0034016B" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...169 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1266E910" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMERA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>El objeto de la presente licitación se clasifica como sigue:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1107C8B5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00660D7A" w:rsidRPr="00660D7A">
-[...507 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3499"/>
-        <w:gridCol w:w="5555"/>
+        <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0088588C" w:rsidRPr="00665485" w14:paraId="5DCFD119" w14:textId="77777777" w:rsidTr="00134899">
+      <w:tr w:rsidR="00E16B24" w:rsidRPr="00F63DAE" w14:paraId="37D715C7" w14:textId="77777777" w:rsidTr="00AB587D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3499" w:type="dxa"/>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="210D993E" w14:textId="34D943DA" w:rsidR="0088588C" w:rsidRPr="00665485" w:rsidRDefault="00134899" w:rsidP="001F0B14">
+          <w:p w14:paraId="72AB7C93" w14:textId="7356CE1C" w:rsidR="00E16B24" w:rsidRPr="00F63DAE" w:rsidRDefault="00E16B24" w:rsidP="001720B3">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="1185"/>
+                <w:tab w:val="left" w:pos="9110"/>
+              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F63DAE">
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>CONTRATISTA</w:t>
+              <w:t xml:space="preserve">NOMBRE DE LA OBRA: </w:t>
             </w:r>
-            <w:r w:rsidR="0088588C" w:rsidRPr="00665485">
+            <w:r w:rsidR="00402B70" w:rsidRPr="00402B70">
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:b/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>REHABILITACIÓN CON CONCRETO HIDRÁULICO EN CALLE HIDALGO ENTRE LAS CALLES GUERRERO Y ALLENDE, INCLUYE REPOSICIÓN DE INFRAESTRUCTURA HIDRÁULICA Y SANITARIA, EN LA LOCALIDAD DE SANTA CLARA</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="00402B70">
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...376 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088588C" w:rsidRPr="00665485" w14:paraId="70E0CD11" w14:textId="77777777" w:rsidTr="00134899">
+    </w:tbl>
+    <w:p w14:paraId="516B4F3B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F63DAE" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10065"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E16B24" w:rsidRPr="00F63DAE" w14:paraId="4117CB82" w14:textId="77777777" w:rsidTr="00AB587D">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3499" w:type="dxa"/>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="510CF87F" w14:textId="77777777" w:rsidR="0088588C" w:rsidRPr="00665485" w:rsidRDefault="0088588C" w:rsidP="001F0B14">
+          <w:p w14:paraId="1CCB5F68" w14:textId="7499E6B6" w:rsidR="00E16B24" w:rsidRPr="00F63DAE" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
             <w:pPr>
-              <w:spacing w:beforeLines="80" w:before="192" w:afterLines="60" w:after="144"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="1185"/>
+                <w:tab w:val="left" w:pos="9110"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00665485">
+            <w:r w:rsidRPr="00F63DAE">
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>PROPUESTA:</w:t>
+              <w:t xml:space="preserve">UBICACIÓN: </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="00402B70" w:rsidRPr="00402B70">
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Documentación que contiene las propuestas técnicas y económicas de los licitantes.</w:t>
+              <w:t>Santa Clara</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B27EC59" w14:textId="77777777" w:rsidR="0088588C" w:rsidRPr="00665485" w:rsidRDefault="0088588C" w:rsidP="0088588C">
-[...11 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="48E712F1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CE83C9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00064283" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las especificaciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>generales de la obra se encuentran en el Anexo A-24 Catálogo de Conceptos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A2A6DE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00064283" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE834E3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00064283" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>TERCERA. - “EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, deberá sostener sus precios presentados dentro de su propuesta económica hasta la fecha de la suscripción del contrato y estos permanecerán firmes y vigentes durante el periodo que se establezca en el plazo de ejecución de la obra del propio contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D41E90A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00064283" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44961925" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00064283" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUARTA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los gastos que erogue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“EL LICITANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>en la preparación y presentación de sus propuestas serán a su cargo, liberando al Gobierno Municipal de Durango de la obligación de reintegrarlos, cualquiera que sea el resultado de la presente licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4F8B97" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00064283" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAAEFF3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00064283" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1DD4C489" w14:textId="77777777" w:rsidR="0088588C" w:rsidRDefault="0088588C" w:rsidP="0088588C">
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC44426" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>EXPERIENCIA, CAPACIDAD TÉCNICA Y FINANCIERA REQUERIDA Y PARTES DE OBRA SUJETAS A SUBCONTRATACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13773DD9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:pStyle w:val="Textodebloque"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>QUINTA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B268A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“EL LICITANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>deberá de demostrar que cuenta con la experiencia y capacidad técnica en la realización de obras similares, acreditada mediante la relación de contratos que hubiere celebrado con la administración pública o con particulares y relación del personal técnico con que cuenta la empresa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B268A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608C71B7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:pStyle w:val="Textodebloque"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F3690D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:pStyle w:val="Textodebloque"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064283">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>No se subcontratará parte alguna de la obra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4311DCF5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:pStyle w:val="Textodebloque"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F56768D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CAPÍTULO III</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530EC701" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LAS PERSONAS FÍSICAS O MORALES QUE PODRÁN PARTICIPAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F54BA6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75641AC9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEXTA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En la presente licitación podrán participar todas las empresas con carácter de personas físicas o morales cuyo giro se relacione directamente al objetivo de este concurso además que se encuentren legalmente constituidas, de nacionalidad mexicana y que cumplan con los requisitos de las presentes bases y sus anexos, asimismo que cumpla con las disposiciones de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C64780C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555E34E8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A208C3D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>REQUISITOS PARA PARTICIPAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB0BF79" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AE7174" w14:textId="7827534B" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SÉPTIMA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El representante legal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>para obtener su comprobante de inscripción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deberá cumplir y presentar ante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Departamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Obras Públicas, sita en Calle </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B70" w:rsidRPr="00402B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Constitución, Zona Centro, C. P. 35890, en Santa Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>., los requisitos y documentos que se enuncian a continuación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F434995" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="008936F0" w:rsidRDefault="00E16B24" w:rsidP="008936F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436A95D2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F96480" w:rsidRDefault="00E16B24" w:rsidP="00C87706">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96480">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Carta de Aceptación a participar en el presente concurso debidamente firmada por el representante legal de la empresa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B027812" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00C87706" w:rsidRDefault="00E16B24" w:rsidP="00C87706">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87706">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Escrito en el que manifieste el teléfono, domicilio para oír y recibir todo tipo de notificaciones y documentos que deriven de los actos del procedimiento de contratación, y en su caso, del contrato respectivo, mismo que servirá para practicar las notificaciones aún las de carácter personal, las que surtirán todos sus efectos legales mientras no señale otro distinto, tanto de Persona moral y/o persona física (Representante Legal) y del Residente de obra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C54220" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F96480" w:rsidRDefault="00E16B24" w:rsidP="00C87706">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96480">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaración escrita firmada por el representante legal de la empresa y bajo protesta de decir verdad, de no encontrarse en alguno de los supuestos señalados en los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96480">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Artículos 63 y 100 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96480">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, así como manifestación de que ha presentado en tiempo y forma las declaraciones del ejercicio por impuestos Federales, dando cumplimiento a lo establecido en el Artículo 32-D del Código Fiscal de la Federación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22869B92" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C87706">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96480">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Registro actualizado del Padrón de Contratistas de la Dirección Municipal de Obras Públicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210AF0A1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F96480" w:rsidRDefault="00E16B24" w:rsidP="00C87706">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8508E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Constancia de situación fiscal reciente con cédula de identificación fiscal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F80662" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00F96480">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7419A0A9" w14:textId="38FD7A08" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>OCTAVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estos requisitos y la presentación de los documentos que se solicitan para la inscripción de los participantes, deberán ser entregados en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Departamento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Licitaciones y Contratos de la Dirección Municipal de Obras Públicas, a más tardar el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA001F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, este a su vez entregará al interesado el comprobante de inscripción al concurso en referencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1635630A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192542FD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO V</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45879AE8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DEL PROCEDIMIENTO DE LA LICITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4E9C8E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D8F178" w14:textId="20187CDB" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="004A5A4E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>NOVENA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El plazo para la presentación y apertura de proposiciones será, cuando menos, de </w:t>
+      </w:r>
+      <w:r w:rsidR="0091129D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> días naturales contados a partir de la fecha de publicación de la convocatoria. Cuando no puedan observarse los plazos indicados porque existan razones justificadas debidamente acreditadas en el expediente, siempre que ello no tenga por objeto limitar el número </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de participantes, el titular del área responsable de la contratación podrá reducir los plazos a no menos de diez días naturales, contados a partir de la fecha de publicación de la convocatoria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B44211" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="004A5A4E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5745DE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="004A5A4E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La determinación de estos plazos y sus cambios, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rán ser acordes con la planeación y programación previamente establecida </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Artículo 38</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Artículo 16 del Reglamento de la Ley de Obras Públicas del Estado de Durango). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22201843" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="004A5A4E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444F882C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00FA372B" w:rsidRDefault="00E16B24" w:rsidP="004A5A4E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA372B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Los plazos para la inscripción, preparación de proposiciones y acto de apertura de ofertas se fijaron por la convocante de acuerdo al monto, características, especialidad, condiciones y complejidad de los trabajos, de acuerdo a lo estipulado en el artículo 53 fracción VI de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, siempre tomando en cuenta que los licitantes tengan el tiempo suficiente para la elaboración de sus propuestas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A27E4EA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2785B230" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El procedimiento de la presente licitación, se conformará de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F11925C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D268A2" w:rsidRDefault="00E16B24" w:rsidP="00AB587D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7028B2BA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D268A2" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D268A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Inscripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645D8B92" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D268A2" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D268A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Visita al sitio de los trabajos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C03F92" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D268A2" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D268A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Junta de Aclaraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3153B495" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D268A2" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D268A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acto de Recepción de Propuestas y Apertura de las mismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73438B5F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D268A2" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D268A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notificación del Fallo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0146B427" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D268A2" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1079DA5E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00FA372B" w:rsidRDefault="00E16B24" w:rsidP="00FA372B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBB0358" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO VI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7C18F9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LA INSCRIPCIÓN Y ENTREGA DE BASES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D71464" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB9AB93" w14:textId="0FD6348A" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00402B70">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A1303">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DÉCIMA.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A1303">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1303">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las Bases de esta Licitación pueden ser consultadas a través de la página de Compras Estatal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A1303">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1303">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://comprasestatal.durango.gob.mx/consulta/ProcedimientosDeContratacion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00402B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F83104" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417D6827" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001A1984">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÉCIMA PRIMERA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Será requisito indispensable para participar en la presente licitación la adquisición de las bases y en ningún caso el derecho de participación será transferible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03118A32" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EF5477" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO VII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42882AD4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>MODIFICACIONES A LAS BASES DE LICITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDFF070" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3617E855" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÉCIMA SEGUNDA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podrá modificar las bases de licitación, ya sea por iniciativa propia o en atención a una aclaración solicitada por un licitante. En el caso de una aclaración hecha por la convocante esta será a más tardar 6 (Seis) días naturales con anticipación a la celebración del acto de apertura de proposiciones, a efecto de que los licitantes cuenten con el tiempo suficiente para las adecuaciones correspondientes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E38D13B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BFA1CB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00395F19">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DÉCIMA TERCERA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cualquier modificación a la convocatoria de la licitación, incluyendo las que resulten de la o las juntas de aclaraciones, formará parte de la convocatoria y deberá ser considerada por los licitantes en la elaboración de su proposición, debiendo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anexar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A31D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una copia al sobre de la propuesta técnica, firmada en original en señal de aceptación de los acuerdos tomados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AECF05" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B48F0C6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DÉCIMA CUARTA. - “LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>adoptará las acciones necesarias para informar las modificaciones que se lleven a cabo a las bases de licitación, salvo el caso de que las modificaciones se deriven de la junta de aclaraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28499C72" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0383F4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CAPÍTULO VIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E9E681" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LA EVALUACIÓN DE PROPOSICIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683CCBE9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F679CCE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A210DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÉCIMA QUINTA.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A210DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>De conformidad a lo estipulado en el artículo 45 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A210DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a evaluación y análisis de las propuestas será a cargo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A210DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A210DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, para ello, con base en el análisis comparativo de las proposiciones admitidas y en su propio presupuesto de obra, mediante el cual en su caso, adjudicará el contrato al proponente que reúna las condiciones legales, técnicas y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> económicas requeridas, que garantice, satisfactoriamente el cumplimiento de las obligaciones respectivas y haya presentado la postura solvente más baja , por lo que se verificarán y evaluarán los siguientes aspectos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F79202" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A92446" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo8"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>I.- EVALUACIÓN TÉCNICA-ECONÓMICA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE1918F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001D40FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="1790"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5799E5A7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que las propuestas recibidas incluyan la información, documentos y requisitos solicitados en las bases de licitación; la falta de alguno de ellos o que algún rubro en lo individual este incompleto, será motivo para desechar la propuesta, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>siempre y cuando esto afecte sustancialmente la solvencia de la propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460C152E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5895538F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que el personal técnico que se encargará de la obra, cuente con la experiencia y capacidad necesaria para la ejecución de los trabajos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B38A95" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1320" w:hanging="409"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D87D13" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuente con la maquinaria y equipo de construcción, ya sea propio o en arrendamiento y que este sea el adecuado, suficiente y necesario para desarrollar eficientemente los trabajos que se convocan y que los datos de las especificaciones y características coincidan entre el listado de maquinaria y equipo presentado y las facturas o cartas de arrendamiento que se anexen a la propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114320FD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575550A4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que las características y capacidad de la maquinaria y equipo de construcción considerada por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, sean las adecuadas para desarrollar el trabajo en las condiciones particulares donde deberá ejecutarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F038F65" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A12481" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que la planeación conceptual propuesta por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“EL LICITANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>para el desarrollo y ejecución de los trabajos, sea congruente con las características, complejidad y magnitud de los mismos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F024ACC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:rPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FC3719" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que el programa de ejecución de los trabajos corresponda al plazo establecido por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="LA CONVOCANTE"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00830FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>LA CONVOCANTE</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DA7C65" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E2FF03" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que el suministro y utilización de los insumos sean congruentes con los que se utilizaran directamente en la ejecución de los trabajos y los que se solventan en los indirectos de obra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465E0B81" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EC1F8B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que el personal administrativo, técnico y de obra sea el adecuado y suficiente para ejecutar los trabajos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D82DC82" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405225DE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que el currículum del personal contenga, los datos de estudios profesionales, registro del título profesional respectivo, relación de las actividades profesionales en que haya participado y demostrar que cuando menos haya tenido trabajos relacionados con las actividades motivo de la licitación en un lapso no mayor a cinco años.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8389CB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="FF6600"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134A09EA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que los costos propuestos por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sean aceptables, es decir, que sean acordes con las condiciones vigentes en el mercado, nacional o de la zona o región en donde se ejecutarán los trabajos, individualmente o conformando la propuesta total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6B0F55" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1837E1A2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que en todas y cada una de las actividades que integran la propuesta se establezca claramente el importe de las mismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D7CEB5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C21BAD7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que los importes de las actividades estén anotados con número y con letra, los cuales deben ser coincidentes; en caso de diferencia, deberá prevalecer el que se consigne con letra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55098FB7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADB2F80" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verificar que el importe total de la propuesta sea congruente con todos los documentos que la integran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BA4166" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056BE8A9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que exista congruencia entre la relación de actividades descritas, la cédula de avances y pagos programados y el programa de ejecución de los trabajos y que estos sean congruentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C93F96" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E992D12" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que exista consistencia lógica de las actividades descritas en la relación de los programas de obra, cédula de avances y pago programados y el programa de ejecución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7562BB44" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B71497" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que los programas específicos de erogaciones sean congruentes con el programa general de ejecución de los trabajos y que los insumos propuestos por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondan a los periodos presentados en los programas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759DCC7A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00C02468" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BA6C8A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00C02468" w:rsidRDefault="00E16B24" w:rsidP="00C02468">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5387E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrá solicitar al licitante las aclaraciones pertinentes o aportar información adicional para realizar la correcta evaluación de las proposiciones, siempre y cuando no implique alteración alguna a la parte técnica o económica de su proposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E2CCAA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00C02468" w:rsidRDefault="00E16B24" w:rsidP="00C02468">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D26A21" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO IX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3E3BB2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00904479" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...48 lines deleted...]
-    <w:p w14:paraId="0B6D58FA" w14:textId="77777777" w:rsidR="0088588C" w:rsidRPr="00C41F38" w:rsidRDefault="0088588C" w:rsidP="0088588C">
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7784EEFB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>INSTRUCCIONES PARA LA ELABORACIÓN Y PRESENTACIÓN DE LAS PROPUESTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D112C9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCA8FC0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="002418F2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DÉCIMA SEXTA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Para la formulación de las propuestas técnica-económica, los interesados deberán observar lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F96D59" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E4DCCD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los documentos de las propuestas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, estarán escritas en idioma español. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF78CC6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="708" w:hanging="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="FF6600"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E05BC6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentará su propuesta en pesos, moneda de curso legal en los Estados Unidos Mexicanos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2D9E95" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7429AA4B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La entrega de proposiciones, con sus documentos anexos, se hará en un solo sobre y cerrado claramente identificado, indicando de la misma manera el número y el objeto de la licitación, así como la fecha que corresponda a la que se celebre el acto de recepción y apertura de las proposiciones y el nombre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> denominación de la empresa ya sea persona física o moral según corresponda, rubricados por el representante legal; no se recibirán sobres que estén incompletos en la información o sin cerrar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D76FC39" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B71602" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las propuestas se elaborarán en papel membretado de la empresa, ya sea persona física o moral, asimismo, es requisito que no contengan tachaduras o enmendaduras.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D43BF3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="705" w:hanging="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230C7800" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003715FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Es necesario que todos y cada uno de los documentos solicitados en las bases sean rubricados en todas y cada una de sus hojas y/o páginas que contengan información en forma autógrafa por la persona que se acredite como representante legal de la empresa o en su caso por la persona física que participe en la licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30645D9D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="FF6600"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156810B4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Sólo se aceptará una propuesta por cada licitante y ninguno participará directa o indirectamente en la propuesta de otro; lo cual será motivo de descalificación de ambos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54557380" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3CD27C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="708" w:hanging="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="FF6600"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5163C8D8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se deberá anexar al sobre de la propuesta toda la documentación adicional a la establecida en las bases de licitación que proporcione </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA CONVOCANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>durante los procesos, ya sea previo o en el mismo acto de la junta de aclaraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1CF296" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9368D0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Los documentos que se elaboren para ser incorporados al sobre de la propuesta, deberán formularse con la fecha que se establezca para el acto de presentación y apertura de las propuestas, es decir, con la fecha de la primera etapa de la licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B28EB60" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDA8670" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se deberá incluir dentro del sobre toda la documentación solicitada en las bases de licitación y sus anexos, ya sean originales, copias simples o copias certificadas según corresponda y aquella distinta a la propuesta técnica y económica que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considere conveniente para el fortalecimiento de las mismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596431E1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DA719B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="001E5E25">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5311"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="10559"/>
         </w:tabs>
-      </w:pPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">el municipio de Santa Clara </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DÉCIMA SÉPTIMA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LA PROPUESTA TÉCNICA Y ECONÓMICA:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los documentos deberán ser elaborados de conformidad con los anexos de estas bases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E454497" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="10559"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6265234E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10559"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARTA DE PRESENTACIÓN DE LA PERSONA QUE FUNGIRÁ EN LOS ACTOS DE RECEPCIÓN Y APERTURA DE LAS PROPOSICIONES ACOMPAÑANDO IDENTIFICACIÓN CON FOTOGRAFÍA EN ORIGINAL Y COPIA DE LA MISMA (CREDENCIAL DE ELECTOR, PASAPORTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CARTILLA).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cuando se designe representante para que asista a la apertura de propuestas y no tenga personalidad jurídica de representación de la persona moral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> física, este deberá presentar original de carta poder simple otorgada por el representante de la empresa con facultades de expedirla).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0847FE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BEC141" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00032E91" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00032E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACREDITACIÓN DE LA PERSONALIDAD LEGAL Y DECLARACIÓN DE INEXISTENCIA DE CONFLICTO DE INTERESES. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E089642" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1771"/>
+          <w:tab w:val="left" w:pos="10559"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00032E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>El Licitante deberá presentar escritos conforme a los anexos que se presentan para ello en papel membretado de la empresa sin tachaduras ni enmendaduras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A792BEF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35972E04" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BASES DE LICITACIÓN DEBIDAMENTE FIRMADAS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (En forma autógrafa por la empresa, en cada una de sus hojas, como aceptación del contenido de las mismas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CD2028" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5743B1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODELO DE CONTRATO DEBIDAMENTE FIRMADO. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>(En forma autógrafa por la empresa, en cada una de sus hojas, como aceptación de las condiciones y compromisos que se pacten en el mismo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CCE11B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE46967" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CARTA DE MANIFESTACIÓN DE TENER, CONOCER Y CONSIDERAR LAS ESPECIFICACIONES GENERALES DE LA OBRA Y QUE OBRAN EN PODER DE “EL LICITANTE” LOS PLANOS QUE INTEGRAN LA TOTALIDAD DEL PROYECTO EJECUTIVO Y SUS ESPECIFICACIONES TÉCNICAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AC6EC8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1622E1C0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MINUTA(S) DE LA(S) JUNTA(S) DE ACLARACIONES FIRMADAS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>(En forma autógrafa por la empresa y circulares aclaratorias en caso de que se hubieren generado durante el proceso de concurso).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533B363A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219C20BF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MANIFESTACIÓN DE CONOCER EL SITIO DONDE SE EJECUTARÁN LOS TRABAJOS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA0F269" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22809ABC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MANIFESTACIÓN DE ASISTENCIA A LOS ACTO(S) DE JUNTA(S) DE ACLARACIONES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABCEA0D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6BC0B2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LISTADO DE DATOS BÁSICOS DE LOS COSTOS UNITARIOS DE LOS MATERIALES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCC73E9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A87863D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LISTADO DE DATOS BÁSICOS DE COSTO-HORARIO DE LA MAQUINARIA Y EQUIPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C35AEC6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527EA8E3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LISTADO DE DATOS BÁSICOS DE LOS COSTOS DE MANO DE OBRA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6021E6D4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA12F1B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELACIÓN DE MAQUINARIA Y EQUIPO QUE INTERVENDRÁ EN LA OBRA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Se presentará la relación de maquinaria y equipo que intervendrá en la obra).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3598DB5A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4423DC8B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROGRAMA MENSUAL CALENDARIZADO DE EJECUCIÓN DE LOS TRABAJOS POR CONCEPTO DE OBRA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>(Indicar en un diagrama de barras las actividades a realizar en el tiempo de ejecución programado para cada una de ellas en secuencia lógica por periodos, las cantidades a ejecutar indicando entre paréntesis las fechas de inicio y término para cada concepto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED099F6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AF4790" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROGRAMA MENSUAL CALENDARIZADO DE UTILIZACIÓN DE LA MAQUINARIA Y EQUIPO DE CONSTRUCCIÓN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>. (Indicar en un diagrama de barras el tiempo de utilización de la maquinaria y equipo necesario para realizar los trabajos, indicando entre paréntesis las fechas de inicio y término para cada concepto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465926F2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6537DE44" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROGRAMA MENSUAL CALENDARIZADO DE ADQUISICIÓN DE MATERIALES Y EQUIPOS DE INSTALACIÓN PERMANENTE. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>(Indicar en un diagrama de barras la adquisición de todos los materiales que se consideren para la ejecución de la obra, señalando entre paréntesis fecha de inicio y término para cada concepto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B56B411" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3846B017" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D57E02" w:rsidRDefault="00E16B24" w:rsidP="004A0431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>El licitante presentará escrito en papel membretado y firmado por el representante legal del mismo, mediante el cual manifieste, bajo protesta de decir verdad que los materiales, cumplen con el grado de contenido nacional de por lo menos el 80%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADE39E0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D57E02" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5EFFD9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D57E02" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D57E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROGRAMA MENSUAL CALENDARIZADO DE UTILIZACIÓN DEL PERSONAL OBRERO ENCARGADO DIRECTAMENTE DE LA EJECUCIÓN DE LOS TRABAJOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Indicar en un diagrama de barras el personal obrero encargado directamente de la ejecución de los trabajos, expresado en jornadas e identificando categorías, señalando entre paréntesis fecha de inicio y término de su utilización por categoría). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7989E785" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D57E02" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A83C24B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="006A167C" w:rsidRDefault="00E16B24" w:rsidP="006A167C">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>El licitante deberá considerar por lo menos un 10% en la utilización de mano de obra local.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC17D27" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78EB2D10" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROGRAMA MENSUAL CALENDARIZADO DE UTILIZACIÓN DEL PERSONAL TÉCNICO, ADMINISTRATIVO Y DE SERVICIOS ENCARGADO DE LA DIRECCIÓN, SUPERVISIÓN Y ADMINISTRACIÓN DE LOS TRABAJOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Indicar en un diagrama de barras el personal técnico, administrativo y de servicios encargado de la dirección, supervisión y administración de los trabajos, señalando entre paréntesis fecha de inicio y término de su utilización por categoría). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712CAE3A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A24EB2B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00252D9F">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo anterior se deberá presentar en los formatos que proporciona la contratante o en formatos elaborados por el licitante, conteniendo la información solicitada por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. No incluir los montos mensuales de las propuestas técnicas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555EB373" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D173305" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MANIFESTACIÓN DE LOS CONTRATOS EN VIGOR, CELEBRADOS CON DEPENDENCIAS DE LA ADMINISTRACIÓN PÚBLICA Y CON PARTICULARES.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Anexar las carátulas de los contratos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0D2466" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093A583E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESCRITO DE MANIFESTACIÓN DE CONTAR CON LA CAPACIDAD TÉCNICA PARA LA EJECUCIÓN DE LA OBRA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Anexar relación de obras similares ejecutadas, acompañando copia de las carátulas de los contratos y currículum del personal técnico encargado de la ejecución, dirección y supervisión de los trabajos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E57E751" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D51C905" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">DOCUMENTACION LEGAL (CLÁUSULA SÉPTIMA) Y/O COMPROBANTE DE INSCRIPCIÓN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Emitido por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Departamento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Licitaciones y Contratos de la Dirección Municipal de Obras Públicas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3599A04E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A7A1DB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000274D2" w:rsidRDefault="00E16B24" w:rsidP="000274D2">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eberá </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incluir en este anexo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F9405F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000274D2" w:rsidRDefault="00E16B24" w:rsidP="000274D2">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53277957" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000274D2" w:rsidRDefault="00E16B24" w:rsidP="000274D2">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Documento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>actual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expedido por el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el que se emita </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPINIÓN EN SENTIDO POSITIVO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sobre el cumplimiento de obligaciones fiscales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C66F020" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000274D2" w:rsidRDefault="00E16B24" w:rsidP="000274D2">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Documento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>actual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en materia de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGURIDAD SOCIAL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el que se emita </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPINIÓN EN SENTIDO POSITIVO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sobre el cumplimiento de obligaciones fiscales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0416B639" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000274D2" w:rsidRDefault="00E16B24" w:rsidP="000274D2">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>actual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el que se emita cumplimiento de sus obligaciones fiscales con el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>INFONAVIT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76595DD4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="000274D2">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7185E6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ESCRITO DE DECLARACIÓN DE INTEGRIDAD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mediante la cual los licitantes manifiesten de que por sí mismos o a través de interpósita persona, se abstendrán de adoptar conductas para que los servidores públicos de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dependencia o entidad convocante, induzcan o alteren las evaluaciones de las propuestas, el resultado del procedimiento de contratación y cualquier otro aspecto que les otorguen condiciones más ventajosas, con relación a los demás </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>participantes (Artículo 40, Fracción XXXII de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672ABA5E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3CA4FA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Indicar domicilio y teléfono donde se le podrá hacer cualquier tipo de notificación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A91FC30" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D849088" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CARTA COMPROMISO Y DECLARACIONES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A99C1B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D68476" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRESUPUESTO DE LA PROPUESTA. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(Formular la propuesta en las mismas formas proporcionadas por “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; en caso de existir contradicciones entre los importes o precios unitarios consignados, regirá lo expresado con letra). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA475BE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F776E1" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3245A974" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ANÁLISIS DE PRECIOS UNITARIOS DE LOS   CONCEPTOS DE LA OBRA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Los análisis de precios unitarios que se presenten podrán ser las que genere el programa de cálculo de los mismos, debidamente firmados por el representante legal y en papel membretado de la empresa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3582A028" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F46F047" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANÁLISIS DE INTEGRACIÓN DEL FACTOR DEL SALARIO REAL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(Los análisis que se presenten podrán ser las que genere el programa de cálculo de precios unitarios, debidamente firmados por el representante legal y en papel membretado de la empresa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7CB427" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E18066C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>FACTORES DE LOS ANÁLISIS DE COSTOS INDIRECTOS, COSTOS POR FINANCIAMIENTO Y CARGO POR UTILIDAD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABB374D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B454530" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ANÁLISIS DE COSTOS INDIRECTOS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7C0F76" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116A1795" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANÁLISIS DE COSTO POR FINANCIAMIENTO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E177065" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543F8E2F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Deberá anexar el documento en donde se establece la tasa de interés de referencia utilizada para el análisis y cálculo de financiamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253E8375" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00E80360" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80360">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Con objeto de garantizar el uso correcto del anticipo, deberá presentar una carta compromiso de aplicación del mismo, asimismo desglosar la inversión de los anticipos de acuerdo a los formatos incluidos en los anexos de estas bases de licitación, los cuales enumerará de acuerdo a lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A45E5EF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00E80360" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1692F824" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00E80360" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80360">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80360">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80360">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CARTA COMPROMISO DE LA APLICACIÓN DEL ANTICIPO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F46294A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80360">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80360">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80360">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DESGLOSE DE LA INVERSIÓN DE LOS ANTICIPOS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AAB5CD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0D62F8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ANALISIS DE LA UTILIDAD Y CARGOS ADICIONALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359ABAB5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF979EA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de no pertenecer a la Cámara Mexicana de la Industria de la Construcción </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no estar de acuerdo en que del importe de las estimaciones se le haga la deducción del 2 (Dos) al millar para el Instituto de Capacitación de la Industria de la Construcción, y del 5 (Cinco) al millar destinado para el financiamiento de acciones, proyectos y mejoras para la infraestructura que repercutan en el beneficio gremial y el impulso de la industria de la construcción; deberá manifestarlo por escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC6B668" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E50C105" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ANÁLISIS DEL COSTO-HORARIO DE LA MAQUINARIA Y EQUIPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B09C5CB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El postor considerará para los costos horarios de la maquinaria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>el precio de adquisición de la maquinaria  como nuevo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y lo analizará de acuerdo con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, párrafo II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, fracción XI de la Ley del Impuesto Sobre la Renta; teniendo como base jornadas de trabajo de 8 horas diarias y tomando 25 días para cada mes es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">decir sin incluir los domingos; para cuatro años de depreciación, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vida económica=9,600 horas; horas trabajadas por año =2,400 horas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>lo anterior lo hacemos del conocimiento de los licitantes para unificar los criterios de cómo se debe implementar los costos horarios de la maquinaria y equipo de construcción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>para evitar la especulación del costo horario de la maquinaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F5C2A8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F396C90" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El no hacer los análisis de costos horarios con la indicación anterior será motivo para desechar la propuesta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3906BFBB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F64698" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Se debe considerar rendimientos reales de la maquinaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la integración de los precios unitarios; el no hacerlo se considerará especulativo lo cual es motivo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>desechamiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFF1101" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703C40C2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00685DE0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Deberá anexar el documento en donde se establece la tasa de interés de referencia utilizada para el análisis y cálculo del costo-horario de la maquinaria y equipo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528D33CF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E09643E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19576269" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROGRAMA DE MONTOS MENSUALES DE EJECUCIÓN DE LOS TRABAJOS POR CONCEPTO DE OBRA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48671F59" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372A84EE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROGRAMA DE MONTOS MENSUALES DE UTILIZACIÓN DE MAQUINARIA Y EQUIPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753A7201" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E347E82" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROGRAMA DE MONTOS   MENSUALES   DE   ADQUISICIÓN DE MATERIALES Y EQUIPOS DE INSTALACIÓN PERMANENTE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE61BAB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC02BCF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROGRAMA DE MONTOS MENSUALES DE UTILIZACIÓN DEL PERSONAL OBRERO ENCARGADO DIRECTAMENTE DE LA EJECUCIÓN DE LOS TRABAJOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735DA958" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B368CA0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROGRAMA DE MONTOS MENSUALES DE UTILIZACIÓN DEL PERSONAL TÉCNICO, ADMINISTRATIVO Y DE SERVICIOS DE LA EJECUCIÓN DE LOS TRABAJOS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BDD97A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4CE0D4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B14DA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>A3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>RESUMEN DEL IMPORTE TOTAL DE LA PROPUESTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5A181C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="10559"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775B9DA5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C220F3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DÉCIMA OCTAVA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La propuesta deberá ser elaborada de conformidad con los anexos de estas bases y adicionalmente deberá observarse lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BBBAFB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C220F3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D00E25D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C220F3">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El licitante integrará en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F776E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>anexo A24,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el precio con número y letra de cada uno de los conceptos, que deberá corresponder al análisis de cada uno de los precios unitarios integrados en el Anexo 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, así como los importes por partidas y subpartidas y monto total de la proposición. Este documento constituye el presupuesto total de los trabajos que servirá para formalizar el contrato correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F8BF95" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C220F3">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DAA100" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C220F3">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Describir en forma detallada los precios unitarios, subtotales, el importe del Impuesto al Valor Agregado y Total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785F7029" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C220F3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005EDC12" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C220F3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00447056">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DÉCIMA NOVENA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447056">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Las propuestas, así como los documentos que las integran deberán ser firmados por quien legalmente tenga facultad para asumir las obligaciones que esta licitación genere, debiendo de sostener los precios aún en caso de errores aritméticos o de otra naturaleza.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522D45BA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD8CA56" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D71E54" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="LA VISITA AL"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00830FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>LA VISITA AL</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SITIO DE LOS TRABAJOS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B37B99" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B995276" w14:textId="4D275646" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00BE1750">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>La visita al lugar de la obra s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e efectuará el día </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00380048">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a las </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>horas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en los términos del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>artículo 40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fracción IX de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  para ello, los participantes deberán presentarse a más tardar a las </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>horas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la misma fecha en las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>oficinas de la Dirección Municipal de Obras Públicas ubicada en C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">alle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Constitucion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N° 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , Zona Centro, C. P. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>589</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 en </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Santa Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, Dgo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>, para de ahí partir al lugar donde se ejecutarán los trabajos en licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FD1CFC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00BE1750">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704DB826" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00BE1750">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA PRIMERA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los concursantes serán atendidos por un representante de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se visitará el sitio donde se realizarán los trabajos para que considere la información que se proporciona, se inspeccione el sitios de los trabajo, se valoricen los elementos que se requieran, se tomen en consideración las condiciones  climáticas, ambientales, topográficas y geológicas de la región, compenetrándose de las condiciones generales y especiales del lugar de la obra y que el desconocimiento de tales condiciones, en ningún caso servirá posteriormente para aducir justificación por incumplimiento del contrato </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para solicitar bonificación a los importes consignados en la proposición, por ello </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ES OBLIGATORIA LA ASISTENCIA DE PERSONAL CALIFICADO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>; así mismo en el lugar se firmará el acta correspondiente a la visita a la obra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709E8A61" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2F9FC1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="006A62F3">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIGÉSIMA SEGUNDA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de conocer el sitio de los trabajos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá presentar dentro de los documentos de técnicos, carta membretada por la empresa manifestando conocer el lugar donde se realizará la obra y por lo tanto considera no necesario la visita al lugar de ejecución de los trabajos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771073F8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="006A62F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3DEE86" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="006A62F3">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA TERCERA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ningún caso, el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Municipio de Durango</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asumirá la responsabilidad por las condiciones sociales, climatológicas o cualquier otra que pudiera afectar la ejecución de los trabajos, ni asumirá responsabilidad por las conclusiones que los licitantes obtengan al examinar los lugares y circunstancias antes señaladas. El hecho de que un licitante no tome en cuenta las condiciones imperantes, no lo releva de su obligación para ejecutar y concluir los trabajos en la forma y términos convenidos, en el caso que el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Municipio de Durango</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decida encomendárselos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF46737" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A288F55" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110F8E5E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="LA JUNTA DE"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00830FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>LA JUNTA DE</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACLARACIONES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD56180" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410A2B90" w14:textId="3188ED7D" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA CUARTA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La junta de aclaraciones se celebrará el día </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77679">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00380048">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a las </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>horas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en las oficinas de Dirección Municipal de Obras Públicas ubicadas en calle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Constitución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008F38A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zona Centro, C. P. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>589</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 en </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Santa Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Dgo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665485">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> deberá</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>., siendo optativa la presencia de los participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3618C4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C60EECB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00D12BF2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>El acto será presidido por el servidor público designado por la convocante, quién deberá ser asistido por un representante del área requirente de los trabajos, a fin de que se resuelvan en forma clara y precisa las dudas y planteamientos de los licitantes relacionados con los aspectos contenidos en la convocatoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB5C88C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DB84CA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C56032">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QUINTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las personas que pretendan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>solicitar aclaraciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a los aspectos contenidos en la licitación, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>deberán presentar un escrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(FORMATO JA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el que expresen su interés en participar en la licitación, por si o en representación de un tercero, manifestando en todos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>los casos los datos generales del interesado y, en su caso, del representante; se abordarán todas y cada una de las dudas que resulten por parte de los interesados respecto al contenido y requerimientos de las Bases de Licitación, para ello, con el objeto de dar fluidez al acto se recomienda a los licitantes formulen un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cuestionario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con las dudas que surjan acerca de las propias bases y sus anexos, el cual deberá ser entregado personalmente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>IMPRESO y en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>MEDIOS MAGNÉTICOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en formato Word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el día </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">en que se lleva acabo la Junta de Aclaraciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artículo 41 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios), pudiendo suspender la sesión en el acto mismo, en razón de la complejidad y el número de solicitudes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recibidas, o considerando el tiempo que se emplearía en darse contestación, informándole a los licitantes la hora y, en su caso, fecha o lugar en el que se continuará con la junta de aclaraciones, lo que se hará constar en el acta correspondiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8222CF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C56032">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547E288E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C56032">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al concluir cada junta de aclaraciones podrá señalarse la fecha y hora para la celebración de ulteriores juntas, considerando que entre la última de éstas y el acto de presentación y apertura de proposiciones deberá existir un plazo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de al menos seis días naturales. De resultar necesario, la fecha señalada en la convocatoria para realizar el acto de presentación y apertura de proposiciones podrá diferirse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E6A2C3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FEB7C7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00DE40CB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>La asistencia a la Junta de Aclaraciones es optativa para los licitantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...13 lines deleted...]
-        <w:t>la totalidad de la obra</w:t>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Artículo 39 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...29 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ara </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l Estado </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Durango </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001161BB">
-[...35 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE40CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>us Municipios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDD3C30" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485AD0AF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00302B5E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las solicitudes de aclaración deberán plantearse de manera concisa y estar directamente relacionadas con los puntos contenidos en la presente licitación, indicando el numeral o punto específico con el cual se relaciona la pregunta o aspecto que se solicita aclarar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F049BD8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDB983E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00302B5E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>Concluido cada evento, se levantará el acta correspondiente que deberá ser firmada por los licitantes que hubieran asistido, sin que la falta de firma de alguno de ellos reste validez o efectos a las mismas. Las solicitudes de aclaración que sean recibidas por escrito con posterioridad a la última junta de aclaraciones, no serán contestadas por resultar extemporáneas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596C5624" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C319831" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00302B5E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SEXTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...299 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>Cualquier modificación, incluyendo las que resulten de las Juntas de Aclaraciones, formará parte de ésta, debiendo ser consideradas por los licitantes en la elaboración de su proposición, siendo responsabilidad de éstos, obtenerlas a través de los medios establecidos en la presente Licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A865F9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285CB097" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00302B5E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA SÉPTIMA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La inasistencia a la junta de aclaraciones, será de la estricta responsabilidad de los participantes; sin embargo, podrán acudir con la debida oportunidad en el domicilio de la Dirección Municipal de Obras Públicas para que les sea entregada copia de la minuta respectiva; es responsabilidad de los licitantes el solicitar a la Dependencia todas las especificaciones, planos y cualquier otro documento que sea necesario para la elaboración de su propuesta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EF4E00" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo7"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>EVALUACIÓN DE PROPUESTAS</w:t>
-[...8 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259011DF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="004C3F41" w:rsidRDefault="00E16B24" w:rsidP="00302B5E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>VIGÉSIMA OCTAVA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se fijará un ejemplar del acta correspondiente a través del portal de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compras Estatal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vía </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>https://comprasestatal.durango.gob.mx/consulta/ProcedimientosDeContratacion, el mismo día en que se haya realizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230A5082" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBF636A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1255D1B2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015A5AA2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ACTO DE RECEPCIÓN Y APERTURA DE PROPUESTAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0253987A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0D2675" w14:textId="5B53910D" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00EC6EF9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIGÉSIMA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>NOVENA.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De conformidad a lo estipulado en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>artículo 44 de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>, la presentación de proposiciones será el día</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77679">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E759E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>09:00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>horas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en la Dirección Municipal de Obras Públicas sita en Calle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Constitución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zona Centro, C. P. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>589</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 en </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Santa Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>., en presencia de los participantes que asistan al acto y de los representantes de la Contraloría Municipal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F894D4C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516758B1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="009B4F4A" w:rsidRDefault="00E16B24" w:rsidP="00BA72C2">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Una vez recibidas las proposiciones en sobre cerrado, se procederá a la apertura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por parte de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>l área responsable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3BC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C2505A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00AD6E79">
+      <w:pPr>
+        <w:pStyle w:val="Sangra3detindependiente2"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Times New Roman" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Times New Roman" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Los documentos que integran la proposición impresa, deberán contener el nombre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Times New Roman" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, la denominación o razón social de la persona física o moral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D913C34" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Sangra3detindependiente2"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BF5083" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00EE274A" w:rsidRDefault="00E16B24" w:rsidP="00EE274A">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRIGÉSIMA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>El licitante, a través de su representante o la persona que éste haya designado, entregará en sobre cerrado su proposición con los documentos que la integren que, para mejor conducción del evento, se solicita anotar en la parte exterior del mismo, su nombre o denominación social y los datos generales de la licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41807F37" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799D41B6" w14:textId="56566E27" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="004A4EAD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TRIGÉSIMA PRIMERA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Al acto de recepción y apertura de propuestas, deberá concurrir puntualmente, un representante por la empresa participante, mismo que deberá de registrarse antes del inicio del acto. El acto de registro se llevará a cabo en el lapso de la hora anterior a la celebración del acto, el representante del participante al momento de registrarse deberá exhibir el comprobante de inscripción emitido por el Departamento de Obras Públicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EED011" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B0D3DA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="004A4EAD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TRIGÉSIMA SEGUNDA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  El acto se llevará a cabo en la fecha y hora señaladas, iniciado este se pasará lista de asistencia de los participantes, quienes al momento de ser nombrados y no estén presentes, no tendrán derecho a entregar sus propuestas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBC041A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF60BDF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000A0B48" w:rsidRDefault="00E16B24" w:rsidP="004A4EAD">
+      <w:pPr>
+        <w:ind w:left="-4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TRIGÉSIMA TERCERA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acto seguido, se procederá a abrir los sobres que contienen la propuesta, en los términos del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>artículo 44, fracción I de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, haciéndose constar la documentación presentada sin que ello implique la evaluación de su contenido; revisando que contengan la información solicitada en las Bases de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43324D38" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000A0B48" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="-4" w:firstLine="571"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC923B3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="009B6A47">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>De entre los licitantes que hayan asistido, éstos elegirán a uno, que en forma conjunta con el servidor público que la dependencia o entidad designe, rubricarán las partes de las proposiciones que previamente haya determinado la convocante en la convocatoria a la licitación, las que para estos efectos constarán documentalmente (Artículo 44, Fracción II de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6B795E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:left="-4" w:firstLine="571"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1C085B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000A0B48" w:rsidRDefault="00E16B24" w:rsidP="009B6A47">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TRIGÉSIMA CUARTA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se levantará acta que servirá de constancia de la celebración del acto de presentación y apertura de las proposiciones, en la que se harán constar el importe de cada una de ellas; se señalará lugar, fecha y hora en que se dará a conocer el fallo de la licitación, fecha que deberá quedar comprendida dentro de los treinta días naturales siguientes a la establecida para este acto y podrá diferirse, siempre que el nuevo plazo fijado no exceda de treinta días naturales contados a partir del plazo establecido originalmente de acuerdo a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo establecido en el artículo 44, fracción III de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A79529D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000A0B48" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B633CC9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="002E726B">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>En el acta se hará constar la documentación presentada en la propuesta técnica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y económica, las cuales serán aceptadas para su revisión detallada, entregándose a cada uno de los participantes copia del acta que será firmada por todos los asistentes al acto. La omisión de firmas por parte de alguno de ellos no invalidará el contenido y efecto del acta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191FA624" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1771"/>
+          <w:tab w:val="left" w:pos="10559"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E35729D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000A0B48" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TRIGÉSIMA QUINTA.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>con base en análisis técnico-económico de las propuestas y sobre la base de su presupuesto base elaborará el fallo correspondiente, en el que se hará constar las propuestas admitidas, y las desechadas, asimismo expresará cuál de los participantes reúne las mejores condiciones, en cuanto a calidad, rendimiento, precio, financiamiento, oportunidad, tiempo de  entrega, servicios, garantías y demás estipulaciones favorables para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicando también las razones y causas por las que en su caso se descalifique a alguno de los participantes, para ello se tomará en cuenta la solidez, experiencia, seriedad, y capacidad técnica y económica de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">empresa proponente de los servicios objeto de la presente licitación, ello de conformidad a lo estipulado en el artículo 45 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137AF270" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000A0B48" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB380D6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TRIGÉSIMA SEXTA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El fallo contendrá los puntos expresando de manera resumida la licitación a favor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que hubiere garantizado las mejores condiciones establecidas en las bases de licitación para la adjudicación del contrato de acuerdo a lo estipulado en el artículo 46 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77627CE3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185E0714" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="008B7C8D" w:rsidRDefault="00E16B24" w:rsidP="007C6460">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La notificación del fallo obligará a los Entes Públicos convocantes y a la persona a quien se haya adjudicado, a firmar el contrato, en la fecha, hora y lugar previstos en el propio fallo, o bien en la convocatoria y bases de licitación, y en defecto de tales previsiones, dentro de los quince días naturales siguientes al de la citada notificación. No podrá formalizarse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contrato alguno que no se encuentre garantizado, de acuerdo con lo dispuesto en la fracción II del artículo 60 de esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A42526B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="008B7C8D" w:rsidRDefault="00E16B24" w:rsidP="007C6460">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D60D001" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="007C6460">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Si el interesado no firmare el contrato por causas imputables al mismo, en la fecha o plazo establecido en el párrafo anterior, el Ente Público convocante podrá, sin necesidad de un nuevo procedimiento, adjudicar el contrato al participante que haya presentado la siguiente proposición solvente que resulte más conveniente para el Estado, de conformidad con lo asentado en el fallo, y así sucesivamente en caso de que este último no acepte la adjudicación, siempre que la diferencia en precio con respecto a la proposición que inicialmente hubiere resultado ganadora no sea superior al quince por ciento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561876E0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="007C6460">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03955847" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13685AA9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>DE LAS GARANTÍAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256AC815" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8A9A6F" w14:textId="76FABF2C" w:rsidR="00E16B24" w:rsidRPr="00303AD4" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TRIGÉSIMA SÉPTIMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - Para efectos de la presente licitación, los interesados deberán de constituir garantías en favor del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Municipio de</w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Santa Clara D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>go</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>términos del artículo 60 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, de conformidad a lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C534EC5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00303AD4" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6301A91E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00303AD4" w:rsidRDefault="00E16B24" w:rsidP="001D7358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Los anticipos que se pacten en el contrato, deberán garantizarse de conformidad a lo dispuesto en el artículo 60, fracción I de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, a través de fianza expedida por una institución debidamente autorizada, por la totalidad del monto de los anticipos. La fianza permanecerá vigente hasta en tanto se amortice al cien por ciento los montos otorgados y deberá presentarse dentro de los 10 (Diez) días naturales contados a partir de que se reciba formalmente copia del acta de fallo y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>por la totalidad del monto de los anticipos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C1BDA9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00303AD4" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1095ED77" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00303AD4" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la finalidad de garantizar el cumplimiento de todas y cada una de las obligaciones derivadas del contrato que se celebren y de lo pactado en el mismo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL LICITANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>se comprometerá al pago de daños y perjuicios ocasionados por su incumplimiento, el pago de las penas convencionales y todas las obligaciones contraídas, el contratista deberá exhibir dentro de los 10 (Diez) días naturales a partir de la fecha de la notificación del fallo, en apego a lo señalado en el artículo 60, fracción II de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, esta garantía se deberá constituir por un 10.00 % del importe contratado considera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ndo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el 16.00 % del impuesto al valor agregado, deberá ser expedida por una institución de fianzas autorizada; y amparará el cumplimiento de las condiciones del contrato; para este efecto la fianza permanecerá vigente durante el periodo del contrato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C3A560" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00303AD4" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AC4818" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>De acuerdo a lo establecido en el artículo 79 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, concluidos los trabajos el contratista quedará obligado a responder de los defectos y vicios ocultos que resultaren y de cualquier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otra responsabilidad en que hubiere incurrido; para ello los trabajos se garantizarán durante un plazo de 12 meses, mediante la presentación de fianza por el equivalente al 10.00 % del monto ejercido del contrato </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>considerando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el 16.00 % del impuesto al valor agregado, expedida por una institución de fianzas debidamente autorizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5669A2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001F2613" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00862788">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TRIGÉSIMA OCTAVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - En todos los casos, las instituciones afianzadoras deberán aceptar expresamente someterse al procedimiento de ejecución establecido en los artículos 178, 279, 280, 282 y 291 LEY DE INSTITUCIONES DE SEGUROS Y DE FIANZAS. Las garantías solo podrán ser canceladas a solicitud escrita de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="LA CONVOCANTE"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00830FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>LA CONVOCANTE</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46045F8C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355B6F43" w14:textId="77777777" w:rsidR="00A77679" w:rsidRDefault="00A77679" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC6763F" w14:textId="77777777" w:rsidR="00A77679" w:rsidRDefault="00A77679" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D263FD" w14:textId="0FC821D4" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CAPÍTULO XIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1252B8E1" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DESCALIFICACIÓN DE PARTICIPANTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8B4CA9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D08965C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TRIGÉSIMA NOVENA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se considerará como suficiente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>para desechar propuestas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, cualesquiera de las siguientes causas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7D0C47" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714CFD38" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00665485">
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si no cumplen con todos y cada uno de los requisitos especificados en las presentes bases de licitación y sus anexos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>siempre y cuando esto afecte sustancialmente la solvencia de la propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319B503F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="009A4C3D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6240F4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00594091" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que se encuentre en alguno de los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>supuestos de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F0134">
-        <w:t>Criterios para evaluar los aspectos técnicos</w:t>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>lo</w:t>
       </w:r>
       <w:r>
-        <w:t>:</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Se </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artículos 63 y 100 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A628FBC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0230D087" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que se ponga de acuerdo con otros licitantes para cualquier objeto que pudiera desvirtuar la licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BC8B7C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3FCF9E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Si se comprueba que se tienen acuerdos entre los licitantes, a fin de elevar el costo para la ejecución de la obra objeto de esta licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240CBA64" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17574793" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se encuentre sujeto a suspensión de pagos declarado en estado de quiebra, con posterioridad a las aperturas de las proposiciones de la licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A61A38E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ECC2732" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que adquirió las bases de licitación, transfiera a otro las mismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5908943C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392BB14A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que no se encuentren bien integradas las tarjetas de análisis de precios unitarios, tanto en su análisis como en su cálculo o los programas calendarizados de las bases de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3D4883" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3613A142" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se comprueba la falta de seriedad o de cumplimiento en contratos anteriores con Dependencias del Sector Público </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se encuentre en estado de mora en cualesquiera de ellos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1E2863" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="004E53F1">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62001569" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E53F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Que las propuestas económicas presentadas, rebasen el presupuesto autorizado para la obra licitada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384246DF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A597CD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier otra violación a las disposiciones de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BD758E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07539983" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D34F0A9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63015477" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>NOTIFICACIÓN DEL FALLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4512479A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6951A7C6" w14:textId="17A85642" w:rsidR="00E16B24" w:rsidRPr="00594091" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De conformidad a lo establecido </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el artículo 46, fracción III de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios el fallo de la licitación se notificará el día </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77679">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a las </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>horas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mediante junta pública a la que libremente podrán asistir los licitantes que hubieren participado en los actos de presentación y apertura de las proposiciones, esta se celebrará en la</w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s oficinas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la Dirección de Obras Públicas, ubicada en Calle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Constitucion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Nº</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, Zona Centro, C. P. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>589</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 de </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Santa Clara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, poniéndose a partir de esta fecha a disposición de los licitantes que no hubieren asistido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9E460C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00594091" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF22282" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00D353F0">
+      <w:pPr>
+        <w:pStyle w:val="Continuarlista2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUADRAGÉSIMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>PRIMERA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De acuerdo al artículo 44, fracción III </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrá diferir la notificación del fallo, siempre que el nuevo plazo fijado no exceda de 30 (Treinta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>) días naturales contados a partir de la fecha establecida originalmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A22C1A7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726BD0C6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00D353F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El fallo se dará a conocer de la misma en junta pública a la que libremente podrán asistir los licitantes que hubieran presentado proposición, entregándoseles copia del mismo y levantándose el acta respectiva. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D35231C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A90A14A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00D353F0">
+      <w:pPr>
+        <w:pStyle w:val="Continuarlista2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Asimismo, el contenido del fallo se difundirá a través de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004511F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>en Compras Estatal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el mismo día en que se emita. A los licitantes que no hayan asistido a la junta pública, se les enviará por correo electrónico un aviso informándoles que el acta del fallo se encuentra a su disposición en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004511F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Compras Estatal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498895F5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Continuarlista2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EDBE6F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00D353F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Con la notificación del fallo por el que se adjudica el contrato, las obligaciones derivadas de éste serán exigibles, sin perjuicio de la obligación de las partes de firmarlo en la fecha y términos señalados en el fallo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AF676B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Continuarlista2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621F2519" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="007C6460" w:rsidRDefault="00E16B24" w:rsidP="00415DD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002308D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Las proposiciones desechadas, podrán ser devueltas a los licitantes que lo soliciten, una vez transcurridos veinte días naturales contados a partir de la fecha en que se dé a conocer el fallo respectivo, salvo que exista alguna inconformidad en trámite, en cuyo caso las proposiciones deberán conservarse hasta la total conclusión de la inconformidad e instancias subsecuentes; agotados dichos términos la convocante podrá proceder a su devolución o destrucción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDF16E2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="007C6460" w:rsidRDefault="00E16B24" w:rsidP="00415DD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7DBE09" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XVI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF02241" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>SUSCRIPCIÓN DEL CONTRATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5F0049" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709AE734" w14:textId="48FE1B95" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="004F0D00">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA SEGUNDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“EL LICITANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ganador quedará obligado a firmar el contrato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el día </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F02BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a las </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F02BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">horas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Departamento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obras ubicada en Calle </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Constitución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, Zona Centro, C. P. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>589</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santa Clara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y a entregar la garantía del cumplimiento del mismo por el 10.00 % de su monto, y la del anticipo que se otorgue, a más tardar dentro de los 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Diez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) días naturales siguientes a la fecha en que el contratista reciba copia del fallo de adjudicación, en los términos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>rtículo 60 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y conforme a lo previsto en el modelo de contrato respectivo; de no comparecer en el plazo indicado se revocará la adjudicación y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594091">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>será sancionado de acuerdo a lo establecido en el artículo 100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“LA CONVOCANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sin necesidad de realizar un nuevo procedimiento podrá adjudicar el contrato al participante que haya presentado la siguiente proposición solvente más baja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A4AB4F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="009E678A" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254C9B17" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="00BA2B39">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA TERCERA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conforme a lo que establece el Artículo 34, los contratistas con quienes se celebren contratos de obra pública o de servicios relacionados con la misma, cubrirán un cinco al millar sobre el importe de cada una de las estimaciones, por concepto de derechos de inspección, vigilancia y control de obra necesarios para su ejecución. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E68D56" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="00BA2B39">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C8E243" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="00BA2B39">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Los Entes Públicos al hacer el pago de las estimaciones de obra o de servicios relacionados con la misma, retendrán el importe de los derechos y aportaciones a que se refiere el párrafo anterior y harán la consignación respectiva a la Contraloría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169D0783" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2135DC3F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA CUARTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El contratista a quien se adjudique el contrato, no podrá hacerlo ejecutar por otro; pero con autorización previa del titular del área responsable de la ejecución de los trabajos del Ente Público de que se trate, podrá hacerlo respecto de partes del contrato o cuando adquiera materiales o equipo que incluyan su instalación en la obra. Esta autorización previa no se requerirá cuando el Ente Público señale específicamente en las bases de licitación, las partes de los trabajos que podrán ser objeto de subcontratación. En todo caso, el contratista seguirá siendo el único responsable de la ejecución de los trabajos ante el Ente Público.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4F2472" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3935EECC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conforme a lo establecido en el artículo 59, párrafo quinto de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, los derechos y obligaciones que se deriven del contrato que se celebre no podrá cederse en forma parcial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total a favor de cualesquiera otra persona física o moral, con excepción de los derechos de cobro sobre las estimaciones por trabajos ejecutados, en cuyo caso se deberá contar con el consentimiento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>LA DEPENDENCIA”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6516E997" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0C2BC2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El contratista deberá tener a la vista y por el tiempo que dure la construcción de la obra pública que realiza, fijando en la misma obra, una lona que mida 2 metros de largo por 1 metro de ancho, la cual deberá contener como mínimo la siguiente información:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF78C83" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Dependencia, Entidad o Municipio contratante;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD67208" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) Tipo de contratación de la obra pública;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E15ABA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Nombre y número de contrato de la obra;     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60623F6D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) Numero del padrón estatal del contratista;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342818BC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00222119" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) Fecha de inicio y plazo de ejecución de la obra, y;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0149A4F7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00222119">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>f) Responsable de la obra.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D349C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014A41D8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="002F4740">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CCB218" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XVII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD911A6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CONDICIONES Y FORMA DE PAGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4587176F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9AE4CC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1996">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA QUINTA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1996">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1996">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad a lo establecido </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el artículo 62 de la Ley de Obras Públicas y Servicios Relacionados con la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Misma para el Estado de Durango y sus Municipios, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“LA CONVOCANTE” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otorgará anticipos conforme a lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1846">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD173F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D241A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PARA EL INICIO DE LA OBRA SE OTORGARÁ EL 10.00 % (DIEZ POR CIENTO) Y PARA LA COMPRA Y PRODUCCIÓN DE MATERIALES DE CONSTRUCCIÓN Y ADQUISICIÓN DE EQUIPOS DE INSTALACIÓN PERMANENTE SE OTORGARÁ EL 20.00 % (VEINTE POR CIENTO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D241A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1846">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calculados sobre el monto total del signado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1996">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el contrato respectivo, este importe deberá de ser considerado en forma obligatoria para el licitante al formular su propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53486064" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA6C6F4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Para el trámite del anticipo deberá de solicitarlo mediante escrito dirigido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000F0134">
-[...3 lines deleted...]
-        <w:t>evaluaran</w:t>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Director</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="000F0134">
-[...21 lines deleted...]
-    <w:p w14:paraId="28E15082" w14:textId="77777777" w:rsidR="0088588C" w:rsidRDefault="0088588C" w:rsidP="0078133D">
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipal de Obras Públicas, y entregado en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4500A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Departamento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licitaciones y Contratos de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA DEPENDENCIA”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adjuntando la factura debidamente requisitada y desglosada de acuerdo a los porcentajes otorgados.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2B4454" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E8FB26" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059696A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Cuando la empresa a quien se le haya asignado el contrato respectivo requiera un convenio de diferimiento por pago extemporáneo de anticipo, deberá de solicitarlo al Departamento correspondiente por escrito al siguiente día hábil del pago del mismo, adjuntando copia del estado de cuenta bancario y programas modificados de ejecución de los trabajos (fechas e Importes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F78FDD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2556C776" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA SEXTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El contratista deberá ejecutar la obra en licitación de acuerdo a los días calendario que se establece en las presentes bases de licitación </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de conformidad al que presente en su propuesta, siempre y cuando sea menor al requerido por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A su vez el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Municipio de Durango</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pagará los trabajos objeto del contrato en moneda nacional mediante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>la formulación de las estimaciones que se generen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las cuales se sujetarán a lo que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF63E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>establece el artículo 67 de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Serán presentadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por el contratista al residente de obra de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA DEPENDENCIA”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dentro de los seis días naturales siguientes a la fecha de su corte para su pago, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>mediante escrito dirigido al área correspondiente de la residencia de obra;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluyendo en la mismas las cédulas de avances, los reportes de control de calidad y los números generadores correspondientes; la residencia de obra las revisará y autorizará, en su caso, en un plazo no mayor de 15 (Quince) días naturales siguientes a su presentación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2EB9DC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549CE50B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>En el supuesto de que surjan diferencias técnicas o numéricas que no puedan ser autorizadas dentro de dicho plazo, éstas se resolverán e incorporarán en la siguiente estimación; se cubrirá a la contratista el importe de sus estimaciones dentro de un plazo no mayor de 20 (Veinte) días naturales a partir de la fecha en que hayan sido autorizadas por la residencia de obra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220BB2B6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D3B02F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Las estimaciones por trabajos ejecutados deberán pagarse por parte del Ente Público contratante, bajo su responsabilidad, en un plazo no mayor a veinte días naturales, contados a partir de la fecha en que hayan sido autorizadas por la residencia de la obra de que se trate y que el contratista haya presentado la factura correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151ABA2B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D64B4D9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA SÉPTIMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que la estimación </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> factura presente inconsistencias </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> errores en su formulación e importes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>LA DEPENDENCIA”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contará con un plazo de 5 (Cinco) días hábiles a partir de la fecha de recepción de los mismos, para realizar la notificación al contratista de los errores en que se hubiere incurrido y en su caso procederá a su devolución por lo que el trámite de pago se dará de nueva cuenta y el plazo de 20 (Veinte) días naturales para realizar el pago quedará comprendido a partir de la fecha de la nueva presentación y autorización de las mismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7ACFA2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117C5BC9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA OCTAVA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de incumplimiento en los pagos de estimaciones por parte de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA DEPENDENCIA”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ésta a solicitud del contratista y de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>conformidad con lo previsto en el artículo 68 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, pagará gastos financieros conforme a una tasa que será igual a la establecida por la Ley de Ingresos de la Federación en los casos de prórroga para el pago de créditos fiscales, dichos gastos se calcularán sobre las cantidades no pagadas y se computarán por días calendario desde que se venció el plazo hasta la fecha en que se pongan efectivamente las cantidades a disposición del contratista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD9F101" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FF9C0A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText21"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CUADRAGÉSIMA NOVENA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tratándose de pagos en exceso que haya recibido el contratista, éste deberá reintegrar a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>“LA DEPENDENCIA”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las cantidades conforme al procedimiento previsto en la cláusula anterior, calculadas sobre los importes pagados en exceso y se computarán por días calendario desde que se venció el plazo hasta la fecha en que se pongan efectivamente las cantidades a disposición de la Dirección Municipal de Administración y Finanzas. No se considerará pago en exceso cuando las diferencias que resulten a cargo del contratista sean compensadas en la estimación siguiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9183F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, o en el finiquito, si dicho pago no se hubiera identificado con anterioridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A11FC07" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFE94ED" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XVIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A40FA8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LOS PLAZOS DE EJECUCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF9656A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B474FE" w14:textId="026BD068" w:rsidR="00E16B24" w:rsidRPr="009063DB" w:rsidRDefault="00E16B24" w:rsidP="00C935BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="493"/>
+          <w:tab w:val="left" w:pos="1185"/>
+          <w:tab w:val="left" w:pos="9110"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>QUINCUAGÉSIMA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plazo máximo para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>los trabajos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8" w:rsidRPr="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>“REHABILITACIÓN CON CONCRETO HIDRÁULICO EN CALLE HIDALGO ENTRE LAS CALLES GUERRERO Y ALLENDE, INCLUYE REPOSICIÓN DE INFRAESTRUCTURA HIDRÁULICA Y SANITARIA, EN LA LOCALIDAD DE SANTA CLARA”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">será de </w:t>
+      </w:r>
+      <w:r w:rsidR="00692CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>68</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> días</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calendario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009063DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para lo cual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009063DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>“EL LICITANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009063DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrá proponer un plazo de ejecución menor al fijado, el cual será evaluado por “LA DEPENDENCIA”, a fin de verificar que en el plazo propuesto sean factibles de realizar dichos trabajos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF8F3CF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="009063DB" w:rsidRDefault="00E16B24" w:rsidP="009063DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAE4D99" w14:textId="046B5774" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00C67A2D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUINCUAGÉSIMA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>PRIMERA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como consecuencia de lo establecido en la cláusula anterior, la fecha estimada para el inicio de la obra será el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>día</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00291DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>mayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el plazo para su conclusión estimado será el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">día </w:t>
+      </w:r>
+      <w:r w:rsidR="00291DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00291DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>julio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785912F0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C387E9F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XIX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5E4FEF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN DE LICITACIÓN DESIERTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332D6A2D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704F1EFB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Lista2"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>QUINCUAGÉSIMA SEGUNDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de acuerdo a lo que establece el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5676">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>artículo 48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, podrá declararse desierta esta licitación cuando se presenten las siguientes circunstancias:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26646CD6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Lista2"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B005B6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Lista2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1074"/>
+          <w:tab w:val="left" w:pos="10114"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Ninguna empresa adquiera las bases de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD80B41" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Lista2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1074"/>
+          <w:tab w:val="left" w:pos="10114"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Ningún contratista se registre para participar en el acto de apertura de propuestas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0734AB70" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Lista2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1074"/>
+          <w:tab w:val="left" w:pos="10114"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se cuente con un mínimo de tres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5676">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>proposiciones susceptibles de análisis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA18DAE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:pStyle w:val="Lista2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1074"/>
+          <w:tab w:val="left" w:pos="10114"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ninguna de las propuestas presentadas reúna los requisitos de las bases de licitación </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sus precios no fueren aceptables </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en su caso se rebase el importe total del presupuesto base de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C50335" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00AA6D38">
+      <w:pPr>
+        <w:pStyle w:val="Lista2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1074"/>
+          <w:tab w:val="left" w:pos="10114"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B18EE89" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00682FEF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>QUINCUAGÉSIMA TERCERA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>En el supuesto de que un procedimiento de invitación a cuando menos tres personas haya sido declarado desierto, el titular del área responsable de la contratación del Ente Público podrá adjudicar directamente el contrato, siempre que no se modifiquen los requisitos establecidos en dichas invitaciones (Artículo 54 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5683AEFF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DD5371" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D6D19F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUSPENSIÓN TEMPORAL DE </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
+        <w:smartTagPr>
+          <w:attr w:name="ProductID" w:val="LA LICITACIￓN"/>
+        </w:smartTagPr>
+        <w:r w:rsidRPr="00830FB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>LA LICITACIÓN</w:t>
+        </w:r>
+      </w:smartTag>
+    </w:p>
+    <w:p w14:paraId="113483C0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26AF1F10" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00682FEF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUINCUAGÉSIMA CUARTA. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>“LA CONVOCANTE”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>podrá suspender la licitación en forma temporal cuando se presuma que existan casos de arreglos entre los licitantes para elevar los precios o cuando se presuma la existencia de otras irregularidades graves; para estos casos se dará aviso al respecto, por escrito a todos los involucrados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27477923" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFF02C3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XXI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0119E4E3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CANCELACIÓN DE LA LICITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596E7742" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE211EA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B8140B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>QUINCUAGÉSIMA QUINTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. - D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acuerdo a lo que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5781D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>establece el artículo 48 de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dependencias y entidades podrán cancelar una licitación por caso fortuito; fuerza mayor; existan circunstancias justificadas, que provoquen la extinción de la necesidad de contratar los trabajos, o que de continuarse con el procedimiento de contratación se pudiera ocasionar un daño o perjuicio a la propia dependencia o entidad. La determinación de dar por cancelada la licitación, deberá precisar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>acontecimiento que motiva la decisión, la cual se hará del conocimiento de los licitantes y no será procedente contra ella recurso alguno, sin embargo, podrán interponer la inconformidad en términos del Título Octavo, Capítulo I de esta Ley.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D63BBC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00B8140B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BE93B6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00D07A38" w:rsidRDefault="00E16B24" w:rsidP="00B8140B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Salvo en las cancelaciones por caso fortuito y fuerza mayor, la dependencia o entidad cubrirá a los licitantes los gastos no recuperables que, en su caso, procedan en términos de lo dispuesto por el Reglamento de esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F355C9F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="1771"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2F1FBE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="1771"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>QUINCUAGÉSIMA SEXTA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Si se comprueba la existencia de casos de arreglos entre licitantes para elevar los precios, o si se comprueba la existencia de otras irregularidades graves, siempre y cuando no quede por lo menos un licitante que no se hubiese descalificado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442D23C5" w14:textId="58A58805" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00DE4B1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPITULO XXII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C20600" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LAS INCONFORMIDADES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386CE1C7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441E567A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F527E7" w:rsidRDefault="00E16B24" w:rsidP="00721186">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737610">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUINCUAGÉSIMA SÉPTIMA. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad a lo establecido en el Artículo 106 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el Estado de Durango y sus Municipios, los licitantes podrán inconformarse ante la Secretaría de la Contraloría, con domicilio en Calle Pino Suarez No. 1000 Zona Centro C.P. 34000 de la Ciudad de Durango, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., de las irregularidades que a su juicio se hayan cometido en el procedimiento de contratación, a su elección, por escrito, dentro de los seis días hábiles siguientes a aquél en que ocurra el acto o el inconforme tenga conocimiento de éste y en los términos que para tal efecto se establece en el Artículo 105 de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el Estado de Durango y sus Municipios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE84F39" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F527E7" w:rsidRDefault="00E16B24" w:rsidP="00721186">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3433CC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F527E7" w:rsidRDefault="00E16B24" w:rsidP="00737610">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>QUINCUAGÉSIMA OCTAVA. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para la solución de controversias, se estará sujeto a lo establecido en el Título Octavo de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el Estado de Durango y sus Municipios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B3D6C6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00F527E7" w:rsidRDefault="00E16B24" w:rsidP="00737610">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C435693" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00737610" w:rsidRDefault="00E16B24" w:rsidP="00737610">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>QUINCUAGÉSIMA NOVENA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F527E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Transcurrido el plazo establecido, precluye para los interesados el derecho a inconformarse, sin perjuicio de que la Secretaría de la Contraloría pueda actuar en cualquier tiempo en términos de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5D2DED" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00737610" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B7C5ED" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00B95CFE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XXIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3030CD12" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>AJUSTE DE COSTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B37F950" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00B95CFE" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6460BC" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00742E8E" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>SEXAGÉSIMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los precios unitarios que cotice el licitante, serán ajustados según lo establecido en los artículos 70 y 71 de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para el Estado de Durango y sus Municipios. El ajuste de costos directos podrá llevarse a cabo mediante cualesquiera de los siguientes procedimientos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDFCAA3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00742E8E" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="ArialMT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6DADD9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00771923" w:rsidRDefault="00E16B24" w:rsidP="00771923">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771923">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771923">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>La revisión de cada uno de los precios unitarios del contrato para obtener el ajuste; (Artículo 70 de la Ley)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB3477B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00A45669" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>La revisión de un grupo de precios unitarios que, multiplicados por sus correspondientes cantidades de trabajo por ejecutar, representen aproximadamente el ochenta por ciento del importe total del contrato, y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CA17DF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>En el caso de trabajos en los que el Ente Público contratante tenga establecida la proporción en que intervienen los insumos en el total del costo directo de los mismos, el ajuste respectivo podrá determinarse mediante la actualización de los costos de los insumos que intervienen en dichas proporciones. En este caso, cuando los contratistas no estén de acuerdo con la proporción de intervención de los insumos ni su forma de medición durante el proceso de construcción, podrán solicitar su revisión a efecto de que sean corregidos; en el supuesto de no llegar a un acuerdo, se deberá aplicar el procedimiento enunciado en la fracción I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480285ED" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00A45669" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D8AC9E" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Para los procedimientos señalados en las fracciones I y II, los contratistas serán responsables de promover los ajustes de costos, a efecto de que el Ente Público contratante los revise, en su caso solicite correcciones a los mismos, y dictamine lo procedente. Esto sin perjuicio de que el Ente Público contratante pueda realizar los estudios periódicos necesarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A62E2DE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00A45669" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA644B3" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>La aplicación de los procedimientos de ajuste de costos directos a que se refiere el artículo anterior se sujetará a lo siguiente: (Artículo 71 de la Ley)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA67000" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00A45669" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B239C33" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00E03161">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771923">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los ajustes se calcularán a partir del mes en que se haya producido el incremento o decremento en el costo de los insumos, respecto de los trabajos pendientes de ejecutar, conforme al programa de ejecución pactado en el contrato o, en caso de existir atraso no imputable al contratista, conforme al programa convenido. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402C0F18" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="000E703C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754BD8E4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="000E703C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771923">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Para efectos de cada una de las revisiones y ajustes de los costos, que se presenten durante la ejecución de los trabajos, el mes de origen de estos será el correspondiente al acto de presentación y apertura de proposiciones, aplicándose el último factor que se haya autorizado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CCA679" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="000E703C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1B75B4" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="000E703C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E703C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los incrementos o decrementos de los costos de los insumos serán calculados con base en los índices nacionales de precios al consumidor que mensualmente publica el Instituto Nacional de Estadística, Geografía e Informática. Cuando los índices que requieran tanto el contratista como el Ente Público contratante, no se encuentren dentro de los publicados por el citado Instituto, el Ente Público contratante procederá a calcularlos en conjunto con el contratista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E703C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>conforme a los precios que investiguen, por mercadeo directo o en publicaciones especializadas nacionales considerando al menos tres fuentes distintas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277F5D13" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="000E703C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C225DD8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E703C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Los precios unitarios originales del contrato permanecerán fijos hasta la terminación de los trabajos contratados. El ajuste se aplicará a los costos directos, conservando constantes los porcentajes de los costos indirectos, el costo por financiamiento y el cargo de utilidad originales durante el ejercicio del contrato; el costo por financiamiento estará sujeto a ajuste de acuerdo a las variaciones de la tasa de interés que el contratista haya considerado en su proposición, y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D770D4C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000E703C" w:rsidRDefault="00E16B24" w:rsidP="000E703C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B45F0AE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="000E703C" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E703C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A los demás lineamientos que para tal efecto emita la Contraloría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552F1568" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00A45669" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A551A97" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Una vez aplicado el procedimiento respectivo y determinados los factores de ajuste, éstos se aplicarán al importe de las estimaciones generadas, sin que resulte necesario modificar la garantía de cumplimiento del contrato inicialmente otorgada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE9C43B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00A45669" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1A002D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00A45669" w:rsidRDefault="00E16B24" w:rsidP="00A45669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45669">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cuando existan trabajos ejecutados fuera del periodo programado, por causa imputable al contratista, el ajuste se realizará considerando el periodo en que debieron ser ejecutados, conforme al programa convenido, salvo en el caso de que el factor de ajuste correspondiente al mes en el que efectivamente se ejecutaron, sea inferior a aquel en que debieron ejecutarse, en cuyo supuesto se aplicará este último.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8571D2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066C7D54" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>CAPÍTULO XXI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B10B28C" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LAS SANCIONES Y PENAS CONVENCIONALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9E4CB9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F220F6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="003C0AAA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>SEXAGÉSIMA PRIMERA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE LAS SANCIONES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las sanciones que se aplicarán con motivo del incumplimiento de las obligaciones derivadas de las bases </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los contratos respectivos de esta licitación son los siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E74957" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F595D9" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5382A0CA" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...9 lines deleted...]
-        <w:t>Se verificará que las propuestas incluyan la información, documentos y requisitos solicitados en las presentes bases así como las modificaciones que en su caso resulten en la junta de aclaraciones. Así mismo se instruye a los participantes se abstengan de presentar propuestas que impliquen cualquier diferencia con lo solicitado en el anexo 1 en cuanto a descripción, cantidad o presentación ello será responsabilidad del participante y la convocante lo tendrá como no puesto y se asignara y adjudicara de acuerdo estrictamente a lo solicitado en el anexo 1</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Los licitantes que injustificadamente y por causas imputables a los mismos no formalicen el contrato adjudicado por la convocante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555F41FE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Los contratistas a los que se les haya rescindido administrativamente un contrato en dos o más dependencias o entidades en un plazo de tres años.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42739A98" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los contratistas que no cumplan con sus obligaciones contractuales por causas imputables a ellos y que, como consecuencia, causen daños o perjuicios graves a la dependencia y/o entidad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FE9395" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Las que proporcionen información falsa o que actúen con dolo o mala fe en algún procedimiento de contratación, en la celebración del contrato o durante su vigencia, o bien, en la presentación o desahogo de una solicitud de conciliación o de una inconformidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C709738" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="005A2674" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los contratistas que se encuentren en el supuesto de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>fracción X del artículo 63 de la Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7665FBE2" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="005A2674" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Aquéllas que se encuentren en el supuesto del segundo párrafo del artículo 114 de la Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417D0450" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="005A2674" w:rsidRDefault="00E16B24" w:rsidP="00FF2998">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Además de las sanciones anteriormente mencionadas, serán aplicables las distintas sanciones que estipulen las disposiciones legales vigentes en la materia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741B4A99" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="005A2674" w:rsidRDefault="00E16B24" w:rsidP="00FF2998">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="496"/>
+          <w:tab w:val="left" w:pos="1063"/>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las personas a que se refiere el segundo párrafo de la fracción VII del artículo 63 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios, que pretendan participar en el procedimiento de contratación para la ejecución de una obra, manifiestan bajo protesta de decir verdad que los estudios, planes o programas que previamente hayan realizado, incluyen supuestos, especificaciones e información verídicos y se ajustan a los requerimientos reales de la obra a ejecutar, así como que, en su caso, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>consideran costos estimados apegados a las condiciones del mercado, en caso contrario, se sancionará al licitante conforme al Título Séptimo de la Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5609D21B" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00FF2998" w:rsidRDefault="00E16B24" w:rsidP="00FF2998">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CE3FD5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="003C0AAA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEXAGÉSIMA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="5ECF439C" w14:textId="77777777" w:rsidR="0088588C" w:rsidRPr="000F0134" w:rsidRDefault="0088588C" w:rsidP="0078133D">
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>SEGUNDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>DE LAS PENAS CONVENCIONALES:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se aplicarán penas convencionales a los licitantes cuando:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7073A90A" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2028DC98" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="005A2674" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5061B0D5" w14:textId="77777777" w:rsidR="0088588C" w:rsidRPr="000F0134" w:rsidRDefault="0088588C" w:rsidP="0078133D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El contratista no cumpla con los programas de ejecución en los plazos estipulados y que sea el importe de la obra realmente ejecutada menor de la que debió realizarse,  la contratante retendrá el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.00 % (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Diez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por ciento) de las diferencias de dichos importes, multiplicado por el número de meses transcurridos desde la fecha programada para el inicio de las actividades </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trabajos que se encuentren atrasados, hasta la fecha de revisión, por lo tanto, mensualmente se hará la retención en cada una de las estimaciones presentadas a fin de que la retención total sea la indicada, de acuerdo a lo que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>establece el artículo 58 de la Ley de Obras Públicas y Servicios Relacionados con la Misma para el Estado de Durango y sus Municipios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA385B7" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4D96CB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00E24AA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...1794 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Si los conceptos ejecutados de la obra objeto del contrato son de mala calidad y no satisface las especificaciones técnicas establecidas, la sanción será en efectivo por el importe de los conceptos de obra rechazados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119ED75F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9001"/>
         </w:tabs>
-        <w:ind w:left="900" w:hanging="540"/>
-[...9597 lines deleted...]
-          <w:i/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229B4E96" w14:textId="77777777" w:rsidR="00733E57" w:rsidRPr="008B0625" w:rsidRDefault="00733E57" w:rsidP="00733E57">
-[...104 lines deleted...]
-        <w:t xml:space="preserve">Públicas y Servicios Relacionados con las Mismas, de presentarse el supuesto a que se refiere el artículo 96 de citado Reglamento, “EL CONTRATISTA” presentará ante la afianzadora una manifestación expresa y por escrito de “EL </w:t>
+    <w:p w14:paraId="15B90106" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="003C0AAA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75690EC8" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="003C0AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00053019">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Será responsabilidad del licitante tener conocimiento cabal de las disposiciones legales de los Estados Unidos Mexicanos, especialmente en los aspectos laborales, tributarios, administrativos y de legislación sobre la obra pública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A68F30F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="003C0AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07416F94" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="003C0AAA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9001"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Una vez leído el contenido de estas bases de licitación, el interesado manifiesta estar de acuerdo todas las instrucciones que se establecen en las mismas, así como sujetarse a su tenor durante los procesos del concurso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...144 lines deleted...]
-        <w:t xml:space="preserve">Que </w:t>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E03055" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A T E N T A M E N T E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AB0C2F" w14:textId="029E34E7" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Victoria de Durango, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00291DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...156 lines deleted...]
-        <w:t xml:space="preserve">Cuando al realizarse el finiquito resulten saldos a cargo de “EL CONTRATISTA”, y éste haga pago de la totalidad de los mismos en forma incondicional dentro de los 20 (veinte) días naturales siguientes a la fecha del finiquito, “ EL </w:t>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00291DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>abril</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...6899 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F262EE" w14:textId="77777777" w:rsidR="00733E57" w:rsidRPr="008B0625" w:rsidRDefault="00733E57" w:rsidP="00733E57">
-[...2479 lines deleted...]
-    <w:p w14:paraId="48DFF4D6" w14:textId="77777777" w:rsidR="00733E57" w:rsidRPr="00501BB1" w:rsidRDefault="00733E57" w:rsidP="00733E57">
+    <w:p w14:paraId="03FF6914" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...27 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CCA6E5" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10702" w:type="dxa"/>
-[...4 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5032"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="2583"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00733E57" w:rsidRPr="00501BB1" w14:paraId="0C9550B5" w14:textId="77777777" w:rsidTr="006E37CD">
+      <w:tr w:rsidR="00E16B24" w:rsidRPr="00830FB6" w14:paraId="0455C7DB" w14:textId="77777777" w:rsidTr="00591BE4">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5032" w:type="dxa"/>
+            <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDE497C" w14:textId="4A14B1CB" w:rsidR="00733E57" w:rsidRPr="00501BB1" w:rsidRDefault="00733E57" w:rsidP="006E37CD">
+          <w:p w14:paraId="7D2B7176" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
                 <w:b/>
-                <w:i/>
-[...127 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61113A41" w14:textId="77777777" w:rsidR="00733E57" w:rsidRPr="00501BB1" w:rsidRDefault="00733E57" w:rsidP="006E37CD">
+          <w:p w14:paraId="06ACA6A5" w14:textId="1AF925F7" w:rsidR="00E16B24" w:rsidRPr="00BE64C8" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. </w:t>
+            </w:r>
+            <w:r w:rsidR="00291DD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>M.V.Z. CESAR ENRIQUE FRAIRE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2881B546" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE64C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>DIRECTOR MUNICIPAL DE OBRAS PÚBLICAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13141427" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E16B24" w:rsidRPr="00830FB6" w14:paraId="3EB6B908" w14:textId="77777777" w:rsidTr="00591BE4">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E0CC10" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B588A4" w14:textId="673048B6" w:rsidR="00733E57" w:rsidRPr="00501BB1" w:rsidRDefault="00733E57" w:rsidP="006E37CD">
+          <w:p w14:paraId="700161CB" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
                 <w:b/>
-                <w:i/>
-[...35 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30B6BF5A" w14:textId="77777777" w:rsidR="00733E57" w:rsidRPr="00501BB1" w:rsidRDefault="00733E57" w:rsidP="006E37CD">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00119CBD" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5745E3C1" w14:textId="77777777" w:rsidR="00733E57" w:rsidRPr="00501BB1" w:rsidRDefault="00733E57" w:rsidP="00733E57">
-[...1304 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="02E52E7F" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E16B24" w:rsidRPr="00830FB6" w:rsidSect="0075589C">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="2694" w:right="1183" w:bottom="1701" w:left="1134" w:header="856" w:footer="171" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720" w:equalWidth="0">
+            <w:col w:w="10064"/>
+          </w:cols>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D355CEF" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E16B24" w:rsidSect="00C67ED5">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="907" w:right="1325" w:bottom="1276" w:left="1276" w:header="856" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720" w:equalWidth="0">
+            <w:col w:w="9639"/>
+          </w:cols>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733B0967" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24" w:rsidP="00FA462C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E16B24" w:rsidSect="00E16B24">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="907" w:right="1325" w:bottom="1276" w:left="1276" w:header="856" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720" w:equalWidth="0">
+        <w:col w:w="9639"/>
+      </w:cols>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FD3F613" w14:textId="77777777" w:rsidR="00AD2DE2" w:rsidRDefault="00AD2DE2" w:rsidP="00AB0588">
+    <w:p w14:paraId="35DB1AAB" w14:textId="77777777" w:rsidR="008C713B" w:rsidRDefault="008C713B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7941AFF5" w14:textId="77777777" w:rsidR="00AD2DE2" w:rsidRDefault="00AD2DE2" w:rsidP="00AB0588">
+    <w:p w14:paraId="1F04D1EC" w14:textId="77777777" w:rsidR="008C713B" w:rsidRDefault="008C713B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Heritage">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier 12cpi">
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Candara">
+    <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...8 lines deleted...]
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="ArialMT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="294B2F5F" w14:textId="77777777" w:rsidR="00F32EE2" w:rsidRPr="008F38A4" w:rsidRDefault="00F32EE2" w:rsidP="008F38A4">
+  <w:p w14:paraId="3A35B3F6" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24">
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="74C487C4" w14:textId="77777777" w:rsidR="00F32EE2" w:rsidRDefault="00F32EE2" w:rsidP="008F38A4">
+  <w:p w14:paraId="3945C64D" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRDefault="00E16B24">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68CD11E8" w14:textId="77777777" w:rsidR="00BE469A" w:rsidRPr="008F38A4" w:rsidRDefault="00BE469A" w:rsidP="00BE469A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="825"/>
         <w:tab w:val="center" w:pos="4419"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008F38A4">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57A5E0BB" wp14:editId="11AB43AC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>15875</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9364980</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7769225" cy="656590"/>
+              <wp:effectExtent l="6350" t="1905" r="6350" b="8255"/>
+              <wp:wrapNone/>
+              <wp:docPr id="868178545" name="Grupo 868178545"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7769225" cy="656590"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="77695" cy="20733"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="2084813985" name="Graphic 11"/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="8947"/>
+                          <a:ext cx="77552" cy="11786"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 0 w 7755255"/>
+                            <a:gd name="T1" fmla="*/ 1178081 h 1178560"/>
+                            <a:gd name="T2" fmla="*/ 7726983 w 7755255"/>
+                            <a:gd name="T3" fmla="*/ 1145272 h 1178560"/>
+                            <a:gd name="T4" fmla="*/ 7659091 w 7755255"/>
+                            <a:gd name="T5" fmla="*/ 1072497 h 1178560"/>
+                            <a:gd name="T6" fmla="*/ 7587997 w 7755255"/>
+                            <a:gd name="T7" fmla="*/ 1004125 h 1178560"/>
+                            <a:gd name="T8" fmla="*/ 7513859 w 7755255"/>
+                            <a:gd name="T9" fmla="*/ 940035 h 1178560"/>
+                            <a:gd name="T10" fmla="*/ 7436833 w 7755255"/>
+                            <a:gd name="T11" fmla="*/ 880107 h 1178560"/>
+                            <a:gd name="T12" fmla="*/ 7357075 w 7755255"/>
+                            <a:gd name="T13" fmla="*/ 824222 h 1178560"/>
+                            <a:gd name="T14" fmla="*/ 7274743 w 7755255"/>
+                            <a:gd name="T15" fmla="*/ 772259 h 1178560"/>
+                            <a:gd name="T16" fmla="*/ 7189992 w 7755255"/>
+                            <a:gd name="T17" fmla="*/ 724098 h 1178560"/>
+                            <a:gd name="T18" fmla="*/ 7102979 w 7755255"/>
+                            <a:gd name="T19" fmla="*/ 679618 h 1178560"/>
+                            <a:gd name="T20" fmla="*/ 7013861 w 7755255"/>
+                            <a:gd name="T21" fmla="*/ 638701 h 1178560"/>
+                            <a:gd name="T22" fmla="*/ 6922794 w 7755255"/>
+                            <a:gd name="T23" fmla="*/ 601225 h 1178560"/>
+                            <a:gd name="T24" fmla="*/ 6829934 w 7755255"/>
+                            <a:gd name="T25" fmla="*/ 567070 h 1178560"/>
+                            <a:gd name="T26" fmla="*/ 2845119 w 7755255"/>
+                            <a:gd name="T27" fmla="*/ 557344 h 1178560"/>
+                            <a:gd name="T28" fmla="*/ 2535123 w 7755255"/>
+                            <a:gd name="T29" fmla="*/ 544183 h 1178560"/>
+                            <a:gd name="T30" fmla="*/ 2215175 w 7755255"/>
+                            <a:gd name="T31" fmla="*/ 520076 h 1178560"/>
+                            <a:gd name="T32" fmla="*/ 1890142 w 7755255"/>
+                            <a:gd name="T33" fmla="*/ 485070 h 1178560"/>
+                            <a:gd name="T34" fmla="*/ 1564892 w 7755255"/>
+                            <a:gd name="T35" fmla="*/ 439212 h 1178560"/>
+                            <a:gd name="T36" fmla="*/ 1244293 w 7755255"/>
+                            <a:gd name="T37" fmla="*/ 382546 h 1178560"/>
+                            <a:gd name="T38" fmla="*/ 1035548 w 7755255"/>
+                            <a:gd name="T39" fmla="*/ 338787 h 1178560"/>
+                            <a:gd name="T40" fmla="*/ 832476 w 7755255"/>
+                            <a:gd name="T41" fmla="*/ 290259 h 1178560"/>
+                            <a:gd name="T42" fmla="*/ 636519 w 7755255"/>
+                            <a:gd name="T43" fmla="*/ 236975 h 1178560"/>
+                            <a:gd name="T44" fmla="*/ 495089 w 7755255"/>
+                            <a:gd name="T45" fmla="*/ 193900 h 1178560"/>
+                            <a:gd name="T46" fmla="*/ 403777 w 7755255"/>
+                            <a:gd name="T47" fmla="*/ 163704 h 1178560"/>
+                            <a:gd name="T48" fmla="*/ 315055 w 7755255"/>
+                            <a:gd name="T49" fmla="*/ 132326 h 1178560"/>
+                            <a:gd name="T50" fmla="*/ 229103 w 7755255"/>
+                            <a:gd name="T51" fmla="*/ 99770 h 1178560"/>
+                            <a:gd name="T52" fmla="*/ 146103 w 7755255"/>
+                            <a:gd name="T53" fmla="*/ 66035 h 1178560"/>
+                            <a:gd name="T54" fmla="*/ 66233 w 7755255"/>
+                            <a:gd name="T55" fmla="*/ 31124 h 1178560"/>
+                            <a:gd name="T56" fmla="*/ 0 w 7755255"/>
+                            <a:gd name="T57" fmla="*/ 0 h 1178560"/>
+                            <a:gd name="T58" fmla="*/ 5429343 w 7755255"/>
+                            <a:gd name="T59" fmla="*/ 370377 h 1178560"/>
+                            <a:gd name="T60" fmla="*/ 5228125 w 7755255"/>
+                            <a:gd name="T61" fmla="*/ 374277 h 1178560"/>
+                            <a:gd name="T62" fmla="*/ 4933202 w 7755255"/>
+                            <a:gd name="T63" fmla="*/ 389421 h 1178560"/>
+                            <a:gd name="T64" fmla="*/ 4604639 w 7755255"/>
+                            <a:gd name="T65" fmla="*/ 417311 h 1178560"/>
+                            <a:gd name="T66" fmla="*/ 3723701 w 7755255"/>
+                            <a:gd name="T67" fmla="*/ 524294 h 1178560"/>
+                            <a:gd name="T68" fmla="*/ 3544617 w 7755255"/>
+                            <a:gd name="T69" fmla="*/ 542066 h 1178560"/>
+                            <a:gd name="T70" fmla="*/ 3371438 w 7755255"/>
+                            <a:gd name="T71" fmla="*/ 552897 h 1178560"/>
+                            <a:gd name="T72" fmla="*/ 3187706 w 7755255"/>
+                            <a:gd name="T73" fmla="*/ 558806 h 1178560"/>
+                            <a:gd name="T74" fmla="*/ 6808732 w 7755255"/>
+                            <a:gd name="T75" fmla="*/ 559919 h 1178560"/>
+                            <a:gd name="T76" fmla="*/ 6687626 w 7755255"/>
+                            <a:gd name="T77" fmla="*/ 521803 h 1178560"/>
+                            <a:gd name="T78" fmla="*/ 6590970 w 7755255"/>
+                            <a:gd name="T79" fmla="*/ 495426 h 1178560"/>
+                            <a:gd name="T80" fmla="*/ 6493070 w 7755255"/>
+                            <a:gd name="T81" fmla="*/ 471950 h 1178560"/>
+                            <a:gd name="T82" fmla="*/ 6394326 w 7755255"/>
+                            <a:gd name="T83" fmla="*/ 451304 h 1178560"/>
+                            <a:gd name="T84" fmla="*/ 6294161 w 7755255"/>
+                            <a:gd name="T85" fmla="*/ 433221 h 1178560"/>
+                            <a:gd name="T86" fmla="*/ 6193466 w 7755255"/>
+                            <a:gd name="T87" fmla="*/ 417727 h 1178560"/>
+                            <a:gd name="T88" fmla="*/ 6092152 w 7755255"/>
+                            <a:gd name="T89" fmla="*/ 404653 h 1178560"/>
+                            <a:gd name="T90" fmla="*/ 5990376 w 7755255"/>
+                            <a:gd name="T91" fmla="*/ 393880 h 1178560"/>
+                            <a:gd name="T92" fmla="*/ 5940652 w 7755255"/>
+                            <a:gd name="T93" fmla="*/ 389421 h 1178560"/>
+                            <a:gd name="T94" fmla="*/ 5786064 w 7755255"/>
+                            <a:gd name="T95" fmla="*/ 378754 h 1178560"/>
+                            <a:gd name="T96" fmla="*/ 5687525 w 7755255"/>
+                            <a:gd name="T97" fmla="*/ 374277 h 1178560"/>
+                            <a:gd name="T98" fmla="*/ 5489679 w 7755255"/>
+                            <a:gd name="T99" fmla="*/ 370377 h 1178560"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T18" y="T19"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T20" y="T21"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T22" y="T23"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T24" y="T25"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T26" y="T27"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T28" y="T29"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T30" y="T31"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T32" y="T33"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T34" y="T35"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T36" y="T37"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T38" y="T39"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T40" y="T41"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T42" y="T43"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T44" y="T45"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T46" y="T47"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T48" y="T49"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T50" y="T51"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T52" y="T53"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T54" y="T55"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T56" y="T57"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T58" y="T59"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T60" y="T61"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T62" y="T63"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T64" y="T65"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T66" y="T67"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T68" y="T69"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T70" y="T71"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T72" y="T73"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T74" y="T75"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T76" y="T77"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T78" y="T79"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T80" y="T81"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T82" y="T83"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T84" y="T85"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T86" y="T87"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T88" y="T89"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T90" y="T91"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T92" y="T93"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T94" y="T95"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T96" y="T97"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T98" y="T99"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="7755255" h="1178560">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="1178081"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7755158" y="1178081"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7726983" y="1145272"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7693447" y="1108327"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7659091" y="1072497"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7623934" y="1037768"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7587997" y="1004125"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7551299" y="971552"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7513859" y="940035"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7475697" y="909558"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7436833" y="880107"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7397286" y="851667"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7357075" y="824222"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7316221" y="797758"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7274743" y="772259"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7232660" y="747711"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7189992" y="724098"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7146758" y="701405"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7102979" y="679618"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7058673" y="658722"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7013861" y="638701"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6968561" y="619540"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6922794" y="601225"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6876578" y="583740"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6829934" y="567070"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3005646" y="559919"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2845119" y="557344"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2691669" y="552134"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2535123" y="544183"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2376089" y="533494"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2215175" y="520076"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2052990" y="503933"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1890142" y="485070"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1727240" y="463495"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1564892" y="439212"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1403707" y="412227"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1244293" y="382546"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1139301" y="361263"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1035548" y="338787"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="933213" y="315118"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="832476" y="290259"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="733518" y="264211"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="636519" y="236975"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="541660" y="208554"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="495089" y="193900"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="449120" y="178950"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="403777" y="163704"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="359081" y="148163"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="315055" y="132326"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="271721" y="116195"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="229103" y="99770"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="187223" y="83049"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="146103" y="66035"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="105765" y="48726"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="66233" y="31124"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="27528" y="13228"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="7755255" h="1178560">
+                              <a:moveTo>
+                                <a:pt x="5489679" y="370377"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5429343" y="370377"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5328378" y="371628"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5228125" y="374277"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5079423" y="380613"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4933202" y="389421"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4789992" y="400296"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4604639" y="417311"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="4383702" y="441269"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3723701" y="524294"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3626798" y="534800"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3544617" y="542066"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3459437" y="548097"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3371438" y="552897"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3280801" y="556466"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3187706" y="558806"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3092333" y="559919"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6808732" y="559919"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6735438" y="536116"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6687626" y="521803"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6639464" y="508244"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6590970" y="495426"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6542166" y="483333"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6493070" y="471950"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6443702" y="461262"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6394326" y="451304"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6344228" y="441913"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6294161" y="433221"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6243901" y="425164"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6193466" y="417727"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6142876" y="410895"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6092152" y="404653"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6041312" y="398987"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5990376" y="393880"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5940501" y="389421"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5940652" y="389421"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5888294" y="385287"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5786064" y="378754"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5686715" y="374277"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5687525" y="374277"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5581782" y="371388"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5489679" y="370377"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E11E25"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="1517800432" name="Graphic 12"/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="57166" y="0"/>
+                          <a:ext cx="20529" cy="19265"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 2052363 w 2052955"/>
+                            <a:gd name="T1" fmla="*/ 0 h 1926589"/>
+                            <a:gd name="T2" fmla="*/ 1458719 w 2052955"/>
+                            <a:gd name="T3" fmla="*/ 533212 h 1926589"/>
+                            <a:gd name="T4" fmla="*/ 783548 w 2052955"/>
+                            <a:gd name="T5" fmla="*/ 911879 h 1926589"/>
+                            <a:gd name="T6" fmla="*/ 229694 w 2052955"/>
+                            <a:gd name="T7" fmla="*/ 1137776 h 1926589"/>
+                            <a:gd name="T8" fmla="*/ 0 w 2052955"/>
+                            <a:gd name="T9" fmla="*/ 1212681 h 1926589"/>
+                            <a:gd name="T10" fmla="*/ 877668 w 2052955"/>
+                            <a:gd name="T11" fmla="*/ 1307200 h 1926589"/>
+                            <a:gd name="T12" fmla="*/ 1521280 w 2052955"/>
+                            <a:gd name="T13" fmla="*/ 1554286 h 1926589"/>
+                            <a:gd name="T14" fmla="*/ 1917343 w 2052955"/>
+                            <a:gd name="T15" fmla="*/ 1808900 h 1926589"/>
+                            <a:gd name="T16" fmla="*/ 2052363 w 2052955"/>
+                            <a:gd name="T17" fmla="*/ 1926003 h 1926589"/>
+                            <a:gd name="T18" fmla="*/ 2052363 w 2052955"/>
+                            <a:gd name="T19" fmla="*/ 0 h 1926589"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T18" y="T19"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2052955" h="1926589">
+                              <a:moveTo>
+                                <a:pt x="2052363" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="1458719" y="533212"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="783548" y="911879"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="229694" y="1137776"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="1212681"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="877668" y="1307200"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1521280" y="1554286"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1917343" y="1808900"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2052363" y="1926003"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2052363" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="B2B2B2"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="1970508922" name="Graphic 13"/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="2893"/>
+                          <a:ext cx="34531" cy="10966"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 0 w 3453129"/>
+                            <a:gd name="T1" fmla="*/ 536438 h 1096645"/>
+                            <a:gd name="T2" fmla="*/ 96822 w 3453129"/>
+                            <a:gd name="T3" fmla="*/ 581805 h 1096645"/>
+                            <a:gd name="T4" fmla="*/ 173326 w 3453129"/>
+                            <a:gd name="T5" fmla="*/ 614307 h 1096645"/>
+                            <a:gd name="T6" fmla="*/ 253627 w 3453129"/>
+                            <a:gd name="T7" fmla="*/ 645890 h 1096645"/>
+                            <a:gd name="T8" fmla="*/ 337502 w 3453129"/>
+                            <a:gd name="T9" fmla="*/ 676541 h 1096645"/>
+                            <a:gd name="T10" fmla="*/ 424729 w 3453129"/>
+                            <a:gd name="T11" fmla="*/ 706242 h 1096645"/>
+                            <a:gd name="T12" fmla="*/ 515085 w 3453129"/>
+                            <a:gd name="T13" fmla="*/ 734981 h 1096645"/>
+                            <a:gd name="T14" fmla="*/ 608345 w 3453129"/>
+                            <a:gd name="T15" fmla="*/ 762740 h 1096645"/>
+                            <a:gd name="T16" fmla="*/ 704289 w 3453129"/>
+                            <a:gd name="T17" fmla="*/ 789506 h 1096645"/>
+                            <a:gd name="T18" fmla="*/ 802692 w 3453129"/>
+                            <a:gd name="T19" fmla="*/ 815263 h 1096645"/>
+                            <a:gd name="T20" fmla="*/ 903332 w 3453129"/>
+                            <a:gd name="T21" fmla="*/ 839996 h 1096645"/>
+                            <a:gd name="T22" fmla="*/ 1005986 w 3453129"/>
+                            <a:gd name="T23" fmla="*/ 863691 h 1096645"/>
+                            <a:gd name="T24" fmla="*/ 1110430 w 3453129"/>
+                            <a:gd name="T25" fmla="*/ 886331 h 1096645"/>
+                            <a:gd name="T26" fmla="*/ 1216442 w 3453129"/>
+                            <a:gd name="T27" fmla="*/ 907902 h 1096645"/>
+                            <a:gd name="T28" fmla="*/ 1323800 w 3453129"/>
+                            <a:gd name="T29" fmla="*/ 928389 h 1096645"/>
+                            <a:gd name="T30" fmla="*/ 1432279 w 3453129"/>
+                            <a:gd name="T31" fmla="*/ 947777 h 1096645"/>
+                            <a:gd name="T32" fmla="*/ 1541657 w 3453129"/>
+                            <a:gd name="T33" fmla="*/ 966050 h 1096645"/>
+                            <a:gd name="T34" fmla="*/ 1651712 w 3453129"/>
+                            <a:gd name="T35" fmla="*/ 983193 h 1096645"/>
+                            <a:gd name="T36" fmla="*/ 1762220 w 3453129"/>
+                            <a:gd name="T37" fmla="*/ 999193 h 1096645"/>
+                            <a:gd name="T38" fmla="*/ 1872957 w 3453129"/>
+                            <a:gd name="T39" fmla="*/ 1014032 h 1096645"/>
+                            <a:gd name="T40" fmla="*/ 1983703 w 3453129"/>
+                            <a:gd name="T41" fmla="*/ 1027697 h 1096645"/>
+                            <a:gd name="T42" fmla="*/ 2094232 w 3453129"/>
+                            <a:gd name="T43" fmla="*/ 1040172 h 1096645"/>
+                            <a:gd name="T44" fmla="*/ 2204323 w 3453129"/>
+                            <a:gd name="T45" fmla="*/ 1051442 h 1096645"/>
+                            <a:gd name="T46" fmla="*/ 2313752 w 3453129"/>
+                            <a:gd name="T47" fmla="*/ 1061492 h 1096645"/>
+                            <a:gd name="T48" fmla="*/ 2422297 w 3453129"/>
+                            <a:gd name="T49" fmla="*/ 1070307 h 1096645"/>
+                            <a:gd name="T50" fmla="*/ 2529735 w 3453129"/>
+                            <a:gd name="T51" fmla="*/ 1077872 h 1096645"/>
+                            <a:gd name="T52" fmla="*/ 2635842 w 3453129"/>
+                            <a:gd name="T53" fmla="*/ 1084172 h 1096645"/>
+                            <a:gd name="T54" fmla="*/ 2740395 w 3453129"/>
+                            <a:gd name="T55" fmla="*/ 1089191 h 1096645"/>
+                            <a:gd name="T56" fmla="*/ 2843173 w 3453129"/>
+                            <a:gd name="T57" fmla="*/ 1092915 h 1096645"/>
+                            <a:gd name="T58" fmla="*/ 2943951 w 3453129"/>
+                            <a:gd name="T59" fmla="*/ 1095329 h 1096645"/>
+                            <a:gd name="T60" fmla="*/ 3042507 w 3453129"/>
+                            <a:gd name="T61" fmla="*/ 1096417 h 1096645"/>
+                            <a:gd name="T62" fmla="*/ 3138618 w 3453129"/>
+                            <a:gd name="T63" fmla="*/ 1096164 h 1096645"/>
+                            <a:gd name="T64" fmla="*/ 3232061 w 3453129"/>
+                            <a:gd name="T65" fmla="*/ 1094555 h 1096645"/>
+                            <a:gd name="T66" fmla="*/ 3322613 w 3453129"/>
+                            <a:gd name="T67" fmla="*/ 1091576 h 1096645"/>
+                            <a:gd name="T68" fmla="*/ 3410051 w 3453129"/>
+                            <a:gd name="T69" fmla="*/ 1087210 h 1096645"/>
+                            <a:gd name="T70" fmla="*/ 2016039 w 3453129"/>
+                            <a:gd name="T71" fmla="*/ 841534 h 1096645"/>
+                            <a:gd name="T72" fmla="*/ 232272 w 3453129"/>
+                            <a:gd name="T73" fmla="*/ 140020 h 1096645"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T10" y="T11"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T12" y="T13"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T14" y="T15"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T16" y="T17"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T18" y="T19"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T20" y="T21"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T22" y="T23"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T24" y="T25"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T26" y="T27"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T28" y="T29"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T30" y="T31"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T32" y="T33"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T34" y="T35"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T36" y="T37"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T38" y="T39"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T40" y="T41"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T42" y="T43"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T44" y="T45"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T46" y="T47"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T48" y="T49"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T50" y="T51"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T52" y="T53"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T54" y="T55"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T56" y="T57"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T58" y="T59"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T60" y="T61"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T62" y="T63"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T64" y="T65"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T66" y="T67"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T68" y="T69"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T70" y="T71"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T72" y="T73"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3453129" h="1096645">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="536438"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="60064" y="565215"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="96822" y="581805"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="134586" y="598170"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="173326" y="614307"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="213016" y="630214"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="253627" y="645890"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="295132" y="661333"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="337502" y="676541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="380711" y="691511"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="424729" y="706242"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="469530" y="720733"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="515085" y="734981"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="561366" y="748984"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="608345" y="762740"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="655996" y="776248"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="704289" y="789506"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="753197" y="802512"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="802692" y="815263"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="852746" y="827759"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="903332" y="839996"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="954421" y="851974"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1005986" y="863691"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1057998" y="875143"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1110430" y="886331"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1163254" y="897251"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1216442" y="907902"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1269967" y="918282"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1323800" y="928389"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1377913" y="938221"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1432279" y="947777"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1486870" y="957053"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1541657" y="966050"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1596614" y="974764"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1651712" y="983193"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1706923" y="991337"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1762220" y="999193"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1817574" y="1006758"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1872957" y="1014032"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1928343" y="1021012"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1983703" y="1027697"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2039008" y="1034084"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2094232" y="1040172"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2149346" y="1045959"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2204323" y="1051442"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2259134" y="1056621"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2313752" y="1061492"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2368149" y="1066055"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2422297" y="1070307"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2476168" y="1074247"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2529735" y="1077872"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2582968" y="1081181"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2635842" y="1084172"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2688327" y="1086843"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2740395" y="1089191"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2792020" y="1091216"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2843173" y="1092915"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2893826" y="1094287"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2943951" y="1095329"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2993521" y="1096039"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3042507" y="1096417"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3090882" y="1096459"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3138618" y="1096164"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3185687" y="1095530"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3232061" y="1094555"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3277712" y="1093238"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3322613" y="1091576"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3366735" y="1089567"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3410051" y="1087210"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3452533" y="1084503"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2016039" y="841534"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="925173" y="474656"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="232272" y="140020"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="414142"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="5717CA90" id="Grupo 868178545" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.25pt;margin-top:737.4pt;width:611.75pt;height:51.7pt;z-index:251669504;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordsize="77695,20733" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6QUnHwBMAAP9gAAAOAAAAZHJzL2Uyb0RvYy54bWzsXdtuHLkRfQ+QfxjMY4CsmtduCmsvkr0h&#10;wCZZYJ0PGI9GF0TSKDNjy5uvz6kqssWWxeqG18jDwjDglqyjM2QVWSzWpf31Nx/ublfvd4fjzf7+&#10;1dp81a1Xu/vt/uLm/urV+l9vfvjzsF4dT5v7i83t/n73av3r7rj+5vUf//D148P5zu6v97cXu8MK&#10;JPfH88eHV+vr0+nh/OzsuL3e3W2OX+0fdvf44eX+cLc54dvD1dnFYfMI9rvbM9t18exxf7h4OOy3&#10;u+MR//qd/HD9mvkvL3fb0z8vL4+70+r21RpjO/HfB/77Lf199vrrzfnVYfNwfbPNw9h8wijuNjf3&#10;+NCR6rvNabN6d7j5iOruZnvYH/eXp6+2+7uz/eXlzXbHc8BsTPdsNj8e9u8eeC5X549XD6OYINpn&#10;cvpk2u0/3v94ePjl4eeDjB5f/rTf/vsIuZw9Plyd1z+n768EvHr7+Pf9BfS5eXfa88Q/XB7uiAJT&#10;Wn1g+f46ynf34bTa4h/7PiZrw3q1xc9iiCFlBWyvoaWPfm17/X31i/nXbNc7R2o725zLZ/I487hI&#10;71hIxydZHX+brH653jzsWAVHksXPh9XNxau17QY/GJcGDOp+cwc5/JiXkDE0NhoE0EWsx1qm1U8I&#10;doToF0pzSL6XBfsk0BCsiNOYfogTuWzOt++Opx93e9bL5v1Px5Os9gt8xdq+yIN/g51xeXeLhf+n&#10;s1W3elz1PXhDkA+7GmGmgtHndYNZXa/oqxDLVhrBGNfI2fc2psG1mV0FNsYH29s2s6/APS2iZNrM&#10;0NA4DNP11qe+zRwrcB+GPgHclEZfgU3XeWNDmxlmcBxGH4wbQmozpwqcfNc5hdjUuuu9i4NT5Izl&#10;+TSOYYDJUaRhJip0oe/60B60qXU4WG+tokIz0aHtPUauUNdKxFqyEF5z3ZmJEs2QUrIKda1FrI4u&#10;DQr1RIums6lXtGhqNcY+RaNQ24kaOyyQqCxqW6sxuqHvtI1Yq5EMcJ98WyC2VmPsDITdFoit1RgH&#10;m5LTqGs1hojl1CnUtRrt4IMxiqxtrcYQeue9Ql2r0QYXjFUWn63VGLw3sGPNxedqNVprgtG2jKvV&#10;GODO9FGhrtWIZd0Zr6xrnJFPG90PQZW1q9VoQvSDtmVcrUbvkjXKRne1Go313iZF1q5Woxts8JpA&#10;ajUaGMngh/a6drUaHbbMoFg+X6txcNZDMc1zwNdatKlTrZOvtRhdDNqq9rUSrYsJi6m59HytRJ9C&#10;Nyj7xdc6NMmlTtmKvtah71zfK6ciXJSnhWei6ztlJ/pahc6ELigHjK81aJx1VlkcodagtQnro63B&#10;UGsQZ75ml8jfGk9y46NOXCswRvUgD7X+YrTaMQ7X7GkQzmBftddFqLWnOHehVpyyGkKts0D7WTu6&#10;Q600LAYsnvZQ4UQ+TStYO5BL1dx3sdaa671VqWu1+eSc7RTrGWu9OfjdVjlfY604HzsfnbLzYq06&#10;b3poTxFIrTvXWwhQ8QpircEADwznfNNcxFqNDudaNMqujrUaofQuKnuvr9XoXG+8UwxzX6sR145B&#10;c9D7Wo3ODNiqimXuazWGAH9XG3Wtxoi7Te+UFdLXagwhJdjxpqz7Wo0xDn2E6Wqu636qRjPAdLWp&#10;azXyXQjGq01dqxFnhNdM6FCrMWLPkA/RpB5qNfre4ABqj3qo1Yjt4smWt6lrNcIRdNqRMkzUiC1g&#10;NEeaLvCjNfewCtpGx/36CRxxanrsgvaoazVio/dWsXzDRI0dfKqgLL5hokYYnKCsEMRYnkaNhQoT&#10;rIw61Wp0yWHPtNWYajUG3FSjNupUq3HOqKZajQGhjS4qN4tUq9HBtQuK5Uu1GgN2I0IdbTWmWo1z&#10;p0yq1Qh3NOHap1DXanzpbESI66oEazbXJX6z/XCfAzj4arWhQGvHIbiH/ZFiaBTNQXztDUeiQAEU&#10;RXsaYKiQwCWkpoOhFAJzYGiWGWImMIesZsEQHIFTjmDpw6CYB6El2DbLTXEMhi+bJMUmGL5smhRv&#10;YPiyiZo8U0QHJIipT5XiAsSOG/8ieJ4qbvGL4HmqiMkuguep4ra9CJ6nihv0EjjdnWmquBUvgpeV&#10;u2yqdMdl9mVTpXsrw5dN1eWp4pa5ZOx0vyR2XB0XwfNUcR9cBM9TxSVvETxPVYLLs7uJ7mw89mVT&#10;pYsYwXHHWjIYul4xfNlU6dLE8GVTpbsQw5dpla46DF82Vbq+EBwXkyVTjXmquGwsguep4gKxCJ6n&#10;ikvBInieKhz9JXBy8WmqcN4XwfNU4ZAvguepwsleBM9TheO8CJ6n2i+bKrnBNFU4uEvYybVl+LKp&#10;krvK8GVTJReU4cumSm4lw5dNlVxFgsMJXDJVcv8Yvmyq5NIxfNlUyU1j+LKpkuvF8MlUxZpld+mA&#10;bPDzPPBhvUIe+C3Nd3P+sDmRl1W+XD1SylIyYatrZLdzoot+frd/v3uzZ+TpWeISn/n009v7j1E5&#10;dZZlXBDl+cB89Lkm259leM6wsQxyAk3nj7i+UKwOMjOmQ4yziLmMozzzeCTPJnhJo83wW9weROMI&#10;kSHzO+h4ybZlfk6mzeARtU9woDH+1BtKg8qSLcMuzzx8SbkJnDNqOtz3AdFWgXcJoYMZOKfdGC5J&#10;NR3uUm/zTh6CiaOJLmMuzzx2ybwJO+fVZthNxDWW4T1imXNjl+SbwDm1prNT2DUfdMja9aMLXsZc&#10;nnnskn8Tds6u6ewIqNKASasIdfmumIrCWp6FnVNwDJcEm87ehSFSTAjsEevNzqwZycIJnHNsKntM&#10;EWlwkTuCAwE+nrYicyJO2DnNpsMRNMI1mOFhwD10hl1ycQLnTJvK7roOWR8xuBLMUuE5HSfsnGzT&#10;4TFhkctexUY1MAuaZHJGTtg536bDEc9ArkPgznkcMyq7JOUEzik3Hd4FmBk5F0MHk1bOurISy1NW&#10;ZM7LMbtk3VR2g6AQdoXAI8aur/ecmhM4J950dsrVdGLFUJ2AxK8Ol+wcs0vuTYej/sV1st5dNHZ0&#10;Y4tEyjNLRhJ0ws7pN5WdIvRUUYCtiryQwa1ZU6qk6BgtCTgVjQKikK/hNiK0X7ydMuDylIFLkk64&#10;OQWncgfEG7N5RJEQUpIqWtJ0zC1JOB3tk8nxAHgiCLDqaDp18wHPaTgV7VBGQyFcyNugtGlGmZKq&#10;EzQn4lRu22OdZ25EY2cWuSTrmJtTcSo1MgCWKhYw7AFh4eL7FQ2WZ16CnK1jMOfidOYuwOIy2OND&#10;SmlVYSzPvEYoXcdYTsapxBbxRrHjyGHiK21di2V4ruft7f64k18jj/VT3NUcm5Qhc1Yuj6PlueZE&#10;38e/UARRniKQ4CwOKZkmEkBxZp4515fZKZOnigXVDEjJZYEjqQNDoUkxp/uEnZN5Ohx7CzVDDIer&#10;aHERUdkl4ydwzufpcAfBdJkdVnm8cBcBlqcIMif9mF1Seiq7Q2apz1eh4PzQPV87z9gl7yfsnNXT&#10;2T2C/FSjge2GFdTBQ9Ykk1N/AufEng63SLrlAyWQO6LLPWf/Mjvl9nR2JFVc3qQLXJycAMzslN5T&#10;2eFWBmQ5BY7TEEFhTTI5ByhwSxm+GThSZJRmJrl3qK3TT5WcBmS4JPl0duxtHFoCR/XgjIuTM4EC&#10;5zyfzu6xYsp6JzdBd7pzMlDYOdWns+MSS0aUJANXMc1Ygij5QIFztk9ntyhvyivSW9zUZuQuKUFh&#10;54Sfzo4CLnj1GQ4XVnf+omQFBc45P50dd2iXMx8oVE6DvldzYpDZJe2nslOyLxTnb96k5tygsC+A&#10;DwPuL7LeUSkLKemDkfSgsHPyT4dH3AKNHO2S0JuDU4Yws8+fTWGAcyb2HScfEqg6uyQJMzu5bM/g&#10;Hx32CC+NcSoKb1U13sf97c3FDze3t+QSHA9Xb7+9Pazeb9D68L0x349JngnslpOD93v6tWKyuPZf&#10;StOllv3t/uJXlKkf9tI/gX4PfHG9P/x3vXpE4fur9fE/7zaH3Xp1+7d7FNwn4+lSc+JvfOjJaT3U&#10;P3lb/2RzvwXVq/VpjWQmffntSRo03j0cbq6u8UmG05v3+7+g2eDyhqrYUfN/PJdR5W9Q8/9/Kv6n&#10;ok4crKhZ+Kj4n23b5y7+D/CfxErwYb45L9X/lu6mufo/2TEvUDox6pWxuPqfOF2kWjlm13sAuDSA&#10;PhnXbyiFstWlowCyGesqUM8/4KBoc8KTG8GBLn5cUPoyMazCiO0HnLpUWtQYKzbtiE24QyIZj0Ka&#10;l3kh4RGLK0jkGukGLzygEWsMXbO4ruhlYhxOI5jqZxqcUOQIM5BAlN6KlzknRf8ogoI/0Wae1Pyj&#10;eAbbUVHcpOgfVSgGXpnCXasOUVicaIooJlX/OKxRpq2ttFp98JFQ8qyNe6LA2VU8USGEjCaL9tqg&#10;YMGoHNKfvkNqVT4bMQz2l4qOF0pWfn8VHXQ0j4U6n5J5KnaCM0/ZDJCNfbqhyw0xr0f2IMpt7wkz&#10;ve9lS8xYMbTPvI0pXOwro8V8qmixmozORlGFS2wjmzoVKQZOiMV8qfBstAQvJknHiyESvJgZFV8L&#10;nA4TmI7F+KKgIufP49391dKfPIgv3t3C7tqXWztN6nGzQQPMx94dq/lze3eyDVD1zOxPzp3zgdqD&#10;qFPWdGmMhfwm544OcuaViqzaX8NHjSdccJEqtuEq0QdLFVGNrX07JL3Q59ekrd0DXIyGjhtYXqat&#10;PTu4BlIS3Bhu7RpE1JdLG+PLvBPHAHOzVOfe4K3dAswcLkdbDLVTgFBX4IaCBm/tEkTElT0X/b88&#10;3olz59F7ZMl1bhBPnDsUwyM/3B7xxLdDeQESFApzrTt4akkc0saYa+UhHYfRKsy19lALj2SmMuZa&#10;fWgmwk5RmGv9cYqEvdHGmGsFDh0iscpCnjRzDjhicEdqbxBs6nE3oeAaa7k9ZsqMjODBIfSsjJms&#10;0ghG03FI8Lebi2PSyzkgkYVG6fagaxUa1IRgVynUtQ4HcDuNutYhTvyIoJ1CXSsxIdSPjdUeda1E&#10;agrDzVyhrvdhQooCi6lJPenlhI2hxtk29aSXE4361CTXpp6okXKGQTFKFLUelQ6LjPNJoZ6oEf2F&#10;PW7TzRUy6eVEhz4imAr1RI3YuNYqsp70cmJV69QTNSLfllSB1Go0VCeCDdYUNoWiRvEZTBL5rrZE&#10;Jt2caPHGKysURU7aOW1HWSlF2pN+TmywDnlRZdy1JiFqrEBt3PWGNF1ACE7jrlVpHWIY3LnROGSm&#10;PZ3It3mYyra8a11yvRK/RaHFPdUldKOd5dO2ToS/kHdp63LS14lXHSA2rIx70tkJ+x4GzUqFelOi&#10;gA4dPhr3RJc48FzSxj3V5YC9o1jXSYMnSnMcnCdFJrV1hYOH1ljFJ6NarHHvICSPYVMDYkOXk2ZP&#10;cCMLrNjXSbcnkvcWad0296TbkxxTCLy9Bqm2ehw3ljfepkARssa4J+2exI0TSuGudUnVD9gQCvdU&#10;l8kH9Dg39w4Fep/GjSMHuW2F+5kuDUoWFO5al86T96CNe7ovsXOMcupMWj7xJiO0Oitn5aTlEzsH&#10;mer2sCctn5A2vRqmqclJxyfOhQ4n1ETYXwJwL/eM/f4CcO2ON7lyf2mp+qhxkDJaiDe8GSsA9N60&#10;Ly1VrabKXEr75ktL1fPe1Fzc/QaugmSb9SX2paWqtcToWKS9Om2p+s1Zh+IhcdYhx01eyjqIDS3h&#10;7Fa+QVAST1Rj5Aiil/om9JCjOKOUIkj3TAmXS8aDY448ewkpqmBUm6PqX9AIYcFR0agl7shoCSuq&#10;aFQow9URtOss0psaN+raEesSNIcWdTQ87WyPI5zA0SQXUZRnLhPk+KNwc3hR5UaQhBo3aP0gJITq&#10;ahUtIUhGS4BRR0e4/aJ3JJqf3tVYxlueMm4JQgo3hxhVbrRXuFwK0aNuBr1zmrwlDCncHGTU0VQU&#10;KLpEPt2iy1XjlkCkcFMltl7u1yOUn7uJEGdE45LKLaFI5pZAo47GuxLzcTOgbna0q0XO5Zm3Dgcj&#10;hZtDjSo3mlhQGihovKiq1+Wdw5EC52CjSo4YBd6viDsJViHewYAAmw6XiKTAOd44A48Orw8TONqt&#10;xvbjIo/yFLnkoCTDJeSosyNYjHc7CNwMFvVe2mrJcUmBc9RxBt73VMlIksEbOKiZS2WX0KTAOfA4&#10;Ax/wzgvZoYiydQhkqOwSnRR2jj3OwBGgzG9QwILpZ0omEfikAKWwc/hRZ4cBQhmvwCEixBjVsUuM&#10;MsMpAqnDcTwELHKSOxYzd6Kp9BKnzHiOQur8FHGmGCDz4z49YwhyrLLgKRKp8ltcurtOdhR6Lj2C&#10;UjN4jldmfo5G6njE/fDOm4IPacbY5JhlxnNEUufHm/OoOUzkE/AONH3h57hlxnNUUudHlyamUPCI&#10;o+t+Ro5dZjxHJnV+LHdD79Vi/eKFZKP7X4xNeYrRsRK/LHiKTur8AVWxI/+AgrYZ+UgMM/NzhFLn&#10;jwP3Acv4YSVmTDIl7hAQLPwUpdT5+4S3ronlQZSNbK6Ol1hm5udI5QyerGVZn1jbM3XDOZ5Z+Cla&#10;qfPj9aZwTgueYlwqPsc0RzwiljN49GDl0mGOcM7srxzXHPnn6tPRMUGvOyr4QH6aZt9ybLPgKXI5&#10;g0fSKxtzjJ+ScTpe4puFn6KXM3i0SlPGivcX3K6Zxukc4yx4imDq/HjvNKqiCt6j31PF5zgn4yWK&#10;qcITnJDcfYzXHeP15ypaIp0yFo5jqmjZVM+n93mqi7zBn2KZfr/VRfwaebxln98sn/9HAHqNf/09&#10;15o//b8Fr/8HAAD//wMAUEsDBBQABgAIAAAAIQCem4Wn4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcGb3SQ2bYnZlFLUUxFsBfG2zU6T0OxsyG6T9N87PeltZt7jzffy9WRb&#10;MWDvG0cK4lkEAql0pqFKwdfh7WkFwgdNRreOUMEVPayL+7tcZ8aN9InDPlSCQ8hnWkEdQpdJ6csa&#10;rfYz1yGxdnK91YHXvpKm1yOH21YmUbSQVjfEH2rd4bbG8ry/WAXvox43z/HrsDufttefQ/rxvYtR&#10;qceHafMCIuAU/sxww2d0KJjp6C5kvGgVJCkb+TxfzrnCzZAkC2535CldrhKQRS7/lyh+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHpBScfAEwAA/2AAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ6bhafiAAAADAEAAA8AAAAAAAAAAAAAAAAAGhYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApFwAAAAA=&#10;">
+              <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;top:8947;width:77552;height:11786;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7755255,1178560" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4HNfNzQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gRvdtPaSozdllJRlGrAWqjHZ/Y1Cc2+DbubJv57VxA8DjPzDbNYDaYRZ3K+tqxgMk5A&#10;EBdW11wq2H88XqcgfEDW2FgmBd/kYbUcXSww07bndzrvQikihH2GCqoQ2kxKX1Rk0I9tSxy9o3UG&#10;Q5SulNphH+GmkdMkuZUGa44LFba0qag47TqjILyd+vVX3n2619nDy7zb5sfDU67U1eWwvgcRaAj/&#10;4b/2s1YwTdJZOrm5S+fw+yn+Abn8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADgc183N&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" path="m,l,1178081r7755158,l7726983,1145272r-33536,-36945l7659091,1072497r-35157,-34729l7587997,1004125r-36698,-32573l7513859,940035r-38162,-30477l7436833,880107r-39547,-28440l7357075,824222r-40854,-26464l7274743,772259r-42083,-24548l7189992,724098r-43234,-22693l7102979,679618r-44306,-20896l7013861,638701r-45300,-19161l6922794,601225r-46216,-17485l6829934,567070,3005646,559919r-160527,-2575l2691669,552134r-156546,-7951l2376089,533494,2215175,520076,2052990,503933,1890142,485070,1727240,463495,1564892,439212,1403707,412227,1244293,382546,1139301,361263,1035548,338787,933213,315118,832476,290259,733518,264211,636519,236975,541660,208554,495089,193900,449120,178950,403777,163704,359081,148163,315055,132326,271721,116195,229103,99770,187223,83049,146103,66035,105765,48726,66233,31124,27528,13228,,xem5489679,370377r-60336,l5328378,371628r-100253,2649l5079423,380613r-146221,8808l4789992,400296r-185353,17015l4383702,441269r-660001,83025l3626798,534800r-82181,7266l3459437,548097r-87999,4800l3280801,556466r-93095,2340l3092333,559919r3716399,l6735438,536116r-47812,-14313l6639464,508244r-48494,-12818l6542166,483333r-49096,-11383l6443702,461262r-49376,-9958l6344228,441913r-50067,-8692l6243901,425164r-50435,-7437l6142876,410895r-50724,-6242l6041312,398987r-50936,-5107l5940501,389421r151,l5888294,385287r-102230,-6533l5686715,374277r810,l5581782,371388r-92103,-1011xe" fillcolor="#e11e25" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,11781;77269,11453;76590,10725;75879,10042;75138,9401;74368,8801;73570,8242;72747,7723;71899,7241;71029,6796;70138,6387;69227,6012;68299,5671;28451,5574;25351,5442;22152,5201;18901,4851;15649,4392;12443,3826;10355,3388;8325,2903;6365,2370;4951,1939;4038,1637;3151,1323;2291,998;1461,660;662,311;0,0;54293,3704;52281,3743;49332,3894;46046,4173;37237,5243;35446,5421;33714,5529;31877,5588;68087,5599;66876,5218;65909,4954;64930,4720;63943,4513;62941,4332;61934,4177;60921,4047;59903,3939;59406,3894;57860,3788;56875,3743;54896,3704" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+              <v:shape id="Graphic 12" o:spid="_x0000_s1028" style="position:absolute;left:57166;width:20529;height:19265;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2052955,1926589" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdWMEsyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQpeiu5qrJXUVUQQ9Ghs6XXITpNodjZkVxP/vSsIPc689715s1j1thZXan3lWMN4pEAQ&#10;585UXGj4Pm6HcxA+IBusHZOGG3lYLV9fFpga1/GBrlkoRAxhn6KGMoQmldLnJVn0I9cQR+3PtRZD&#10;HNtCmha7GG5rOVFqJi1WHC+U2NCmpPycXWys0SVZ8m7WvQmH38r+TI97iSetB2/9+gtEoD78m5/0&#10;zkTuY/w5V2qaTODxU1yAXN4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXVjBLMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m2052363,l1458719,533212,783548,911879,229694,1137776,,1212681r877668,94519l1521280,1554286r396063,254614l2052363,1926003,2052363,xe" fillcolor="#b2b2b2" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20523,0;14587,5332;7835,9118;2297,11377;0,12126;8776,13071;15212,15542;19173,18088;20523,19259;20523,0" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+              <v:shape id="Graphic 13" o:spid="_x0000_s1029" style="position:absolute;top:2893;width:34531;height:10966;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3453129,1096645" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4ZnnEyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LCN5010B9pK5ShYpexNrS0tuQnSYh2dmQXTX667uFQo/zvWex6mwtLtT60rGG8UiBIM6c&#10;KTnX8P72MpyB8AHZYO2YNNzIw2r50FtgatyVX+lyCrmIIexT1FCE0KRS+qwgi37kGuLIfbvWYohn&#10;m0vT4jWG21omSk2kxZJjQ4ENbQrKqtPZavi47w6f+Xa6x69jFdCsz8eKDloP+t3zE4hAXfgX/7l3&#10;Js6fT9Wjms2TBH5/igDI5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuGZ5xMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l,536438r60064,28777l96822,581805r37764,16365l173326,614307r39690,15907l253627,645890r41505,15443l337502,676541r43209,14970l424729,706242r44801,14491l515085,734981r46281,14003l608345,762740r47651,13508l704289,789506r48908,13006l802692,815263r50054,12496l903332,839996r51089,11978l1005986,863691r52012,11452l1110430,886331r52824,10920l1216442,907902r53525,10380l1323800,928389r54113,9832l1432279,947777r54591,9276l1541657,966050r54957,8714l1651712,983193r55211,8144l1762220,999193r55354,7565l1872957,1014032r55386,6980l1983703,1027697r55305,6387l2094232,1040172r55114,5787l2204323,1051442r54811,5179l2313752,1061492r54397,4563l2422297,1070307r53871,3940l2529735,1077872r53233,3309l2635842,1084172r52485,2671l2740395,1089191r51625,2025l2843173,1092915r50653,1372l2943951,1095329r49570,710l3042507,1096417r48375,42l3138618,1096164r47069,-634l3232061,1094555r45651,-1317l3322613,1091576r44122,-2009l3410051,1087210r42482,-2707l2016039,841534,925173,474656,232272,140020,,xe" fillcolor="#414142" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,5364;968,5818;1733,6143;2536,6459;3375,6765;4247,7062;5151,7350;6083,7627;7043,7895;8027,8152;9033,8400;10060,8637;11104,8863;12164,9079;13238,9284;14323,9477;15416,9660;16517,9832;17622,9992;18729,10140;19837,10277;20942,10401;22043,10514;23137,10614;24223,10703;25297,10778;26358,10841;27404,10891;28431,10929;29439,10953;30425,10964;31386,10961;32320,10945;33226,10915;34100,10872;20160,8415;2323,1400" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="008F38A4">
+      <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>presidencia.staclara2528@gmail.com           página web:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008F38A4">
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008F38A4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>https://santaclara.durango.gob.mx/</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1E34CE32" w14:textId="77777777" w:rsidR="00BE469A" w:rsidRPr="008F38A4" w:rsidRDefault="00BE469A" w:rsidP="00BE469A">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008F38A4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Calle Constitución </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008F38A4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>N°</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008F38A4">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 10, Zona Centro, C.P. 35890, Santa Clara, Durango </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6AD710A1" w14:textId="77777777" w:rsidR="00BE469A" w:rsidRPr="008F38A4" w:rsidRDefault="00BE469A" w:rsidP="00BE469A">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="446520F5" w14:textId="77777777" w:rsidR="00F32EE2" w:rsidRPr="008F38A4" w:rsidRDefault="00F32EE2" w:rsidP="008F38A4">
+  <w:p w14:paraId="4F7579C3" w14:textId="77777777" w:rsidR="00BE469A" w:rsidRDefault="00BE469A">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30939D9C" w14:textId="77777777" w:rsidR="00BE469A" w:rsidRPr="008F38A4" w:rsidRDefault="00BE469A" w:rsidP="00BE469A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="825"/>
         <w:tab w:val="center" w:pos="4419"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
-        <w:szCs w:val="20"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="301679B2" wp14:editId="694770F0">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43E31CAC" wp14:editId="7ACFC414">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>15875</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9364980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7769225" cy="656590"/>
               <wp:effectExtent l="6350" t="1905" r="6350" b="8255"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Grupo 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
                     </wpg:cNvGrpSpPr>
                     <wpg:grpSpPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7769225" cy="656590"/>
                         <a:chOff x="0" y="0"/>
@@ -26403,241 +18793,548 @@
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="06A10BAA" id="Grupo 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.25pt;margin-top:737.4pt;width:611.75pt;height:51.7pt;z-index:251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordsize="77695,20733" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGTSIesBMAAOdgAAAOAAAAZHJzL2Uyb0RvYy54bWzsXdtuHLkRfQ+QfxjoMUBWzWs3hbUXyd4Q&#10;YJMssM4HjEejCyJplJmx5c3X51QV2cOWxeqG18jDwljALXuOzpAsslg8Vez9+psP93er99v94Xb3&#10;8OrMfNWdrbYPm93l7cP1q7N/vfnhz8PZ6nBcP1yu73YP21dnv24PZ9+8/uMfvn56vNja3c3u7nK7&#10;X4Hk4XDx9Pjq7OZ4fLw4Pz9sbrb368NXu8ftAz682u3v10f8dX99frlfP4H9/u7cdl08f9rtLx/3&#10;u832cMC/ficfnr1m/qur7eb4z6urw/a4unt1hrYd+c89//mW/jx//fX64nq/fry53eRmrD+hFffr&#10;2wd86Uj13fq4Xr3b335EdX+72e8Ou6vjV5vd/fnu6up2s+U+oDeme9abH/e7d4/cl+uLp+vHcZgw&#10;tM/G6ZNpN/94/+P+8ZfHn/fSevz4027z7wPG5fzp8fqi/pz+fi3g1dunv+8uYc/1u+OOO/7han9P&#10;FOjS6gOP76/j+G4/HFcb/GPfx2RtOFtt8FkMMaRsgM0NrPTRr21uvq9+Mf+a7XrnyGzn6wv5Tm5n&#10;bhfZHRPpcBqrw28bq19u1o9bNsGBxuLn/er2EvMcjXlY36P/P+apYwy1ib4cqDKch3osq08IdsCQ&#10;LxzFIfleJuppIEOwMozG9EOcjMf6YvPucPxxu2N7rN//dDjKLL/ET2zly9z4N1gRV/d3mPB/Ol91&#10;q6dV34M3BPmy6xFmKhh9XzeY1c2KfgqxLKERjHaNnH1vYxpcm9lVYGN8sL1tM/sK3NPkSabNDAuN&#10;zTBdb33q28yxAvdh6BPAzdHoK7DpOm9saDPD/Y3N6INxQ0ht5lSBk+86pxCb2na9d3Fwyjhjep7a&#10;MQxwNcpomIkJXei7PrQbbWobDtZbq5jQTGxoe4+WK9S1ETGXLAavOe/MxIhmSClZhbq2ImZHlwaF&#10;emJF09nUK1Y0tRljn6JRqO3EjB0mSFQmta3NGN3Qd9pCrM1IjrdPvj0gtjZj7AwGuz0gtjZjHGxK&#10;TqOuzRgiplOnUNdmtIMPxihjbWszhtA77xXq2ow2uGCsMvlsbcbgvYEfa04+V5vRWhOMtmRcbcaA&#10;MKaPCnVtRkzrznhlXmNvPC10PwR1rF1tRhOiH7Ql42ozepesURa6q81orPc2KWPtajO6wQavDUht&#10;RgMnGfzQnteuNqPDkhkUz+drMw7OehimuQ/42oo2dap38rUVo4tBm9W+NqJ1MWEyNaeer43oU+gG&#10;Zb342oYmudQpS9HXNvSd63tlV0SIcpp4Jrq+U1air03oTOiCssH42oLGWWeVyRFqC1qbMD/aFgy1&#10;BbHna36J4q1xJzc+6sS1AWNUN/JQ2y9Gq23jCM1OjXAG66o9L0JtPSW4C7XhlNkQapsFWs/a1h1q&#10;o2EyYPK0m4og8tStYO1AIVVz3cXaaq73VqWuzeaTc7ZTvGes7eYQd1tlf4214XzsfHTKyou16bzp&#10;YT1lQGrbud5iAJWoINYWDIjAsM833UWszeiwr0WjrOpYmxFG76Ky9vrajM71xjvFMfe1GXHsGLQA&#10;va/N6MyApap45r42YwiId7VW12aMONv0TpkhfW3GEFKCH2+OdV+bMcahj3BdzXndT81oBriuNnVt&#10;Rj4LwXm1qWszYo/wmgsdajNGrBmKIZrUQ21G3xtsQO1WD7UZsVw8+fI2dW1GBIJO21KGiRmxBIwW&#10;SA+1GT28grbQcb4+uaeIXdNjFbRbXZsRC723iucbJmbsEFMFZfINEzPC4QRlhkBbObUaExUuWGl1&#10;qs3oksOaaZsx1WYMOKlGrdWpNuOcU021GQOkjS4qJ4tUm9EhtAuK50u1GQNWI6SOthlTbca5XSbV&#10;ZkQ4mnDsU6hrM760N0Laui5izfqm6DebDw9ZwMFPqzUJrB1Lb4+7A2lnpOZAV3vDShQogCK1pwGG&#10;CQlcpDQdDKMQmIWhWWYMM4FZspoFY+AInLKCpTeDNA9Ci9g2y006BsOXdZK0CYYv6ybpDQxf1lGT&#10;ewp1QMRLvaukCxA7TvyL4LmrOMUvgueuQotdBM9dxWl7ETx3FSfoJXA6O1NXcSpeBC8zd1lX6YzL&#10;7Mu6SudWhi/rqstdxSlzSdvpfEnsODougueu4jy4CJ67ikPeInjuqojLs6uJzmzc9mVdpYMYwXHG&#10;WtIYOl4xfFlX6dDE8GVdpbMQw5dZlY46DF/WVTq+EBwHkyVdjbmrOGwsgueu4gCxCJ67ikPBInju&#10;KgL9JXAK8amrCN4XwXNXEZAvgueuIsheBM9dReC8CJ672i/rKoXB1FUEuEvYKbRl+LKuUrjK8GVd&#10;pRCU4cu6SmElw5d1lUJFgiMIXNJVCv8YvqyrFNIxfFlXKUxj+LKuUujF8ElXxZvlcGmPLPDz/O/+&#10;bIX871vq7/ricX2kKKv8uHqiVKVkwlY3yPblRBd9fr97v32zY+TxWcIS33n69O7hY1ROneUxLojy&#10;fGQ++l6T/c8yPGfYeAxyAk3njzi+kFaHMTOmg8ZZhrm0ozxzeyTPJnhJo83wW5wexOKQyJDxHXS8&#10;ZNsyPyfTZvBQ7RMCaLQ/9YbSoDJlS7PLMzdfUm4C54yaDvd9gNoq8C5BOpiBc9qN4ZJU0+Eu9Tav&#10;5CGYOLro0ubyzG2XzJuwc15tht1EHGMZ3kPLnGu7JN8Ezqk1nZ1k17zRIWvXjyF4aXN55rZL/k3Y&#10;Obums0NQpQaTVSF1+a64isJanoWdU3AMlwSbzt6FIZImBPaI+WZn5oxk4QTOOTaVPaaINLiMO8SB&#10;gBhPm5E5ESfsnGbT4RCNcAxmeBhwDp1hl1ycwDnTprK7rkPWRxyuiFkqPKfjhJ2TbTo8JkxyWatY&#10;qAZuQRuZnJETds636XDoGch1CNw5j21GZZeknMA55abDuwA3I/ti6ODSyl5XZmJ5yozMeTlml6yb&#10;ym4gCmFVCDyi7fp8z6k5gXPiTWenXE0nXgzVCUj86nDJzjG75N50uMFodDLfXTR2DGPLiJRnHhlJ&#10;0Ak7p99UdlLoqaIASxV5IYNTs2ZUSdExWhJwKhqFQyEfw22EtF+indLg8pSGS5JOuDkFp3IH6I3Z&#10;PdpuQEpSRUuajrklCaejfTJZD0AkAoFVR9Oumzd4TsOpaIcyGpJwMd7GD8jb6WhO1QmaE3Eq2vaY&#10;55kbauzMJJdkHXNzKk6lRgbAUsUCmj1AFi6xX7FgeeYpyNk6BnMuTmfuAjwugz2+pJRWFcbyzHOE&#10;0nWM5WScSmyhN4ofRw4TP2nzWjzDcztv7naHrfwaRayfEq5mbVKazFm53I5W5JoTfR//QhmI8pQB&#10;Cc5ik5JuIgEUZ/qZc32ZnTJ56rCgmgEpuTzgSOrAUWijmNN9ws7JPB2OtYWaIYYjVLQ4iKjskvET&#10;OOfzdLjDwHSZHV55PHCXASxPGcic9GN2Semp7A6ZpT4fhYLzQ/d87jxjl7yfsHNWT2f3EPmpRgPL&#10;DTOoQ4SsjUxO/QmcE3s63CLpljeUQOGIPu45+5fZKbensyOp4vIiXRDi5ARgZqf0nsqOsDIgyylw&#10;7IYQhbWRyTlAgVvK8M3AkSKjNDONe4faOn1XyWlAhkuST2fH2samJXBUD86EODkTKHDO8+nsHjOm&#10;zHcKE/SgOycDhZ1TfTo7DrHkRGlkECqmGU8QJR8ocM726ewW5U15RnqLk9rMuEtKUNg54aezo4AL&#10;UX2GI4TVg78oWUGBc85PZ8cZ2uXMh0tDGvS1mhODzC5pP5Wdkn2hBH/zLjXnBoV9AXwYcH6R+Y5K&#10;WYyS3hhJDwo7J/90eMQpkCq3MWckoTcHpwzhYngYEJyJf8fOhwSqzi5JwsxOIdsz+EebPeSlUaci&#10;eauq8T7s7m4vf7i9u6OQ4LC/fvvt3X71fo0rD98b8/2Y5JnA7jg5+LCjXysui2v+pTRdatnf7i5/&#10;RZn6fif3JnDPAz/c7Pb/PVs9ofD91dnhP+/W++3Z6u5vDyi0T8bToebIf/Ghp6B1X3/ytv5k/bAB&#10;1auz4xmSmfTjt0e5mPHucX97fYNvMpzefNj9BZcMrm6pih21/ocLaVX+C2r9/19F/1iyz4r+2ad9&#10;7qL/gLhJvANv4uuLUvVv6Uyaq/6THfMB5eZFPSMWV/0Tp4tUI8fseu0/lwTQN+PYDWNQlrrcJMDE&#10;r6rjILJwfWODExHcCA504ONC0peJ4Q1GbD9gt6WSogYvFuuITTg7IgmPApqXeTHCIxZHj8i10Q1e&#10;RD4j1hg6XnE90cvE2JRGMNXNNDhhyBFmMAJR7lS8zDkp9kfxE+KINvOk1h9FM1iGiuEmxf6oPjGI&#10;xhTu2nRQX7GTKUMxqfbHJo3ybG2m1eZDbIRSZ63dEwPOzuKJCTHIuFzRnhskEozGIfvpK6Q25bMW&#10;w1F/qeR4oVTl91fJQVvyWKDzKRmn4ic445TdAPnY08lcToZ5PnLkUE55J8z0nIcbVeSJGSuO9lmU&#10;MYWLf2W0uE8VLV6T0dkpqnDRNLKrU5Hi4IRY3JcKz05L8OKSdLw4IsGLm1Hx9YDTZgLXsRhfDFTG&#10;+fNEdX+19F9uxJeobuFt2sZVTvj6Z1Edm/dzR3Uy/VHlzOynoM75QNeB6Eas6dKoffymoI42cOaV&#10;Cqw6TsNXjTtbcJEqtBEi0RdL1VCNrWM6JLlwr69JW4cFOAgNHV9YeZm2jugQEkgJcKO5dUgQUU8u&#10;1xZf5p0EBOibpbr2Bm8dDqDnCDXaw1AHA5C2Al8gaPDWoUCEjuy5yP/l9k6COo+7RpZqRhvEk6AO&#10;xe/IB7dbPInpUE6AhITCXNsOEVqSQLTR5tp4SL+htQpzbT3UviN5qbS5Nh8uD2GlKMy1/TglwlFo&#10;o821AYcOyqsykSeXNwdsLTgbtRcIFvW4mlBgjbncbjNlQkbw4CA1K21GivoExiXjkBBnNyfH5O7m&#10;gMQVLka3G12b0KAGBKtKoa5tOIDbadS1DbHTR4h0CnVtxARpHwur3eraiHQJDBK3Ql2vw4SUBCZT&#10;k3pydxM+hi7KtqkndzdxMZ8uxbWpJ2akHGFQnBKp1OMMgUeG0qZQT8yI+4Q9TtHNGTK5u4kb+VAs&#10;FeqJGbFwrVXGenJ3E7Nap56YEfm1pA5IbUZDdSFYYM3BJulpHD6DTiK/1R6Rye1NXOnGqykUQ06u&#10;b9qOslDKaE/ub2KBdciDKu2uLYmhxgzU2l0vSNMFSG4ad21K66Bd8E2NxiYzvcOJ/JqHq2yPd21L&#10;rk/itya0uKe2hG20vXx6jROyF/IsbVtO7nHi1QbQgpV2T25ywr+HQfNSoV6UKJjDjR6Ne2JLbHgu&#10;ae2e2nLA2lG86+RCJ0pxHIInZUxq74oAD1dhlZiMaq/GtQMJHs2mC4cNW04ud4IbWV/Fv05udyJZ&#10;b5HGbXNPbndSYIoBb89BqqUe243pjbcnkDLWaPfkeidxY4dSuGtbUrUDFoTCPbVl8gF3mptrhwTe&#10;U7ux5SCXrXA/s6VBiYLCXdvSeYoetHZP1yVWjlF2nckVT7yxCFeblb1ycsUTKweZ6XazJ1c8Mdr0&#10;KpimJSc3PLEvdNihJoP9RXh7+Y7Y7094a99wkyP3lytUH10UdPCa0BvejBl//S7alytUrUuUuXT2&#10;zZcrVM/vouZi7jcIFSS7rE+xL1eoWlOMtkVaq9MrVL8521AiJM42ZN3kpWyD+NAiY7fyDIISPVHV&#10;xiGel3om3BlHMUYpPZDbMkUml0wHa47ce5EUVTCqy1HlL2hIWAhUNGrRHRktsqKKRkUyQh1Bu84i&#10;ralxo44dWpegWVrU0Yi0sz+OCAJHl1yGojxzWSDrj8LN8qLKDZGELmrQ/IEkhGpqFS0SJKNFYNTR&#10;EWG/2B0J5tM7GUt7y1PaLSKkcLPEqHLjOoXLJRA96mRwV04bb5EhhZtFRh1NRYBiS+TRLW61atwi&#10;RAo3VV7r5X09pPx8ewg6Iy4qqdwiRTK3CI06Gu9GzNvNgDrZ0a+WcS7PvHRYjBRulhpVblxaQSmg&#10;oPFiql4f7yxHCpzFRpUcGgXep4gzCWYh3rkAgU2HiyIpcNYbZ+DR4XVhAsf1qvG6cRmP8pRxyaIk&#10;w0Vy1NkhFuNdDgI3g0V9lzZbsi4pcFYdZ+B9T5WLNDJ44wZd3lLZRZoUOAuPM/AB77iQFQqVrYOQ&#10;obKLOinsrD3OwCFQ5jcmYML0MyWSED5JoBR2lh91djgglO0KHEMEjVFtu2iUGU4KpA7H9hAwyWnc&#10;MZn55plKLzplxrMKqfOT4kwaIPPjPD3jCLJWWfCkRKr8FofurpMVhTuWHqLUDJ71yszPaqSOh+6H&#10;d9wUfEgzziZrlhnPiqTOjzfl0WUwGZ+Ad57pEz/rlhnPqqTOj1uZ6ELBQ0fX44ysXWY8K5M6P6a7&#10;ofdosX3xArIx/C/OpjzF6VjRLwue1EmdP6AKduQfUMg2Mz6iYWZ+Vih1/jjwvV9pP7zEjEumxB0E&#10;wcJPKqXO3ye8ZU08D1Q28rk6XrTMzM9K5QyevGWZn5jbM3XCWc8s/KRW6vx4nSmC04InjUvFZ01z&#10;xEOxnMHjzlUuFWaFc2Z9ZV1z5J+rR8cNCXq9UcEHitM0/5a1zYIn5XIGj6RXduZoPyXjdLzom4Wf&#10;1MsZPK5GU8aK1xfCrpmL0lnjLHhSMHV+vGca1VAF73G/U8VnnZPxomKq8IQgJN82xuuN8ZpzFS1K&#10;p7SFdUwVLYvqefc+T1WRN/iveKbfb1URvy4eb9PnN8jnN//T6/rrv3Nt+en/T/D6fwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJ6bhafiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#10;wZvdJDZtidmUUtRTEWwF8bbNTpPQ7GzIbpP03zs96W1m3uPN9/L1ZFsxYO8bRwriWQQCqXSmoUrB&#10;1+HtaQXCB01Gt45QwRU9rIv7u1xnxo30icM+VIJDyGdaQR1Cl0npyxqt9jPXIbF2cr3Vgde+kqbX&#10;I4fbViZRtJBWN8Qfat3htsbyvL9YBe+jHjfP8euwO5+2159D+vG9i1Gpx4dp8wIi4BT+zHDDZ3Qo&#10;mOnoLmS8aBUkKRv5PF/OucLNkCQLbnfkKV2uEpBFLv+XKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEABk0iHrATAADnYAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAnpuFp+IAAAAMAQAADwAAAAAAAAAAAAAAAAAKFgAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABkXAAAAAA==&#10;">
+            <v:group w14:anchorId="7AA5A8F3" id="Grupo 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.25pt;margin-top:737.4pt;width:611.75pt;height:51.7pt;z-index:251663360;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordsize="77695,20733" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGTSIesBMAAOdgAAAOAAAAZHJzL2Uyb0RvYy54bWzsXdtuHLkRfQ+QfxjoMUBWzWs3hbUXyd4Q&#10;YJMssM4HjEejCyJplJmx5c3X51QV2cOWxeqG18jDwljALXuOzpAsslg8Vez9+psP93er99v94Xb3&#10;8OrMfNWdrbYPm93l7cP1q7N/vfnhz8PZ6nBcP1yu73YP21dnv24PZ9+8/uMfvn56vNja3c3u7nK7&#10;X4Hk4XDx9Pjq7OZ4fLw4Pz9sbrb368NXu8ftAz682u3v10f8dX99frlfP4H9/u7cdl08f9rtLx/3&#10;u832cMC/ficfnr1m/qur7eb4z6urw/a4unt1hrYd+c89//mW/jx//fX64nq/fry53eRmrD+hFffr&#10;2wd86Uj13fq4Xr3b335EdX+72e8Ou6vjV5vd/fnu6up2s+U+oDeme9abH/e7d4/cl+uLp+vHcZgw&#10;tM/G6ZNpN/94/+P+8ZfHn/fSevz4027z7wPG5fzp8fqi/pz+fi3g1dunv+8uYc/1u+OOO/7han9P&#10;FOjS6gOP76/j+G4/HFcb/GPfx2RtOFtt8FkMMaRsgM0NrPTRr21uvq9+Mf+a7XrnyGzn6wv5Tm5n&#10;bhfZHRPpcBqrw28bq19u1o9bNsGBxuLn/er2EvMcjXlY36P/P+apYwy1ib4cqDKch3osq08IdsCQ&#10;LxzFIfleJuppIEOwMozG9EOcjMf6YvPucPxxu2N7rN//dDjKLL/ET2zly9z4N1gRV/d3mPB/Ol91&#10;q6dV34M3BPmy6xFmKhh9XzeY1c2KfgqxLKERjHaNnH1vYxpcm9lVYGN8sL1tM/sK3NPkSabNDAuN&#10;zTBdb33q28yxAvdh6BPAzdHoK7DpOm9saDPD/Y3N6INxQ0ht5lSBk+86pxCb2na9d3Fwyjhjep7a&#10;MQxwNcpomIkJXei7PrQbbWobDtZbq5jQTGxoe4+WK9S1ETGXLAavOe/MxIhmSClZhbq2ImZHlwaF&#10;emJF09nUK1Y0tRljn6JRqO3EjB0mSFQmta3NGN3Qd9pCrM1IjrdPvj0gtjZj7AwGuz0gtjZjHGxK&#10;TqOuzRgiplOnUNdmtIMPxihjbWszhtA77xXq2ow2uGCsMvlsbcbgvYEfa04+V5vRWhOMtmRcbcaA&#10;MKaPCnVtRkzrznhlXmNvPC10PwR1rF1tRhOiH7Ql42ozepesURa6q81orPc2KWPtajO6wQavDUht&#10;RgMnGfzQnteuNqPDkhkUz+drMw7OehimuQ/42oo2dap38rUVo4tBm9W+NqJ1MWEyNaeer43oU+gG&#10;Zb342oYmudQpS9HXNvSd63tlV0SIcpp4Jrq+U1air03oTOiCssH42oLGWWeVyRFqC1qbMD/aFgy1&#10;BbHna36J4q1xJzc+6sS1AWNUN/JQ2y9Gq23jCM1OjXAG66o9L0JtPSW4C7XhlNkQapsFWs/a1h1q&#10;o2EyYPK0m4og8tStYO1AIVVz3cXaaq73VqWuzeaTc7ZTvGes7eYQd1tlf4214XzsfHTKyou16bzp&#10;YT1lQGrbud5iAJWoINYWDIjAsM833UWszeiwr0WjrOpYmxFG76Ky9vrajM71xjvFMfe1GXHsGLQA&#10;va/N6MyApap45r42YwiId7VW12aMONv0TpkhfW3GEFKCH2+OdV+bMcahj3BdzXndT81oBriuNnVt&#10;Rj4LwXm1qWszYo/wmgsdajNGrBmKIZrUQ21G3xtsQO1WD7UZsVw8+fI2dW1GBIJO21KGiRmxBIwW&#10;SA+1GT28grbQcb4+uaeIXdNjFbRbXZsRC723iucbJmbsEFMFZfINEzPC4QRlhkBbObUaExUuWGl1&#10;qs3oksOaaZsx1WYMOKlGrdWpNuOcU021GQOkjS4qJ4tUm9EhtAuK50u1GQNWI6SOthlTbca5XSbV&#10;ZkQ4mnDsU6hrM760N0Laui5izfqm6DebDw9ZwMFPqzUJrB1Lb4+7A2lnpOZAV3vDShQogCK1pwGG&#10;CQlcpDQdDKMQmIWhWWYMM4FZspoFY+AInLKCpTeDNA9Ci9g2y006BsOXdZK0CYYv6ybpDQxf1lGT&#10;ewp1QMRLvaukCxA7TvyL4LmrOMUvgueuQotdBM9dxWl7ETx3FSfoJXA6O1NXcSpeBC8zd1lX6YzL&#10;7Mu6SudWhi/rqstdxSlzSdvpfEnsODougueu4jy4CJ67ikPeInjuqojLs6uJzmzc9mVdpYMYwXHG&#10;WtIYOl4xfFlX6dDE8GVdpbMQw5dZlY46DF/WVTq+EBwHkyVdjbmrOGwsgueu4gCxCJ67ikPBInju&#10;KgL9JXAK8amrCN4XwXNXEZAvgueuIsheBM9dReC8CJ672i/rKoXB1FUEuEvYKbRl+LKuUrjK8GVd&#10;pRCU4cu6SmElw5d1lUJFgiMIXNJVCv8YvqyrFNIxfFlXKUxj+LKuUujF8ElXxZvlcGmPLPDz/O/+&#10;bIX871vq7/ricX2kKKv8uHqiVKVkwlY3yPblRBd9fr97v32zY+TxWcIS33n69O7hY1ROneUxLojy&#10;fGQ++l6T/c8yPGfYeAxyAk3njzi+kFaHMTOmg8ZZhrm0ozxzeyTPJnhJo83wW5wexOKQyJDxHXS8&#10;ZNsyPyfTZvBQ7RMCaLQ/9YbSoDJlS7PLMzdfUm4C54yaDvd9gNoq8C5BOpiBc9qN4ZJU0+Eu9Tav&#10;5CGYOLro0ubyzG2XzJuwc15tht1EHGMZ3kPLnGu7JN8Ezqk1nZ1k17zRIWvXjyF4aXN55rZL/k3Y&#10;Obums0NQpQaTVSF1+a64isJanoWdU3AMlwSbzt6FIZImBPaI+WZn5oxk4QTOOTaVPaaINLiMO8SB&#10;gBhPm5E5ESfsnGbT4RCNcAxmeBhwDp1hl1ycwDnTprK7rkPWRxyuiFkqPKfjhJ2TbTo8JkxyWatY&#10;qAZuQRuZnJETds636XDoGch1CNw5j21GZZeknMA55abDuwA3I/ti6ODSyl5XZmJ5yozMeTlml6yb&#10;ym4gCmFVCDyi7fp8z6k5gXPiTWenXE0nXgzVCUj86nDJzjG75N50uMFodDLfXTR2DGPLiJRnHhlJ&#10;0Ak7p99UdlLoqaIASxV5IYNTs2ZUSdExWhJwKhqFQyEfw22EtF+indLg8pSGS5JOuDkFp3IH6I3Z&#10;PdpuQEpSRUuajrklCaejfTJZD0AkAoFVR9Oumzd4TsOpaIcyGpJwMd7GD8jb6WhO1QmaE3Eq2vaY&#10;55kbauzMJJdkHXNzKk6lRgbAUsUCmj1AFi6xX7FgeeYpyNk6BnMuTmfuAjwugz2+pJRWFcbyzHOE&#10;0nWM5WScSmyhN4ofRw4TP2nzWjzDcztv7naHrfwaRayfEq5mbVKazFm53I5W5JoTfR//QhmI8pQB&#10;Cc5ik5JuIgEUZ/qZc32ZnTJ56rCgmgEpuTzgSOrAUWijmNN9ws7JPB2OtYWaIYYjVLQ4iKjskvET&#10;OOfzdLjDwHSZHV55PHCXASxPGcic9GN2Semp7A6ZpT4fhYLzQ/d87jxjl7yfsHNWT2f3EPmpRgPL&#10;DTOoQ4SsjUxO/QmcE3s63CLpljeUQOGIPu45+5fZKbensyOp4vIiXRDi5ARgZqf0nsqOsDIgyylw&#10;7IYQhbWRyTlAgVvK8M3AkSKjNDONe4faOn1XyWlAhkuST2fH2samJXBUD86EODkTKHDO8+nsHjOm&#10;zHcKE/SgOycDhZ1TfTo7DrHkRGlkECqmGU8QJR8ocM726ewW5U15RnqLk9rMuEtKUNg54aezo4AL&#10;UX2GI4TVg78oWUGBc85PZ8cZ2uXMh0tDGvS1mhODzC5pP5Wdkn2hBH/zLjXnBoV9AXwYcH6R+Y5K&#10;WYyS3hhJDwo7J/90eMQpkCq3MWckoTcHpwzhYngYEJyJf8fOhwSqzi5JwsxOIdsz+EebPeSlUaci&#10;eauq8T7s7m4vf7i9u6OQ4LC/fvvt3X71fo0rD98b8/2Y5JnA7jg5+LCjXysui2v+pTRdatnf7i5/&#10;RZn6fif3JnDPAz/c7Pb/PVs9ofD91dnhP+/W++3Z6u5vDyi0T8bToebIf/Ghp6B1X3/ytv5k/bAB&#10;1auz4xmSmfTjt0e5mPHucX97fYNvMpzefNj9BZcMrm6pih21/ocLaVX+C2r9/19F/1iyz4r+2ad9&#10;7qL/gLhJvANv4uuLUvVv6Uyaq/6THfMB5eZFPSMWV/0Tp4tUI8fseu0/lwTQN+PYDWNQlrrcJMDE&#10;r6rjILJwfWODExHcCA504ONC0peJ4Q1GbD9gt6WSogYvFuuITTg7IgmPApqXeTHCIxZHj8i10Q1e&#10;RD4j1hg6XnE90cvE2JRGMNXNNDhhyBFmMAJR7lS8zDkp9kfxE+KINvOk1h9FM1iGiuEmxf6oPjGI&#10;xhTu2nRQX7GTKUMxqfbHJo3ybG2m1eZDbIRSZ63dEwPOzuKJCTHIuFzRnhskEozGIfvpK6Q25bMW&#10;w1F/qeR4oVTl91fJQVvyWKDzKRmn4ic445TdAPnY08lcToZ5PnLkUE55J8z0nIcbVeSJGSuO9lmU&#10;MYWLf2W0uE8VLV6T0dkpqnDRNLKrU5Hi4IRY3JcKz05L8OKSdLw4IsGLm1Hx9YDTZgLXsRhfDFTG&#10;+fNEdX+19F9uxJeobuFt2sZVTvj6Z1Edm/dzR3Uy/VHlzOynoM75QNeB6Eas6dKoffymoI42cOaV&#10;Cqw6TsNXjTtbcJEqtBEi0RdL1VCNrWM6JLlwr69JW4cFOAgNHV9YeZm2jugQEkgJcKO5dUgQUU8u&#10;1xZf5p0EBOibpbr2Bm8dDqDnCDXaw1AHA5C2Al8gaPDWoUCEjuy5yP/l9k6COo+7RpZqRhvEk6AO&#10;xe/IB7dbPInpUE6AhITCXNsOEVqSQLTR5tp4SL+htQpzbT3UviN5qbS5Nh8uD2GlKMy1/TglwlFo&#10;o821AYcOyqsykSeXNwdsLTgbtRcIFvW4mlBgjbncbjNlQkbw4CA1K21GivoExiXjkBBnNyfH5O7m&#10;gMQVLka3G12b0KAGBKtKoa5tOIDbadS1DbHTR4h0CnVtxARpHwur3eraiHQJDBK3Ql2vw4SUBCZT&#10;k3pydxM+hi7KtqkndzdxMZ8uxbWpJ2akHGFQnBKp1OMMgUeG0qZQT8yI+4Q9TtHNGTK5u4kb+VAs&#10;FeqJGbFwrVXGenJ3E7Nap56YEfm1pA5IbUZDdSFYYM3BJulpHD6DTiK/1R6Rye1NXOnGqykUQ06u&#10;b9qOslDKaE/ub2KBdciDKu2uLYmhxgzU2l0vSNMFSG4ad21K66Bd8E2NxiYzvcOJ/JqHq2yPd21L&#10;rk/itya0uKe2hG20vXx6jROyF/IsbVtO7nHi1QbQgpV2T25ywr+HQfNSoV6UKJjDjR6Ne2JLbHgu&#10;ae2e2nLA2lG86+RCJ0pxHIInZUxq74oAD1dhlZiMaq/GtQMJHs2mC4cNW04ud4IbWV/Fv05udyJZ&#10;b5HGbXNPbndSYIoBb89BqqUe243pjbcnkDLWaPfkeidxY4dSuGtbUrUDFoTCPbVl8gF3mptrhwTe&#10;U7ux5SCXrXA/s6VBiYLCXdvSeYoetHZP1yVWjlF2nckVT7yxCFeblb1ycsUTKweZ6XazJ1c8Mdr0&#10;KpimJSc3PLEvdNihJoP9RXh7+Y7Y7094a99wkyP3lytUH10UdPCa0BvejBl//S7alytUrUuUuXT2&#10;zZcrVM/vouZi7jcIFSS7rE+xL1eoWlOMtkVaq9MrVL8521AiJM42ZN3kpWyD+NAiY7fyDIISPVHV&#10;xiGel3om3BlHMUYpPZDbMkUml0wHa47ce5EUVTCqy1HlL2hIWAhUNGrRHRktsqKKRkUyQh1Bu84i&#10;ralxo44dWpegWVrU0Yi0sz+OCAJHl1yGojxzWSDrj8LN8qLKDZGELmrQ/IEkhGpqFS0SJKNFYNTR&#10;EWG/2B0J5tM7GUt7y1PaLSKkcLPEqHLjOoXLJRA96mRwV04bb5EhhZtFRh1NRYBiS+TRLW61atwi&#10;RAo3VV7r5X09pPx8ewg6Iy4qqdwiRTK3CI06Gu9GzNvNgDrZ0a+WcS7PvHRYjBRulhpVblxaQSmg&#10;oPFiql4f7yxHCpzFRpUcGgXep4gzCWYh3rkAgU2HiyIpcNYbZ+DR4XVhAsf1qvG6cRmP8pRxyaIk&#10;w0Vy1NkhFuNdDgI3g0V9lzZbsi4pcFYdZ+B9T5WLNDJ44wZd3lLZRZoUOAuPM/AB77iQFQqVrYOQ&#10;obKLOinsrD3OwCFQ5jcmYML0MyWSED5JoBR2lh91djgglO0KHEMEjVFtu2iUGU4KpA7H9hAwyWnc&#10;MZn55plKLzplxrMKqfOT4kwaIPPjPD3jCLJWWfCkRKr8FofurpMVhTuWHqLUDJ71yszPaqSOh+6H&#10;d9wUfEgzziZrlhnPiqTOjzfl0WUwGZ+Ad57pEz/rlhnPqqTOj1uZ6ELBQ0fX44ysXWY8K5M6P6a7&#10;ofdosX3xArIx/C/OpjzF6VjRLwue1EmdP6AKduQfUMg2Mz6iYWZ+Vih1/jjwvV9pP7zEjEumxB0E&#10;wcJPKqXO3ye8ZU08D1Q28rk6XrTMzM9K5QyevGWZn5jbM3XCWc8s/KRW6vx4nSmC04InjUvFZ01z&#10;xEOxnMHjzlUuFWaFc2Z9ZV1z5J+rR8cNCXq9UcEHitM0/5a1zYIn5XIGj6RXduZoPyXjdLzom4Wf&#10;1MsZPK5GU8aK1xfCrpmL0lnjLHhSMHV+vGca1VAF73G/U8VnnZPxomKq8IQgJN82xuuN8ZpzFS1K&#10;p7SFdUwVLYvqefc+T1WRN/iveKbfb1URvy4eb9PnN8jnN//T6/rrv3Nt+en/T/D6fwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJ6bhafiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#10;wZvdJDZtidmUUtRTEWwF8bbNTpPQ7GzIbpP03zs96W1m3uPN9/L1ZFsxYO8bRwriWQQCqXSmoUrB&#10;1+HtaQXCB01Gt45QwRU9rIv7u1xnxo30icM+VIJDyGdaQR1Cl0npyxqt9jPXIbF2cr3Vgde+kqbX&#10;I4fbViZRtJBWN8Qfat3htsbyvL9YBe+jHjfP8euwO5+2159D+vG9i1Gpx4dp8wIi4BT+zHDDZ3Qo&#10;mOnoLmS8aBUkKRv5PF/OucLNkCQLbnfkKV2uEpBFLv+XKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEABk0iHrATAADnYAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAnpuFp+IAAAAMAQAADwAAAAAAAAAAAAAAAAAKFgAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABkXAAAAAA==&#10;">
               <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;top:8947;width:77552;height:11786;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7755255,1178560" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADwc/ZxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCL7VTUstEl1FWlosrQEv0D5Os2MSzM6G3Y2Jf+8WCr7N4VxnvuxNLc7kfGVZwcM4AUGc&#10;W11xoeCwf7ufgvABWWNtmRRcyMNyMbibY6ptx1s670IhYgj7FBWUITSplD4vyaAf24Y4ckfrDIYI&#10;XSG1wy6Gm1o+JsmzNFhxbCixoZeS8tOuNQrC5tStfrP2x309vX5M2s/s+P2eKTUa9qsZiEB9uIn/&#10;3Wsd50/g75d4gFxcAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAPBz9nEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,1178081r7755158,l7726983,1145272r-33536,-36945l7659091,1072497r-35157,-34729l7587997,1004125r-36698,-32573l7513859,940035r-38162,-30477l7436833,880107r-39547,-28440l7357075,824222r-40854,-26464l7274743,772259r-42083,-24548l7189992,724098r-43234,-22693l7102979,679618r-44306,-20896l7013861,638701r-45300,-19161l6922794,601225r-46216,-17485l6829934,567070,3005646,559919r-160527,-2575l2691669,552134r-156546,-7951l2376089,533494,2215175,520076,2052990,503933,1890142,485070,1727240,463495,1564892,439212,1403707,412227,1244293,382546,1139301,361263,1035548,338787,933213,315118,832476,290259,733518,264211,636519,236975,541660,208554,495089,193900,449120,178950,403777,163704,359081,148163,315055,132326,271721,116195,229103,99770,187223,83049,146103,66035,105765,48726,66233,31124,27528,13228,,xem5489679,370377r-60336,l5328378,371628r-100253,2649l5079423,380613r-146221,8808l4789992,400296r-185353,17015l4383702,441269r-660001,83025l3626798,534800r-82181,7266l3459437,548097r-87999,4800l3280801,556466r-93095,2340l3092333,559919r3716399,l6735438,536116r-47812,-14313l6639464,508244r-48494,-12818l6542166,483333r-49096,-11383l6443702,461262r-49376,-9958l6344228,441913r-50067,-8692l6243901,425164r-50435,-7437l6142876,410895r-50724,-6242l6041312,398987r-50936,-5107l5940501,389421r151,l5888294,385287r-102230,-6533l5686715,374277r810,l5581782,371388r-92103,-1011xe" fillcolor="#e11e25" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,11781;77269,11453;76590,10725;75879,10042;75138,9401;74368,8801;73570,8242;72747,7723;71899,7241;71029,6796;70138,6387;69227,6012;68299,5671;28451,5574;25351,5442;22152,5201;18901,4851;15649,4392;12443,3826;10355,3388;8325,2903;6365,2370;4951,1939;4038,1637;3151,1323;2291,998;1461,660;662,311;0,0;54293,3704;52281,3743;49332,3894;46046,4173;37237,5243;35446,5421;33714,5529;31877,5588;68087,5599;66876,5218;65909,4954;64930,4720;63943,4513;62941,4332;61934,4177;60921,4047;59903,3939;59406,3894;57860,3788;56875,3743;54896,3704" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <v:shape id="Graphic 12" o:spid="_x0000_s1028" style="position:absolute;left:57166;width:20529;height:19265;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2052955,1926589" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBC1PIRwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;EIX3gu8QRnAj19QfyqXXKCIIurQqbodmblttJqWJtr69EQR3M5zznTmzWHWmEg9qXGlZwWQcgSDO&#10;rC45V3A6bn9+QTiPrLGyTAqe5GC17PcWmGjb8oEeqc9FCGGXoILC+zqR0mUFGXRjWxMH7d82Bn1Y&#10;m1zqBtsQbio5jaJYGiw5XCiwpk1B2S29m1CjnaWzkV532h8upTnPj3uJV6WGg279B8JT57/mD73T&#10;gYvh/UsYQC5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAELU8hHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m2052363,l1458719,533212,783548,911879,229694,1137776,,1212681r877668,94519l1521280,1554286r396063,254614l2052363,1926003,2052363,xe" fillcolor="#b2b2b2" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="20523,0;14587,5332;7835,9118;2297,11377;0,12126;8776,13071;15212,15542;19173,18088;20523,19259;20523,0" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <v:shape id="Graphic 13" o:spid="_x0000_s1029" style="position:absolute;top:2893;width:34531;height:10966;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3453129,1096645" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnvETfxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvddMe2hJdxRZa9CJWRfE2ZMckJDsbspsY++s7h4K3Gd6b976ZLQZXq57aUHo28DxJ&#10;QBFn3pacGzjsv57eQYWIbLH2TAZuFGAxHz3MMLX+yj/U72KuJIRDigaKGJtU65AV5DBMfEMs2sW3&#10;DqOsba5ti1cJd7V+SZJX7bBkaSiwoc+CsmrXOQPH39XmlH+/rfG8rSLaj25b0caYx/GwnIKKNMS7&#10;+f96ZQVfYOUXGUDP/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnvETfxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,536438r60064,28777l96822,581805r37764,16365l173326,614307r39690,15907l253627,645890r41505,15443l337502,676541r43209,14970l424729,706242r44801,14491l515085,734981r46281,14003l608345,762740r47651,13508l704289,789506r48908,13006l802692,815263r50054,12496l903332,839996r51089,11978l1005986,863691r52012,11452l1110430,886331r52824,10920l1216442,907902r53525,10380l1323800,928389r54113,9832l1432279,947777r54591,9276l1541657,966050r54957,8714l1651712,983193r55211,8144l1762220,999193r55354,7565l1872957,1014032r55386,6980l1983703,1027697r55305,6387l2094232,1040172r55114,5787l2204323,1051442r54811,5179l2313752,1061492r54397,4563l2422297,1070307r53871,3940l2529735,1077872r53233,3309l2635842,1084172r52485,2671l2740395,1089191r51625,2025l2843173,1092915r50653,1372l2943951,1095329r49570,710l3042507,1096417r48375,42l3138618,1096164r47069,-634l3232061,1094555r45651,-1317l3322613,1091576r44122,-2009l3410051,1087210r42482,-2707l2016039,841534,925173,474656,232272,140020,,xe" fillcolor="#414142" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,5364;968,5818;1733,6143;2536,6459;3375,6765;4247,7062;5151,7350;6083,7627;7043,7895;8027,8152;9033,8400;10060,8637;11104,8863;12164,9079;13238,9284;14323,9477;15416,9660;16517,9832;17622,9992;18729,10140;19837,10277;20942,10401;22043,10514;23137,10614;24223,10703;25297,10778;26358,10841;27404,10891;28431,10929;29439,10953;30425,10964;31386,10961;32320,10945;33226,10915;34100,10872;20160,8415;2323,1400" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>p</w:t>
     </w:r>
-    <w:bookmarkStart w:id="5" w:name="_Hlk215060816"/>
+    <w:bookmarkStart w:id="0" w:name="_Hlk215060816"/>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>residencia.staclara2528@gmail.com           página web:</w:t>
     </w:r>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>https://santaclara.durango.gob.mx/</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76AE41D9" w14:textId="77777777" w:rsidR="00F32EE2" w:rsidRPr="008F38A4" w:rsidRDefault="00F32EE2" w:rsidP="008F38A4">
+  <w:p w14:paraId="69A9E534" w14:textId="25FD188B" w:rsidR="00BE469A" w:rsidRPr="008F38A4" w:rsidRDefault="00BE469A" w:rsidP="00BE469A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Calle Constitución </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>N°</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> 10, Zona Centro, C.P. 35890, Santa Clara, Durango</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:r w:rsidRPr="008F38A4">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="104043BA" w14:textId="77777777" w:rsidR="00F32EE2" w:rsidRPr="008F38A4" w:rsidRDefault="00F32EE2" w:rsidP="008F38A4">
+  <w:p w14:paraId="35CAE5EA" w14:textId="77777777" w:rsidR="00BE469A" w:rsidRPr="008F38A4" w:rsidRDefault="00BE469A" w:rsidP="00BE469A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...24 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3A1C4574" w14:textId="7272D393" w:rsidR="00F32EE2" w:rsidRDefault="00F32EE2">
+  <w:p w14:paraId="081C97D0" w14:textId="77777777" w:rsidR="00BE469A" w:rsidRDefault="00BE469A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A1E04FC" w14:textId="77777777" w:rsidR="00AD2DE2" w:rsidRDefault="00AD2DE2" w:rsidP="00AB0588">
+    <w:p w14:paraId="2245E8A0" w14:textId="77777777" w:rsidR="008C713B" w:rsidRDefault="008C713B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C455017" w14:textId="77777777" w:rsidR="00AD2DE2" w:rsidRDefault="00AD2DE2" w:rsidP="00AB0588">
+    <w:p w14:paraId="0A0A3BAF" w14:textId="77777777" w:rsidR="008C713B" w:rsidRDefault="008C713B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7179BEAE" w14:textId="5E0EF5C7" w:rsidR="00F32EE2" w:rsidRPr="008F38A4" w:rsidRDefault="00F32EE2" w:rsidP="008F38A4">
+  <w:p w14:paraId="5E0FAFB0" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00010B31" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00010B31">
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10135" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="10135"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E16B24" w:rsidRPr="00010B31" w14:paraId="51A0D772" w14:textId="77777777" w:rsidTr="00CF7904">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="1275"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10135" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="670BFAC9" w14:textId="40B20657" w:rsidR="00E16B24" w:rsidRPr="00010B31" w:rsidRDefault="00BE469A" w:rsidP="00CF7904">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+              <w:bCs/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="es-MX"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A7A6B5B" wp14:editId="6CCA0771">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4724400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-76245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1675765" cy="985520"/>
+                <wp:effectExtent l="0" t="0" r="635" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="245165969" name="Imagen 245165969"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 2"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1675765" cy="985520"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="es-MX"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wpg">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56FF87E7" wp14:editId="75EB936C">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="margin">
+                      <wp:posOffset>-200025</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="page">
+                      <wp:posOffset>-193040</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="1445895" cy="1183005"/>
+                    <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="2006215514" name="Grupo 2006215514"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                        <wpg:wgp>
+                          <wpg:cNvGrpSpPr>
+                            <a:grpSpLocks/>
+                          </wpg:cNvGrpSpPr>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1445895" cy="1183005"/>
+                              <a:chOff x="4365942" y="559559"/>
+                              <a:chExt cx="1997922" cy="1497412"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="851531469" name="Image 5"/>
+                              <pic:cNvPicPr/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId2" cstate="print"/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="4365942" y="559559"/>
+                                <a:ext cx="1997922" cy="1497412"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </pic:spPr>
+                          </pic:pic>
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="201205123" name="Image 6"/>
+                              <pic:cNvPicPr/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId3" cstate="print"/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="4410096" y="1507878"/>
+                                <a:ext cx="1909610" cy="235205"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </pic:spPr>
+                          </pic:pic>
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="710204348" name="Image 7"/>
+                              <pic:cNvPicPr/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId4" cstate="print"/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="4500247" y="1787447"/>
+                                <a:ext cx="1728951" cy="224499"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </pic:spPr>
+                          </pic:pic>
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="952322538" name="Image 8"/>
+                              <pic:cNvPicPr/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId5" cstate="print"/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="4641612" y="710610"/>
+                                <a:ext cx="912416" cy="779310"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </pic:spPr>
+                          </pic:pic>
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:nvPicPr>
+                              <pic:cNvPr id="1243728967" name="Image 9"/>
+                              <pic:cNvPicPr/>
+                            </pic:nvPicPr>
+                            <pic:blipFill>
+                              <a:blip r:embed="rId6" cstate="print"/>
+                              <a:stretch>
+                                <a:fillRect/>
+                              </a:stretch>
+                            </pic:blipFill>
+                            <pic:spPr>
+                              <a:xfrm>
+                                <a:off x="5776663" y="827690"/>
+                                <a:ext cx="243925" cy="417880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </pic:spPr>
+                          </pic:pic>
+                        </wpg:wgp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:group w14:anchorId="02C858F3" id="Grupo 2006215514" o:spid="_x0000_s1026" style="position:absolute;margin-left:-15.75pt;margin-top:-15.2pt;width:113.85pt;height:93.15pt;z-index:251665408;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="43659,5595" coordsize="19979,14974" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDEjm5WIQMAAAAOAAAOAAAAZHJzL2Uyb0RvYy54bWzkl21r2zAQx98P9h2M&#10;37e2ZPmRJn3TtRTGVvbwARRFdkRtS0hK0n77nWTHTdONjrJARiExcnS+/HX3u5N8cfnQtcGGayNk&#10;PwvReRwGvGdyKfpmFv78cX1WhIGxtF/SVvZ8Fj5yE17OP3642KqKY7mS7ZLrAJz0ptqqWbiyVlVR&#10;ZNiKd9ScS8V7mKyl7qiFW91ES0234L1rIxzHWbSVeqm0ZNwY+PVqmAzn3n9dc2a/1rXhNmhnIWiz&#10;/qr9deGu0fyCVo2maiXYKIO+QUVHRQ9/Orm6opYGay1euOoE09LI2p4z2UWyrgXjfg2wGhQfrOZG&#10;y7Xya2mqbaOmMEFoD+L0Zrfsy+ZGq+/qTg/qYfhZsnsDcYm2qqn2591982T8UOvOPQSLCB58RB+n&#10;iPIHGzD4ERGSFmUaBgzmECqSOE6HmLMVJMY9R5IsLQkOA7BI0xI+O4NPOydlmZcYLLwTUuYEYWcT&#10;0WrQ4JVOypRgFXzHaMHoRbRepwqesmvNw9FJ91c+Oqrv1+oMEquoFQvRCvvoIYUUOlH95k4wF2h3&#10;A4G904FYzsIiRWmCSFaGQU87qJHbjjY88HHaWbrn3IpfuFm0Ql2LtnWJcONRMBB+QMhv1jzQdyXZ&#10;uuO9HcpJ8xa0y96shDJhoCveLTiI1LdLBAmAUragUGnR2yFNxmpu2cr9fw06vkHFDamZJrzoJ51u&#10;CWbk7QChP6Ew0fQaCLRS2tgbLrvADUA2yIHo04puPptR2M5kDOegxYsEaUNyYPDf4AN9A8cpwslz&#10;fDKXHhdrB9op4OPq98j4EBTHZeY7CUrjvMiLgdEnfmAawTbgGglOUoibM5j6yHvEJ0cxjklCYJ/e&#10;7z75qeEDeB8bnzSOMckHfAAeAmOgg1YTPjmGvcy1QYcPJqT0W9W7xqdMcYJxmhzg4wvvlLoPOT4+&#10;GUEZHEzcOQaKyvWZZ/SUCIPBAE+el8kw/67hgYgkrqYyKLr95uPL6pTocQfY4+5daZ5nWQZNDugp&#10;cJ6VB/RApEo8nqMJyovCz/9TevwpGl4z/IY4vhK595j9exjvv7jNfwEAAP//AwBQSwMECgAAAAAA&#10;AAAhAOPHN4o3TQAAN00AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAGkAAABOggGAAAAWSAmBgAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAA&#10;IABJREFUeJzs3XecW+WVN/DfudIUSdN7tT22wcY22BjscSimmR4wIQkJCZ0ECAktmxB2syXv7r5b&#10;k31TNp2ElgAp9JJGwDbNNi3B3WOwPTOe3mckjUbSPe8fKp5qtdskne8nk5mR733ugy3dc592HmJm&#10;CPMxsx3AAgBLAD4ejAoAhaEvLjz684yvnBhFBwAMh79Gjn6no78TRsI/9wG0G8B+IprQ+D9RCDAz&#10;AagCsBTgEwBUglGEo+/1yM+TXkMRAEesogGMARid+UVHfw691z8EaC9C7/Mxrf8bRfJIApKxmLkM&#10;oaCzBBz+DiwFsBixg4tRAgD2A7QThJ0A7QKwE8CHRBQwuW4iDTCzDUATIoGHowHoBAAl5tZuiiMA&#10;9gG0F4R9AO0L/Y5WIlJNrlvWkYCkM2ZuBPgcMM4F+FwAjWbXKQU+AHvCgeo9gH4HYC8RyZsoyzGz&#10;C8AZYN4A8HkAlgPINblaqfAAeBVELwP0MoD3iChodqUynQQkjTFzFcBnTwpAx5ldJ50dBuhFEL0I&#10;4BUicptdIaG/cBfzqQBvCAUhnAbrtPD1MAxg06QAtUsexLQnASlF4T7xj4D5qnAAOtHsOpnIB2Bz&#10;KDjRi0TUYnaFhHaYeSHAl4QD0DkIje1kq16AXgbhBYCelAcxbUhASlL4w3kNmK8DsMjs+ljUBwD9&#10;DkQPE9FbZldGJI6ZCwD+OJhvBHCW2fWxKDdAT4DoYQCbpGsveRKQEsDMJQB/MhyEzjC7PmnmHRD9&#10;EKDH5WnS2sKt/jNCQYivAuAyu05ppB2gX4DoESLabXZl0o0EpBjCfeUXgvlagK8AkGd2ndLcCEAP&#10;gehH8oG1lvAEnOvAfANCsz5Fat4OtZroMSLqM7sy6UAC0hyYORfga8F8H+TDqZfN4VbTU7LuyTzM&#10;fDZY/VsA5wMgs+uTgbwA/RhE3ySiI2ZXxsokIE3DzA6AbwbzvTBhijYzY2RkBAMDAxgfH4fX64XX&#10;Ow7vuBfj4e9e7zjGvV54x70IBI7dXW2z2eB0OJDvcMDhyIcj34H88HeHIx8OhwP5+Q6UlBSjpKQE&#10;RKbcj3oAuh9E3yWibjMqkG3C3XJng9VvAFhvRh283nH09fVOe48f/Xny+9znO/bzChHBkZ8/6b09&#10;9X2e73AgPz8fhQUFqKyshM1mM+i/cooJgB4E0X8S0YdmVMDqJCCFMXMhwLeB+SsIrSTX+3oYHBxE&#10;R0cnOjo60NEZ/t7RAbfbnCEWh8OB+vp61NXVoq6uDvV1oZ9LS0uNClRjIPpvgP5HVtDrIxyIzgkH&#10;ojONuKbX6z36/j7SgSPh93l/f78Rl5/BbrejpqYGdbWh93nk/V5dXQ273W5EFYIAPQqifyeiPUZc&#10;MF1kfUAKZU7gO8B8F4BSva4zOjqK3bv3YPee3WhvP4KOjg6Mj4/rdTlN5efno76+DnV1dVi6ZAmW&#10;L1+O4uJiPS/ZDaJvAPQzIvLreaFsMSkQ/R/oOCHH7/ejpaUFO3ftQltbOzo6OjAwMKDX5TSlKAqq&#10;q6tRW1uL4487DitWLEddXZ2eD2MM4AmQ8m9E9J5eF0knWRuQQpMV+Etg/meE8mVpKhAI4IMPPsDO&#10;nbuwc9cuHD58GJn0dz1/3jysWLECK1Ysx+LFi/V6stwPUv4WwFOyCDF5zHxeuEWkeSBiZnR3d2Pn&#10;zl3YsXMH9u7dh4mJzBkOLCkpib7Pl51wAgoLNb9VhNGvQPQ32T7GlJUBiZlPA6s/BHCSluV2d3dj&#10;165d2LlzF/bs3YPxcZ+WxVtWXl4elp1wAlasWI4VK1agqkrzHs+tIOWrRPSa1gVnMmauBfN3AP6k&#10;luV6vV7s2bMnHIR2oq8vOyaQEREWLFiAFcuXY8WK5Vi4cKHWD2JjIPpHgL6XrTkjsyogMXMlmP8D&#10;4Ju0KnN8fBxvvfUWtmx5FQc++ECrYtPa/HnzcPbZZ6G5uRkOR6wkzQl5FqTcJ/3ux8bMCsC3hN7r&#10;0KRvVVVV7Nu3D5s2b8Y777yLYFDWfhYXF+OMM07H+jPP1PohbAdI+QIRva5loekgKwJS+AN6M5j/&#10;ExqMEzEzDh06jC2vbsHWrdvSZizIaLm5uVjX3IyzzlqPpqYmrfriJ0D0dYD+n6yIn4mZl4PVnyCU&#10;Wy5lw8PDeP31N7B5yxb09PRoUWRGOuGEE3DW+vVYvfpk5ORoldKPHgDR14ioV6MCLS/jAxIzrw53&#10;z61NtSyPx4OtW7di85ZX0draqkHtskdjYwPOPussrFu3Dk6nU4sit4CU64nokBaFpTtmdoD56wB/&#10;DUBK/UiqqmLPnj3YtHkL3nvvPWkNJcDlcuH0007D+vVnor6+XosiB0F0H0D3Z8N2GBkbkJjZBuZ/&#10;BPjvASiplNXT04Pnnn8B27Ztg98vk75SkZubi7Vr1uCiiy9CfV1dqsWNgugugB7M5kkP4UkLP0KK&#10;C7jHx8fx8suvYNOmTejNknEhPS1etAiXXnoJVq5cqUXvwGsg5WoiateiblaVkQGJmevA6i8BnJ1K&#10;OQMDA3j2uefx2muvyVOixogIp532EVyxcSMqKipSLe4ZkHILEWVVnxIz54H5fwC+PZVy/H4/Nm3a&#10;hOeefwGjo6NaVU+ELVy4EB+/8mM44YQTUg1M/SDlOgpt9ZKRMi4gMfMFYPUXACqTLWNkZAQvvPAi&#10;Xn7lFQQCWTnZxTA2mw1nn30WLvvoR1Nd29QLUj5PRM9oVTcrY+ZGsPpbpNAVHQwG8frrb+CZZ59N&#10;m7VC6Wzp0iW48sorcdziVDOR0X+B6O8zcY1exgQkZraD+RsA/x2SzMfldrvx+9//AX966SX4fNkx&#10;ZdsqcnNzcf75G3DxRRfB5UoluTT9HET3ENGIZpWzGGbeAFYfA5BU01JVVbz99jt46umn0NUlmZqM&#10;dtJJJ+JjH/sYFsyfn0oxb4S78DJqMDsjAhIz14c/oEmlQpmYmMAf/vhH/O53v4fX69W4diIRDocD&#10;l1x8MTZsOA/5+fnJFrMXpFxCRAe1rJvZwrNF7wPzvyCJcVFmxo4dO/DEk0/JpBwLOPXUU/HxKz+G&#10;mpqaZIsYACk3ENFzWtbLTGkfkJj5IrD6CJJ8WmxpacHPH3hAnhQtpry8HDfeeAOWL1uWbBG9IOVy&#10;ItqqZb0AgJlPArgZjCaEuoZ7QDgI0FYi2qn19cLXLAGrDwO4LJnzh4eH8dDDj+C99yRDjZXk5OTg&#10;Yx+7Ahecf34KCV/pWyD620zowkvrgMSs3gbmHyCJLjqfz4cnn3wKf3rppYxK6ZNpzjrrLHzqqk8m&#10;u8B2HKRcQ0RPaFEXZr4ivE3DscZttoKUfyeiZ7W4Zvi6K8HqE0hiZ2Jmxtat2/DLRx81LWmviK2p&#10;qQk333RjKlPF/wBSPpHuSYnTMiCFEkXyP4H5n5I5f8+evXjgwQfR25s1683SWnl5OW684XosX748&#10;uQKIvgrQt5KdGs7MTjB/F+CbE7joT0B0NxGl1AfMzB8Dq48CSLj/cmhoCA8//Aje+8tfUqmCMIjN&#10;ZsPll1+GSy6+ONmURNtByqXpvBlg2gWk8Pqi7wN8a6Lner1e/OY3v8UrmzbpUDOht9RaS/QTEH0p&#10;0W6N0PtNfQLAxiQu+luQ8qlkFzQyq9eA+UEACfXlMDPe3LoVjz76mLSK0lBjYyNuvulGzE9u0sM+&#10;kHIhER3Wul5GSKuAxMz54fVFVyZ67o6dO/Hggw/J9NY0V1ZWhhtvuAErViTVWvoDSLkq3hl4zExg&#10;/h7AX0zmYiH0bRB9OdHWGbN6K5h/iAS7o4eGhvDQww/jL3/5a0K1FNaiKAouvfQSXH7ZZcm0ljpA&#10;ykVEtEOPuukpbQISMxeD1WcAnJXIeaqq4vnnX8BTTz+tU830R0QoKCiAy+WE0+mCy+WEy+WCy+mC&#10;c9rPBILb44bb7YbH7Yn+7HZ74PGEvod+d0NV0zcTyYUXXICrrvokFCXhyWY7wt0abcc6iJmVcDBK&#10;adFpCH0nPBU9rg8bs/o3YP5molfZtWsXfvijH6d1q8jhcITezy4XXE4nnOHvroJJ73enE7m5efB6&#10;PaH385T3uwcetxtjbjc8ntB7PZ23wzjuuOPwxdu/kMwavWGQchkRvapHvfSSFgEplEZf/T0S3C5i&#10;fHwc9//sZ3jnnXd1qpn2iAi1NTVoamrCggUL0NS0APPmzdMwYWOI3+9HW1sbDh48hEOHDuHgoYPo&#10;6OhMqwkeJ564ArfdemsyufFaQcoZxwpKzOoXwhNmtEH0eSLl/mMdkuzYKDPjpT//GY899nha/fsV&#10;FxejqWlB6H2+oAkLmhagSOP9hpgZPT09OHjwIA4eOoSDBw/h8OHDaRWkysrKcMcdX0pm3dI4SPl0&#10;Oi0Wt3xAYuYGsLoFQFMi5/X29uK73/tftLdbO/VTZWXl0Q9lUxPmz5sPhyPp9TcpGR8fR2trKw4e&#10;PBT+8B60fIbnmpoa3HXnHcms5dgHUs6cLZNyOPXUXmi7ceMISFlCRF2z/WG4e/CbAH85kUIDgQAe&#10;+cUvsGWLtR+EXS4XmhYsiD5kLViwAKWlpXruxjonVVXR0dEZfRA7ePAQ2traLJ2VJTc3FzfeeAPW&#10;NTcneqoKomuJlEf1qJfWLB2QmLksHIwSGjDYs2cPfvDDH2FszJozIBsbG7GuuRlr167RIo+brvoH&#10;BrB9+3Zs27Ydhw9bc5zU6XTi9i/clswsvPdAyjlENDz5RWb162D+V+1qGEZ0H5Hyn9NfDncP/hDg&#10;WxIpbmR0FN///g+wf/9+7eqooaKiIqw59VQ0N6/FokWLkuleNYzP58Nf/vpXbNu2HTt27LBscLr0&#10;kktw5ZUfS/TvMhDuvvu9XvXSimUDUmiqrfonJLCvCzPjzy+/jMcee9xy4yNVVVVY19yM5ua1qEs9&#10;y7Upurq6sG3bdmzdtg1dXbM+6JuGiHD11Z/GhvPOS/Sp+7XwrCRP5AVWg7sBnKB5JYH3SbGtnPxC&#10;uGX0o0SDUVtbG77z3e+hv79f2xqmyOFw4JTVq9Hc3IwTTliawmJP83g8HrzzzjvYum079uzZY7lu&#10;0JNOOhG33nJLol3VHpBynh4LxbVkyYDEzDlg9SkAl8Z7TiAQwMOPPIJXX7XOLtelpaVYu2YNmpub&#10;sWDBfFO6J/TAzGhtbcW2bduxbft2S81cXL/+TFx7zTWJzkz6HUi5gogmwu89H5LMhxhDAKTkT95Y&#10;kFm9D8z/nkgh77z7Ln760/stk28xJycHq1atRHNzM0468UTNxzvNNDw8jLfeehvbtm2z1I7QNTU1&#10;uPuuO1FdXZ3IaQPhsVPL7rhsuYAU7r54AODr4j0nEAjgxz/+Cd5+5x09qxa3pUuX4rKPXoqlS5da&#10;uptCC6qqYn9LC154/gXs3LXL7OoAAJYtW4a77rwDubm5CZxFvwbRZwA0glX9cuCR0hjZ04ZZvQrM&#10;v0rk9JdfeQWPPPILfeqWoLKyMnz00kuxbt0608Y9jdTX14c//ulP2LRpsyX2RSspKca9X70XtbUJ&#10;jZ+2g5TTYs0yNYv1ApKq/jfAX4n3eCsFo6VLl+CKjRuxZMkSs6tiipYDB/DMM89g167dZlcFK5Yv&#10;x5133pHg0zrdD6Jvg1Vd8tGFLqEsIaL9zHwaWH0ZQF68p27avBkPPfSwblWLVyQQnXHG6RnVGorX&#10;0NAQXnjxd9i0aZPpY01JBqU94Qk91urvhcUCErP6VTD/V7zHBwIB/OjHPzZ9WveSJUtwxcbLsXTp&#10;UlPrYRUtLS14+ulnsHuPuT0DJ554Iu740hcTDUqPAXy1bpUiZQkAFay+iQQSAr/66qv4+QMP6lat&#10;eJSVluLSSy/BmWeemZWBaLrBwSG8+OKL2LR5s6mBqbi4GF+7N+GgtBWkbCAiSy1as0xAYlavBnPc&#10;UxOtEIyOP/54XLFxI044QQLRbPbv34+nn3kWe0wMTCtPOglf/OLtVrmBBkHKYrD6RwDHxXvSa6+/&#10;jp///AHTBtdLS0tx6SWXYP16CUSzGRwcxAsvvIjNW7aYFphCQemrqK2tTeS0F8IZ8S0zA8wSAYmZ&#10;TwCrbwGIa2e2QCCAH/7ox3j3XXOCUVNTEz7x8Su12JI4K+zbtw+/feJJHDhwwJTrn7xqFW6//QvJ&#10;JqzU0hsAgkhg36433nwT99//M1OCUUFBATZuvBxnrV8vgSgOAwMDeP75F7Bp82ZT/r2SCkpEXydS&#10;/k2/WiXG9IAUnt69HXGuNTIzGNntdnzsiitw0UUXZvxkBa2pqoo/vfQSnnjiSVMGhFevXo0v3Har&#10;2UHpCIC49xfYunUrfvLT+025ua0++WRcd921qW4rn5VaWlpw/89+bsqi8qKiItz3tXsTCUpqeC3e&#10;Fj3rFS/zA5Kq/gzgm+I6lhk//vFPsG37dr2rNcOCBfPxuZtvTmW/EgGgs7ML9//sZ/jwww8Nv/ap&#10;p5yC2267NS3Wxmzf/hZ+9OMfGx6MnE4nPvvZz+Aj69ZJ6z8FPp8Pv/3tE3jpz382/NrFxcX4h7//&#10;OsrLy+M9pQOknExEpqdlsX3jG98w7eLM6nUA/3O8xz//wgt46SVj/4FtNhuu2LgRN990E0pKSgy9&#10;diYqLCzAGaefjry8POzfv9/QBcwdnZ0Y943jxBUrDLtmMj744AN893vfM3xx90knnYgv3/NlHH/c&#10;cRKMUmS323HSSSdiyfFLsG//fng8ntgnacTn82Hfvn34yEc+Em+PQCHAKwF6NNk9w7RiWkBi5mVg&#10;fgZAXJ3T7733Fzz0sLFTXhsbG3DP3Xdj7dq10kWnIUVRcNxxx+GU1avx4cEPMTQ0HPskjXzwwYeo&#10;qqpCY2OjYddMxNDQEP77m9+Ex5PSvn4JcTgcuO7aa3DVVVcluzOvmENlZQXOPONMuD1uHDpkXOqt&#10;4eFh9PT24NRTTon34WIRCH6zs4ObEpDC40Z/RJz96UeOHMH/+/a3DZvBoigKPnrppbjlls+jtLTU&#10;kGtmo6KiIpxx+umw2WxoaTlgWPfUjh07cOKJKyzX4vX7/fj2t7+Djs5Ow665bNky/M2X78HSpUul&#10;VaSTnBw7Vq1cicWLFmPf3r3wjo8bct0jRzpgt9tx/PHHx3vK2QBtNnNzP1PGkFhVfw7wjfEcOzY2&#10;hn/+l381bLtxl8uFO+/4UiL/iEIDH3z4Ib7zne9idHTUkOuVlZXhn/7xH1BUVGTI9eLx4IMPYfMW&#10;48aWP3bFFbjsso9KIDKQx+PB/37/B4YthSAi3HnHl7Bq1ap4T+kEKavMGk8yvIXEzFcC8eXuCgaD&#10;+N73/tewLNOVFRW49957sWBBUlsHixSUlZbilFNWY8eOnYZsMOf1enHw4CGsW9dsie7YTZs24Zln&#10;nzPkWjabDTffdBPOP3+DBCOD5eTkoLl5Lfr6+g3bGuevf/0rTl61Kt6Hr0KAjyNSEkpppRVDAxIz&#10;F4DV5wHE9Tfz2OO/MmxG3YIFC3DvV79i+e0gMpnL5UJz81q0HDhgSMLW/v5+eD1enHTSibpf61ha&#10;Wlrwwx8ZM6MuPz8fd911J045ZbXu1xKzUxQFq1efjGAwiP0tLbpfLxAIYueuXfjIunXx5ndcCtA7&#10;RGT4vibGtpCY/y+Ai+I59PXX38Bvn3hC5wqFrFy5EvfcfRdcrrjW5Qod5eXlYV1zMzo7O9FpwFjK&#10;hwcPoqK8AvPmzdP9WrMZHBzEf/33NzFuwLhCaWkp7v3qV7B48WLdryWOjYiwbNkJKCkpwfvvv6/7&#10;9dxuN1pbW7Eu7un8fBpAPyUiQxcNGhaQmHkFwA8BiNk/MjAwgO9897uGTGI4++yz8PnP3Swr0S3E&#10;ZrPh1FNPhdfrNWS90o4dO7Dm1FNRqPH22bGoqorvfvd76Ojo0P1a9fX1uPferyazs67Q0YLwLrrv&#10;vvcegsFg7BNS0NvbG942Pq7Nt0sAgIhe1rVS0xjSeR7ahEz9AYCYKxKZGQ89/DC8Xv2nvX7841fi&#10;umuvTYuFktlGURR85uqr8elPf0r3cY5AIIAHHnzQ8HU/mzZvxj4DdntddsIJ+Lu/vQ/lZWW6X0sk&#10;buXKk3Df175myASb3/zmN+jr64vzaL6XmQ3dusCg0Vy+DnHm73rjjTfx/vs7dK0NEeHzn7sZH730&#10;UhnUtbgLL7gAX7jtVt0nHrS0HMArr2zS9RqT9Q8M4De/+a3u11m7dg3uuefuRHcXFQZralqAv//6&#10;36GyslLX64yP+/DgQw/FO16ZA1a/z8yG3SR1D0jMXAbm/47n2KGhITz2+ON6VwmfufpqnHZa3Duj&#10;C5OtWbMG1113re7X+e0TvzVkS3BmxiMPP6L7uNGyZcvw+c99zuz8fSJOlZWV+PI9d6OgoEDX6+za&#10;tTuRnbXPA/jTetZnMv1bSMz/BiBm2GdmPPzIL3Sf8nvxRRdhw4bzdL2G0N5Z69fj8ssv0/Ua4+M+&#10;PPTwI7rPdtu2fTv+qvNAdmNjA770xdslGKWZmpoa3HXnnbqPaT/+q1/FP5OV+X+Y2ZAsu7oGJGY+&#10;GeBb4jl22/bteO+99/SsDprXrsUnPvFxXa8h9HPFxo044/TTdb3Gjh07sHXrNt3KHx0dxaO/jHvb&#10;r6SUlZXhnrvvljRAaWrx4kW47dZbdB1O8Hq9eOjhh+N9+KoB8z/oVplJ9G0hsfr3AGL+rY6MjOCX&#10;On9IlyxZgptvvskSiyBFcogI119/HVYsj2unkqQ9+thjGNEpY8Rjjz2O0bExXcoGQtm6v3zP3ZLy&#10;Ks2tXr0an/3MZ3S9xvvv78Abb7wZ59F8OzPrO8AFHQMSMy8HcGU8x/7q17/GmI4f0rq6uiS2shZW&#10;ZLfbcfvtt+u6bmhsbAyPPvqY5uW+//4OvLl1q+blRtjtdtxxx5dki5QMcd555+KSSy7W9RqPPf54&#10;vMMkDjDfo2tloGcLifnr8Rx25MgRvPmmfh/SkpISfPmeu2XRawZxOPJx9113JbLfS8K2bduGvfv2&#10;aVZeIBDALx/VtxfgczffjKVLDJ2lK3T28SuvRHNzs27lu91u/P73f4jzaP4SM+va9NYlIDHz8QB/&#10;Kp5jn3zqad0GkfPz83HP3XfreuMS5igtDT1o6Dmd+emnn9GsrDfeeFPXHUSvuuqTaG5eq1v5whyK&#10;ouDmm27E0qVLdbvGn156CcPDcW0BUwjwnbpVBHq1kJjvi6fsgwcP6roV+TWf/SzmzbPmvjcidXV1&#10;dbj+uut0K3/fvn3Ys2dvyuUEAgE89/zzGtRodievWoWLLrxQt/KFuXJycnDbrbfoNh3c5/PhhRdf&#10;jO9g5ruYWbcVvJoHJGZeAHBci0aefPIprS8fdfKqVTjttI/oVr6whrVr16B5rX4tg6eeTr0F/9rr&#10;ryewOj4xBQUFuP7662SBd4YrLi7Gdddeo1v5r7yyKd41eKUAf0GvemjfQmK+F0DMxQ979+3Dzl27&#10;NL88IB/SbHPNNZ/VLe1KS0sLdu/enfT5fr8fzz2nX+vo2muuQXGxIUtEhMnWrNHv4SsQCODZ5+Lc&#10;/oT5b5hZl75yTQMSM9cBfHMcx+HJJ5/U8tJTyIc0uxQUFODGG67XrfxUWkmvvvqqbltprF27BmvX&#10;rtGlbGFN11zzWd3uba+99jq6u7vjObQS4M/rUQdtW0jMtwOIueHGjh070dJyQNNLRzSvXSsf0iy0&#10;atUqnHHGGbqU/cEHH2Lnzp0Jn+f3+/H8C3H2zSeoqKgI116jXxeOsKaCggLcoNPDl6qqeCreiTzM&#10;9zCz5j1smhUYqlzssSNmxlNP6zN2VFRUhGuu+awuZQvru/rTn0KZTgtCn3r6mYRbSZs3b8Hg4KAu&#10;9bnh+ut1z3kmrGnVypW6PXxt27YN7e1H4jl0PuJMmJ0ILSPcegAxVyt+ePAgDh3SZ0vyG2+QD2k2&#10;czqduOmmG3Up++DBg9ixI/4s9IFAAC+8+IIudTnj9NNx8smrdClbpIerP/0plOm0ncimTZviO5BZ&#10;8ymu2gWkOCu3ZfMWzS452Rmnn45Vq+RDmu2WL1+Oc889R5eyNyXw3v3LX/6KoaG41nYkpKy0FFdf&#10;bVjyZWFRej58vfHmm/D5fHEcyZ/UenKDJgGJmV0AfzLWcV6vF9u2b9fiklPk5eXhk1fFvLzIEh+/&#10;8kpdEou+//778S4gxGuvxZ3ePyGf+MQnZG8jAQBYvmwZTj3lFM3L9Xq9ePvtd+I5tBDgK7S8tkYt&#10;JL4CQMy+sm3btsUZeROz4bzzUGTw9tPCupxOJy688ALNyw0Gg3HlohscHML7CXTvxau2tlayMYgp&#10;Nm68XJdyN2/ZHN+BGnfbaROQ4qzU5i3ad9fl5+fpcvMR6e38DRt0aUm89tprMSc3vPnmm7qkw7r8&#10;8sskW72YoqGhAWvWnKp5uS0tB9DR0RHPoeeHlvtoI+V3NzPXA9gQ67jDhw/rMplhw3kbUCitIzGN&#10;Xq2kI0c6cPDgwTn/nJnxqg7ddXW1tVi7RpYziJk2Xn65LkkA4mxAKABrNrVZg8ct/mw85Wze8mrq&#10;l5omPz9fWkdiTudv2KBLlvfXXnt9zj878MEH6Orq0vyaGzdulNaRmFV9fb0uDytvvPEm/H5/7AOZ&#10;r2NmTSJi6u9wjr3fus/nw1Yd9oG54PzzZZq3mJPD4cBFF2mfdHTrtm2YmJiY9c9ee1X71lF9fT1O&#10;PVX7wWuROS6//DLNW0ljY2N49924dvFeAWCZFtdMKSAxcwWAk2Md995778Hr9aZyqRkcDgcuuOB8&#10;TcsUmee8c8/T/KHF6/XOmqXe5/Nh+1vazyLduPFyaR2JY6qrq8M6HfZNeu31uXsDpuKYwzbxSPVd&#10;fnY8B73/vvYzji644HzZdE/E5HDk4+KLLtK83Ndn2fr53Xffw/i4trNIGxoacMrq1ZqWKTLTZZdp&#10;30rau3fvnL0BUzCfq8X1UgtIcVRCVVXNs3o7HA5ccL60jkR8zj33HM1bSfv27ZvRv75zV+L57mLZ&#10;eLm0jkR8amtrsG7dOk3LDAQC2Ld/fzyHnsXMMXd5iCXFdzqfF+uI1rY2jI6OpnZ+ngeHAAAgAElE&#10;QVSZadasOVUWB4q45efna96d4ff7ceDA0QTBzIzdu/doeo3CggKsWrVS0zJFZlu/XvP0cvEmFi4G&#10;kHJTPumAxMwNAI6PdVwyWZJj0aOvVGS2Zh3eM5MDUFdXF4aGhjQtf83aNbDbU37oFFnk+OOOQ6nG&#10;CYZ37oy3hyv1brsUWkjxXTz+/5j4lJQUY8mSJZqWKTLfokULUVFRoWmZkzfu25XCJn5zkQcvkShF&#10;UTTfxK+joyO+Pb04do9ZLMkHJEbMgOT1jk/p1tDC2jVrpU9dJIyINE+7c/DQIXg8HgDAHo2768rL&#10;y7Fo0SJNyxTZoXmd9g8ycTYszmDmvFSuk9SdPbQIKnYLae/evQgGg8lcYk7rdPjLFtlB6xYHM2Pv&#10;vn1QVRV79+3TtOzmZnnwEsmZP28eamqqNS0zzgk7+QBSmlWR7Dt+EYDGWAdpPeuoqqoKCxYs0LRM&#10;kT0aGhrQ0NCgaZl7du/B4cOHoy0lrTSvlQcvkRwiwrpmbWfb7d69B6qqxj4wxW67JAMSxzWbYrfG&#10;/errmpt1ydkksofW3Xa79+zRfHZdXW0tGhu1DZwiu2j9Pne73Th06FAcR3LMRAnHkmwLaWmsA3w+&#10;H7q7e5IsfnaSel+kSo8B363btmlaZvM6efASqampqcGCBfM1LbOtvT2ew2LGhmNJLiAxYk5z6+zq&#10;0jQF/7x581BXp1mWc5GlKisrsVjjyQLt8X1Q4yaz64QWtF7qEOd2FE2pTGxItssuZhSMs/JxW3nS&#10;SZqWJ7LXSSut+16qra1FVVWV2dUQGUDre2ZHR2c8h9kQmmOQlIQDUjjNeMwFsVoHpAVNCzQtT2Sv&#10;pgVNZldhTk1NC0yugcgU1dXVcDgcmpWXwD096YWiybSQ6hDHduVxRtO4WfkmItKL1n3rWpL3udCK&#10;oiiYP1+79/rAwAC83vE4jmRDA1Jcg1ZatpBKSkpQWlqiWXkiuxUUFFi2W0yWNQgtNTUt0LS8zs44&#10;7uuc/MSGJAJS7Ojn9/vR06PdDLumJnlqFNpqsuCNX1EUzJsXc3mfEHHT+t4ZX8+XkS2kOKJfl8Yz&#10;7KzcxSLSkxXHJBsaGpCbm2t2NUQG0frBK86er6XJbmmeTAsp5oSGIxpPaJAWktCaFVtIVqyTSG/l&#10;5eUo1HAvsCMdR+I5rARAZTLlJzOGFPNC/X39SRQ7N/mgCq3Nnz/fcotPrdhqE+mNiLBAwwf6vvjv&#10;7Uml1k8mIBXFOsA77k2i2NlVVlZqvtunEPn5+airqzW7GlPIg5fQQ1PTAs3KGh+PZ5YdgDjixGyS&#10;CUiFsQ4Yj2tqYHzkQyr0YqUp1na7HfX19WZXQ2QgLYc8vN64Gxsx48RsdAlImraQqpLqihQipspK&#10;67y3ysvLZXdYoQst3+fj4+PxTljTPyAxsw2AM9Zx8S2eio/L6dKsLCEmc7pivpUN43Japy4is2j5&#10;3mJm+Hy+eI40pIUU12BOAv2MMVnppiEyi5Uedpwu69RFZBaXxu+tOO/vhgSkuC6SQD9jTFa6aYjM&#10;4rLQw47WNw0hInJycjRd3xZnD5h1AtK4hmNI8kEVerHSe8tKwVFkHqeG3XZx3d/ZQgFJ0zEk+aAK&#10;nTgt1Pq2UnAUmUfL91ecPWBWCkjatZC0jOxCTGalhx3pmhZ6ytSAlBPPQcFgMImqzM7lkkWxQh9W&#10;etiRFpLQk5bvr0Agrvt7XLFiuiR3jDWGoijIz096N1whjslut1vm/SWzSYWe0mVZgaUDksvptFy+&#10;MZFZrDKOlC43DJGe0uWBx9IBKS8/3+wqiAyXb5H3mLzXhZ6s8j6PxdIBSdpGQm9WaYBbpBoiQ6VL&#10;T5OlA5IQQojsIQFJCCGEJUhAEkIIYQkSkIQQQliCBCQhhBCWIAFJCCGEJUhAEkIIobW4tpWdTgKS&#10;EEIIS5CAJIQQwhIkIAkhhLAECUhCCCEsQQKSEEIIS5CAJIQQwhIkIAkhhLAECUhCCCEsQQKSEEII&#10;S5CAJIQQwhLsZldACCGEPpgZExMTCAQChl86mZMsHZBUZry5dRsKClwocBWgoKAABQUu5Ofnp82W&#10;vEIIoTdmhsfrxdjY2KQvN8bGxuD3+zE8PGJ2FeNi6YAEAP39/ejv75/yms1mCwUnlyscpEKByul0&#10;wmazmVRTIYTQVzAYhNvtnhJwRsfG4Ha7oaqq2dVLmeUD0myCwSCGh4cxPDw848+cTicKw0HKVeBC&#10;YUEBXC4XcnNzTaipEEIkbmJiYkrQiXx5vF6zq6artAxIx+LxeODxeNDd0zPl9dzc3CmtqUgXoMMh&#10;3X9CCOMxM7ze8aMBx320q21iYsLs6pki4wLSXCYmJjAwMICBgYEpryuKcjRIFRSEA5ULLpdLuv+E&#10;ECkLBoNwezwzxnbGxsYyoptNS1kTkOaiqipGRkYwMjJz0M/pdM4YpyooKJDuPyHEDBN+P9zTgs7o&#10;2Bg8Ho/ZVUsbWR+QjiXS/dfT2zvl9dzcXBS4XHAVFITHq0I/Ox0O6f4TIoMxM8bHx6eO7YS72ny+&#10;7Oxm05IEpCRMTExgYGICA4ODU15XFAWuaItqahegdP8JkT5UVQ3PZnNPCjqhn4PBoNnVy1gSkDSk&#10;qipGR0cxOjo6488cDseMCRUFBaHZf9KqEsIcfr8fY273jPEdj8cD5qTWdooUSEAyiNfrhdfrRe+0&#10;7r+cnJxpgcoVnv3ngKJIZichUsXM8Pl8R9fsjLnD38cw7vOZXb1MlXmZGrKB3+/H4OAgBmfr/nM6&#10;oxMqiooKUV5eLhMqhIghGAyiv38AvX29GBwcxNiY24zUOSIJlg9IOTk58Pv9ZlfDcKqqYjT8RDdZ&#10;SUkxKisqUVFZgdKSEmlFiazHzBgdG0Nvby96e/swMDAg06knSachAcsHpJUrV0JVVfj9fkxMTES/&#10;R74mv54NhoaGMTQ0jJYDB2Cz2VBRUY7KikpUVlbA6XSm1ZtPiGRNTEygt68Pvb196OvtzdquN0VR&#10;kJOTg9zcXOTm5k75OfJ7Tk4O/vD735td1bhYPiABob/0vLw85OXlzXkMM88ZrCJfgUAgowYqg8Eg&#10;urt70N0dykrhcDhQWVmJyooKlFeUIzcnx+QaCqENVVUxNDSE3t4+9Pb2YmiWtGGZRlGUWQPN5J/t&#10;9rS4hcctY/5riCj6jzSXyUHrWC2tdA1aXq8Xra2taG1tBQCUlpSgsjLUvVdSXCzdeyKteDyeUADq&#10;60VfX39GjQPZbLZZWzOTf9Yy2KTLHS1jAlI8Eglax2ptpUvQGhwawuDQEPa3tMBut4e79ypQUVEB&#10;l8tldvWEmCIQCIQmI/T2orevD2632+wqJcVms8Vs2ci6xNllVUCKx+Sgdayb9vQANdvPVgpagUAA&#10;XV3d6OrqBhBKi1RZWRHq3isvR4507wmDMTNGRkbR23d0MoKVPjOzsdvtMVs2EmySJwEpSZHBwlhB&#10;K1ZLy6zZQB6PB4cPt+Lw4VYQEUpKSqIBqli694ROfD7f0ckIfb2WSrdjt9tjtmzkc6EvCUg6igQt&#10;p9M55zGBQAATExPw+XwYGRnB8PCw4annmTm6Fmr//hbk2O2oqKhAZWWoe+9Y9RfiWFRVxeDgIHrC&#10;U7JnS2JsNCKCy+VCcXFxNFlyTk6OBBsLkIBkMrvdDrvdDqfTidLSUgChyQmRDQjHxsYM78bwBwLo&#10;7OpCZ1cXAMDlcqEyHKDKy8szbmaP0Jbb7Y7Ohuvr77dE7recnBwUFRWhuLgYRUVF8h62KPlXsSCH&#10;wwGHw4GamhoEg8Foy2l4eNiU9VZutxtutxuHDh8GEaG0tDQaoIqLi2XtU5bz+/3RzAi9vX2W2W4h&#10;0goqLi6WSTzGk9RBmchms6G0tDTaevJ4PNHg5Ha7DW89MXN0o8N9+/cjJycn1L0XDlAOh8PQ+gjj&#10;MTOGh4ejU7IHB4csMRnBbrdHW0DFxcXSCkpD8i+WZpxOJ5xOJ2praxEIBKKtp5GREVNaT36/H52d&#10;nejs7AQAFBS4UBHOHFFeViY3hQwxPj4+aTJCn2W22JZWUGaRu0Uas9vtKCsrQ1lZGYCpraexaTnw&#10;jBJK3+/GoUOHQEQoKytDZUUFqqurUVhYYEqdRHJGR0fR3n4EPb29s26pYga73T5lLEiWK2QWCUgZ&#10;ZK7W0/DwsCmr3JkZ/f396O/vx959+1BaWorGxgbU1dZKy8miAoEAOjs70drahsGhIbOrAyD0vp7c&#10;CpIxy8wld4UMNb315Ha7p4w9mSEytXzXrt2oq6vFvMZGlJSUyA3GZJExoda2dnR0dJieosdms0Vb&#10;QcXFxdIKyiISkLKEy+WCy+VCXV0dAoFANDiNjIwYfgMKBoNoa2tHW1s7CgoK0NjYgIb6+mMmzxXa&#10;8/v9OHKkA61trRgZMbdLTlpBejN/0kk8JCBlIbvdjvLycpSXl4OZZ8zcM9LY2Bj27NmLvXv3obq6&#10;CvMaG1FZWSk3JJ0wMwYGB9Ha2obOzk7TMoVIK8ho6fF5koCU5SKr1iOtJ7/fP2XmnlGtJ2aO5trL&#10;z89HQ0M9GhsaZOaURnw+H9qPHEFra5tpXbYOhyMagAoKCuShQ8xAiawfYOYLwWrMnZ6efe45TdYl&#10;2Gx2EBEURZnyfbbXIuncI2nbIz9Hfpe0IIlj5iljT2YseCwvL0djYwNqa2p0SVr58iuvWGIG2Vnr&#10;16OkpETTMpkZfX19aG1tQ1d3t+FrhWw2GwoLC6NB6FhZ9sXcAoEAAoFANDem3++P/h4IBKCqKlRV&#10;BTNHv0/+WVVVEEGzqfqnrD4FDQ31MY6ih0lRrk+07EQD0llgdVOiF0mW2+PBK69oc7lYAUuCV2x+&#10;v3/K2JORKWHsdjvq6+swr7ERxcXFhl03HXm9XrS1t6OtrQ1e77ih13Y4HCgqKkJJSQlcLpd8luYw&#10;PcjMFXC02upmwfz5WLFiuQY1jxf9nBTl5oTPSjAgbQCrf4p13MsvvwxVg79ERbGZ8lQuwSs2ZsbY&#10;2BiGh4fR19dn6MSIoqIiNDY2oL6uLuWn7q1bt2LMAvvurF27FkWFhUmfr6oqenp60Nrahp7eXg1r&#10;FltBQQHKy8uzvhUUDAbnDCp6BJlE5OXmghRtukhXLF+OmpqaGEfRL0lRrkm0bF3GkB597HFNnp7L&#10;y8tx9tlnp16hBAWDQQSDQYyPx366nBy8ZgtYmRq8iAiFhYUoLCxEXV0d+vv70d3dHdffWapGRkaw&#10;a9du7NmzFzU1NZjX2IDy8vKkxiSef+EFHDnSoUMtE3Pc4sVJBSS3243Wtja0t7cbupVDZMuSmpqa&#10;jB7nO1aQmR5wrJA+aS4HDx3Em29u1aSs2269NY6AlNwsikQDkoxCTpNo8MrLy4PT6YTL5YLT6YTD&#10;4Uj7QKUoCiorK1FZWYmhoSF0d3cbMi6jqio6OjrQ0dEBh8OBxsYGNDY0ZHw+vWAwiK6uLrS2taO/&#10;v9/Qa9tsNlRUVKCqqiqjpun7/X54PB643W54PB54PJ7o+IwwjsyyM1AwGIy+2fv6+gCEnjQdDkd0&#10;plskSKXrDKSSkhKUlJTA4/Ggu7vbsF1AvV4v9u9vwf79LaisrMS8xgZUV1enfbCfbHR0FIdb23Dk&#10;yBHD8xbm5uaiqqoKlZWVab8jaiAQmBJ83G63ZXLz6cb4xpsh2b7T8y5pYZF1QB6PB73hvn9FUaJp&#10;gCKBKj8/3+SaJsbpdKKpqQn19fXo6elBb2+vYZMgent70dvbC4fDgcWLFqKhoSGtb6IjIyPY39IS&#10;3X7eSC6XC9XV1SgtLU3Lh6TJD4GRbVR8Pp/Z1TKcdTsTp5IWkgWpqoqxsbEpCVJtNtuMIJUOXSa5&#10;ubloaGhAbW1tdJzJqBuC1+vFjp270NJyAIsWLcS8efPSKjANDw+jpeUAurqND0SR8aGCgvRJiKuq&#10;6ozgY8SYptCO5QPSokWLoKoqgsFg9Pvkn+d6LdP6foPBIEZHR6eMzUR2mo109blcLsvOcrLZbNEu&#10;n8g4k1EZycd9PuzavQctBz7AooULMX/+PEsndx0aHkZLSwu6u3sMva6iKKgIZ2a3+sOOqqoYHx+P&#10;Bh6PxwOv12vpiQVaiKy9VBQFNpsNNpst+vP075N/7jb+oSYzu+wiG9MlKrIgbK4AlkyQs5pIRu+R&#10;kZHoazk5OTOClJXSskR2nC0tLYXb7UZ3dzcGBwcNuZFMTExgz969OPDBB1jY1IQFC+brfs1EDA0N&#10;YX/LAfT0GBuIIuNDFRUVlgzUzDwj+Hg8nrQIPpEAMlegSPS1ZMdE02Us1XrvPo1Esjdo2UWjZXDT&#10;azxl8uLViNzc3CldfU6n0xI3HpfLhYULF2JiYgLd3d3o6+szZJzJ7/dj3/79+ODDDzExYfymhrPZ&#10;uWu34TdYp9OJ6upqlJWVWWp8KBJ8Jk88MOqBMHLf0CqIpEsg0EFmtpCsROsA5/P5MDY2htHRUYyN&#10;jenW3z0xMYGJiQkMTdrfJi8vb0oryul0mja+kpubi8bGRtTV1aGvrw89PT2GjDMFAgFDs00cy+Dg&#10;oOapg+ZSUlIS3jAx+YW4WvH5fDOCj1H/JoqioKCgIPrlcrnSaowxE5n/mJzF8vLykJeXh/LycgCh&#10;G2RkMsPY2BjcbrduT80+nw8+nw8DAwPR1/Lz82cEKSOf8Gw2G6qrq1FVVYWhoSF0dXXpngjUKk+w&#10;et8IFUVBeXk5qqurTZuxOTExMSP4GJnhIycnZ0oAcjqdlmoZCp0CUn19vSZPOUVFRRrUJn3Y7fbo&#10;Oh4gNHDrdrunBCk9nx7Hx8cxPj4eXWxJRNEgZeRC3snjTGNjY9FxJj2Ul5dbYgBfr8W8OTk50ckk&#10;RnbTTl9o6na7DV87lZ+fHw0+hYWFlvh3NovL5UJ9fayEqPGJ872a1JO0pZOrjo6Nwe02PpedlXm9&#10;3indfEYv6DNrIa/P50NPT4/m40ynrF6N2tqYaVB0t237dvT29mlWnsPhiI4P6f0AYYWFpkQEp9OJ&#10;wsLCaBCywjipVXg8HixsWmDgFelBUpQbEz0r0X+xuI6fPKCeCo/XCyJrdKlYhcPhgMPhQGVlJYBQ&#10;N8jkFpTeyWhnW8hrxFN4Xl5edJypt7cXnZ2dmgQmZlWz92sqtHp6LygoQF1dnSG9C2NjY+jp6TFs&#10;luRkNpttxviPVbpfrWhiYkKz97nT6Yxn5m5S/xi6ZPv+3Odv0Sy56le+8pWUy8kmwWBwxjiUUTOU&#10;FEVBWVkZqqurdc8n5/f70dHREQ2KyXrzzTfR0WF+ctXPfe5mDA4OxT5wDpEFyGVlZRrWaiZVVTE4&#10;OIienh5DN/rLzc2d0v2W6fkKtfa73/0OW7Zs0aSs2269Fc3Na2McRY+Sonw20bJlll2Gsdls0Q3R&#10;gKMtmsndfHoNJKuqir6+PvT19aGwsBDV1dUoLi7WpTsvJycH8+fPR2VlJdra2pJK5pqbmwurjGnn&#10;5yU30UBRFFRXV6NGpw0MI/x+f3QGpBFjQQ6HY0r3m1UXfAttSSdrhpu8RXl1dTWA0OSFya0oPaab&#10;R7JK5OXlRRdd6nHDdDqdWLJkCQYGBtDe3p7Q2IXT6dS8PslyOBIPSKWlpWhoaNB1sN7j8aCnpwf9&#10;/f26dcspigKXyzWlC06mX2cnaSFlofz8fOTn56OiogJA6Ol3+jiUVjcfn8+HtrY2dHR0oLy8HFVV&#10;VbpMOy4rK0NJSQm6urrQ1dUVVzellQJSIkHF4XBg3rx5uq0jYmYMDQ2hp6dHl21E7Hb7jO43Gf/J&#10;OIYsjBUZKCcnJzrNGpg63Xx0dBRutzvlMcFgMIienh709PSgpKQEVVVVmg+8K4qCuro6VFRUoL29&#10;fcoaq9k4ndYZh7Db7cjNzT1mCy+0jXs9KioqdOkGDQQC0QS4Ws6Sy8vLiwafgoKCtMtcL4wjAUnM&#10;oChKdDfY2tpaMHN0unnkK5Ub1tDQEIaGhuBwOFBVVYXy8nJNn5Bzc3OxcOFCVFdXY3x8HIODg1Oy&#10;VES4LNRCAkIttul/r3a7PdqqLCoq0mUW4/j4eHRKfaoTYCLTryd3v1kpl6IwjKQOEvqI3GScTieq&#10;qqoAILrJ4MDAQNKTJLxeLw4fPowjR45EdyHVcvA6MnZWXl4Or9eLjo6OKQtsrdRlB4TqEwmcNpst&#10;2hrSqztreHgYPT09mkwHdjqdqKysRFlZmYz/iKRJC0kkxel0Yt68eWhoaMDQ0BD6+vqmZB1PRCAQ&#10;QFdXF7q7u1FaWoqqqirN9+FxOBxYtGgRDhw4EL3pWyGX22SFhUf/mxcuXBidKamlYDCIgYEBdHd3&#10;pzyZxW63o7y8HBUVFTINW2hCWkgiJZG1R2VlZZiYmEBfXx/6+/uTSo7KzBgYGMDAwABcLheqqqpQ&#10;WlqqaQuhqakJe/bsAQDLTSUuDo+pNTQ0aB6MJiYmNNu5t7i4GBUVFSguLpbJCGIumTmp4dChQ1BV&#10;Fcw842vy65FU78f6mpwSPp4vkZjc3FzU1dWhrq4Oo6Oj6Ovrw+DgYFLjEm63GwcPHkR7e3t02rgW&#10;YxE2mw2LFy9GX19qC2r1UFRUjLKyMtTUaJfKKJILcGhoKKWZk3l5eaioqEB5ebnlAnm6iWwgOnkz&#10;0WN9xToucv8joilfk1/z+41N5ZQsywekvj7t8nslYvLOjKkEt+nH2e32rOhjj0yKmDdvHgYGBtDX&#10;15fUyn6/348jR45MmTae6thPfn4+KsorUipDD/n5eWhoaEi5nEg2he7u7pRSSSmKgtLSUlRUVFiu&#10;e1Nvfr9/RiCIN4DEOtYMgYDh26wYklw1rtRB7e3tydRlBt+EP9q9kklyc3ORn5+PvLy86JqgyO+Z&#10;zOv1Rrv0UskWUVhYiKqqKpSUlKQw/ZlRU12Nrq4uQ7dAmEtkQsfBg4fgSDLg+v1+9Pb2ore3N6Vs&#10;Ci6XCxUVFRk/QSEYDMLn80Wz3E/+suIO0akoLCzEooVNmpRVVlYWx0MhPUyKcn2iZSfaQorrk6vF&#10;Ux4AuD2ejAxIkQ3zplMUZUaQinxlwo3B4XCgsbER9fX1GB4eRl9fX1IzvLTIAlEYnjShZfeYFkhJ&#10;PMB6PB50d3djYGAg6W65TJ6gEAk604OP0RnJzeR0OjS7L8cpqac8XVpI3/zWt6Cqqa/0LyhwYd68&#10;+SmXkwlycnJmtKYi39N5k7GJiQn09/ejr68v6V1iFUWJThuPZ9FlIBBAXW0NFEXBzx94AH19/Uld&#10;V0vXX3ctqqur0dnZBYpj/DKSTaG7uxtjY2NJXZOIUFxcjPLy8hRbm+YLBoOztnR8Pl/GtXaSMTg4&#10;iM7OTk3KuuyjH8UJJyyNcRQ9RorymUTL1mWW3d69+zTL9i0BKcTv98Pv989I5UJEc7aq0mE/mNzc&#10;XNTW1qK2tjbpiRCqqkazQBQXF6O6uvqYWSD8fn900sqHH36II0fMz/YdmYJdWFiAsWPsARYIBKJJ&#10;TpN9wo+kjSovL0+rRavMjImJiVkDj9Gb/6WbkZERzXqbzlq/XpNyZmP9O5Y4JmaOfiins9vtswaq&#10;3NxcS84i1GIixPDwMIaHh5Gfn4/q6upZs0BYuR3gdDoxNDwy42FifHwc3d3d6O/vT+qJPzI9v6Ki&#10;QvM1XloLBAJztnaM3ndJGEvWIWWwQCAQTfUzGRFFJ1ZM/7LCE7PNZkNlZSUqKyujEyEGBgYSegoe&#10;Hx/H4cOH0d7ejsrKyilZIPLyrDttWVEU+P3+aEAaHh5Gd3d30ouOCwoKUFFRgdLSUkuNQzLznBMK&#10;rDDJRJhDWkhZKHIz8Pl8MyYV2Gy2WQNVXl6eKa2qyESISEaI/v7+WfPSzSUYDEazQJSUlKCystLg&#10;rZwTl2O3R7sgk8mmkJOTE52gYHYiU7/fP6OVI60dMRcJSGKKYDAIt9s9a1fZXK0qIxZKElE0I/n4&#10;+Dg6OzvR3x//ZARmxuDgIFwup+XH1qqrq/D+jh0Jd83l5OSgtrZW1/x3s1FVdc7WjhZjySJ7SJed&#10;iFtkuvr07iO73R4dnzAiYWl+fj6amppQW1uLzs7OhKY719fX61y71OXk5KC6qgqdXV1xHZ+bm4ua&#10;mhpDA5GqqinnMBRGSo/WqLUfFUVaCAQC0S4mh8MRXVSp93hUooEpPy8PFeXlutZJK/X19TEDkhmB&#10;aGxsDP39/RgYGJDWTxpJl95RaSEJTXm9XrS1taG9vT26xkXvJJzxBqa6+rq0WWtTVVWJnJycWSdy&#10;GB2IImvF+vv7ddnuXogIXVpIzc1rNVmM5nQ6UVdXCzDA4HCU58j/AGbw5N8jxzBP/T36HeEb1fQy&#10;cPQGNte5M14/es7079PLnHxznO21TBRZuDk0NBTNAlBeXq5rl14kMNXV1aGjo2NGYGqYpbvupJNO&#10;QmNjo251ipfL5Zrye2j321ocPtwafS2yZkvrDQ1nk81dcpGHljm/h36Z9HroVTr6yyznho+Z6/VI&#10;mTG+R74RKFKRSfWJXCP83wGKnsusIidHm9t9uY69DIlmajgXrP5Zt9pkobmC2ozvoV+ir0WD5bTX&#10;p34PHxP9Pu318C+zf5/jnLnOjcRi8KxlRR4cQNGPUDTAH32gOPrqpMOn/tmkY2lyGeE60qRSVFXF&#10;xIQPqsqw22xYsuR4pJOR0VG0trbCpthACiEvLzRjjiL/x5N/mfp3NfkGNunASYdP/z30Q/QMVhG9&#10;uUVvxBT994vc/KL/nlO+Y+bNFNNumJNej5wz/WY9/dy5Xscs504/dsbrxzpHaMCYTA2Jp2sWxyQf&#10;BjGXosJCrFi+3OxqCJGMpJrVcbf7mfmTYPWPyVxECCFEFiH6Q1KnxeqyY2YnmP8fwLckVTEhhBDZ&#10;pAWknEhECWdLPmaXHTOvAKu/ArAs6aoJIYTIHkQ/TCYYAcdoITHzErC6HcDcaZOFEEKIqd4lxXZK&#10;MifOGpCYuSgcjJakWjMhhBBZhpSFRHQw0dNmTGpgZgWs/gISjIQQQiSF1yZz1sxZdsz/BOCyVKsj&#10;hBAia9Ukc9KUgMTM5wL8j9rURwghRJZKagvfqS0kVu/TpCpCCCGyWV8yJ5RQ0LkAAAy/SURBVEUD&#10;EjMvA3C+ZtURQgiRpag19jEzHW0hMX9Js7oIIYTIZm3JnEShRJ1cAlbbAbhiniGEEELMbQyklBBR&#10;whtmhVtIfCMkGAkhhEgZPZtMMAIiAYn5TE3rI4QQIjsRkk7CHRlDWqhRVYQQQmQzxnnJnkqqqhJY&#10;HQFQoGGVhBBCZKd+kFKd7BhSBSQYCSGE0EY5gOZkTlQg3XVCCCG0xPzRZE5TAJaAJIQQQkNJByQ4&#10;Na6JEEKI7HYiM89P9CQFoBE9aiOEECKbJd5KUgAM61ATIYQQ2SyJcSQFQIsOVRFCCJHdzmHmhGZw&#10;KwAOA/DoUx8hhBBZKg9IbJGsQkQqgLf0qY8QQoisxZzQ7uOh1EFEL+pSGSGEEFmML2VmJfZxIeED&#10;6Rm9qiOEECJr1QBYHe/BCgAQ0T4AL+tVIyGEENkq/tl2R5tSRI/oUhchhBDZK4Hp35EdY4vA6jYA&#10;S3WslhBCiGxESj0RdcQ6LLJB308hwUgIIYQu+NJ4jlKYeSXAV+ldHSGEEFkqzm47Bcy36F0XIYQQ&#10;WW0DM+fHOkgB+CwjaiOEECJrOQGcE+sg2aBPCCGE/uLotiM1GAhi8vRvIYQQQnttIGU+EfFcBygA&#10;JgyskBBCiOzUCODEYx2gABg0pi5CCCGy27G77SQgCSGEMEaMcSQJSEIIIYyyjpkr5/pDCUhCCCGM&#10;QgBfMtcfKgBJQBJCCGGMY3TbSQtJCCGEkS5k5tzZ/kABSUASQghhmEIwf5+Zy6b/gbSQhBBCGIw/&#10;B1b3MU/NAi4BSQghhBkqwOqTzHxx5AWZ1CCEEMIsueGg1ARIC0kIIYS58sH8HwBAqqouB6s7za6R&#10;EEKILEbK8dJCEkIIYQF8rgQkIYQQ5mOcpRCRF4DP7LoIIYTIZnx8ZGM+aSUJIYQwU6MEJCGEEFZQ&#10;JgFJCCGEFdjCAYnaza2HEEKILNcTCkiEd0yuiBBCiOz2TqSF9Ja59RBCCJHViB4nZgYz28Dq+wCW&#10;mV0nIYQQWacNpCxWAICIgiDl62bXSAghRNZhkHIdEU0ok158BqD7TauSEEKI7EN0JxFtAgBi5ujr&#10;zKyA+QGArzOrbkIIIbLCKIi+QKT8MvLC5BYSiEgF0Q0guhpAa4zCfADGdaikEEKIzNUP0A9ByvGT&#10;gxEwrYU0GTM7AP4kGBcBfDKAEoSC0G4Q/RGghwEMAzgZ4HVgrAR4FYAVAPL1/e8RQgihsw9B9E/h&#10;n2nS63SM147xM/UDaAfwVyIKzHbBOQNSspj5VLAq08iFECK97SPFttTICyqxD0kQ8xc1L1MIIUTG&#10;0zQgMbML4Ku1LFMIIUR20LqFdA6API3LFEIIkQW0DUjMGzQtTwghRNbQuIXEJ2pbnhBCiGyhdZed&#10;oTMyhBBC6KaUmS9m5gqjLqjZtG9mJrDqB2DTpEAhhBBW8SFAL4Lo74loWK+LaBmQ8sGqV5PChBBC&#10;WFErSLmRiF7Wo3Atu+zsGpYlhBDCeuaB1T8zq3fqUbjWXXYeSNogIYTIdBMgZTUR7dKyUM1aSETE&#10;AHq0Kk8IIYRl5YLVB5lZ054xrWfZSUASQojscCrAn9KyQI0DEv1F2/KEEEJYFqNZy+K0DUhEf9S0&#10;PCGEEBbGp2pZmqbbTzBzGVjthR5ZxIUQQljNOEgpnGt/o0RpGjiIaADAFi3LFEIIYVn5ABxaFaZ9&#10;S4aUf9G8TCGEEFalWTebHl1rr0BaSUIIkQ06iWhMq8I0D0hExCDl69AwagohRJobMbsCOnlby8J0&#10;mXxARK+B6B/0KFsIIdIL/RdIud7sWuiC6C1Ni9Nylt1k4VRCvwbwCV0uIIQQ1hcEKU0A+sFqK4By&#10;syukIQYpa4lIs1aSbtOzw113NwB4Q69rCCGEtdGviaiNiDwg+luza6Mt+paWwQjQsYUUwcx5YP4B&#10;wDfpeBk3AJeG5bUCyANQrWGZQojsshOkrCeiQSDSa8T363wvNMqecHLVcS0L1X0BKxH5QPQ5EH0R&#10;gB4bO3WBlFNBysUADqdeHP0EpKwAKecA6Eq9vFl16lSuEMIaDoOUCyPBCIj0GtFtAF4wsV5a2ANS&#10;Pql1MAIMyqhAREyk/CDUl0r/hlCLRgsvg5TTiWgvEf0+FEjoXiQemFSAfg1SmklRbiWiUSLaA1JO&#10;AfCERnUFgJdAylqQsgig/wUQ1LBsIYQ+EpnWHAToB+GxlY7pf0hEfpCyMXyf8idQ7iEQ/R8A/Qmc&#10;o0n2hEnU8AQNzbediNC9y242zFwM4AIwXwzw+QAaEjg9AOD3IOUBAE+Ft72YXr4tXP55AJ8FYBkA&#10;56RDggC6AbwBolcAep6IWo9R37Vgvgbg8wDMA1AQRz3d4Wu8B6Kt4b7kKddg5oVg/jzAFwI4Ls5y&#10;hRDamACQe4w/PwjQEyD6DwCLwOp9ADYAKJx2XBeAXQDtANGPiGhfPBdn5lqArwHzlQCaMHWIILKd&#10;z3YQ/Qag3xDReOjeydeAeSOAUwCUzVJ0G0DPguj/AlgNVu8GcCZCwxCJagPwNojeBuh3RPReEmXE&#10;zZSANB0z5wKoQugfxAFgFMBBAHUAKsKHqQh1dR0hookkruFAaIaLF8AgEalJ1pUQexNCf6K5nUL7&#10;ivAtYP4aQkFPCKGvHoDuB9G3MXsraHz6A2/4YXdyEGOtuq6YOQdHd96eIKKYPSjh/Yhypr08W70n&#10;lx13lfToljsWSwSkbMfMp4DVnwFYaXZdhMhCR0DKF4joObMrku0kK7fJmNWbweobkGAkhFnqweqz&#10;rKr/wcxyTzSRtJBMxKzeC+b/NLseQogI+jmIbomnu0xoTwKSSVhV/xXgr5tdDyHEdPRrEF1DRInM&#10;ghMakOapCZjVL0gwEsKq+Cowf8vsWmQjaSEZjJkbwGoLYs/UE0KYKbTGUVKfGUhaSEZj/jtIMBLC&#10;+liVzUYNJi0kAzGzA6x2Y+bCOiGEFZFyIhHtNLsa2UJaSIbijZBgJET6YL7a7CpkEwlIRmKca3YV&#10;hBCJ4PVm1yCbSEAyFMviVyHSy6pwujBhAAlIxpL9lYRILwUI5dcUBpCAZCx5YwuRfuRzaxAJSMYa&#10;jH2IEMJCGMCI2ZXIFhKQjHXI7AoIIRJyRFIIGUcCkpGI0n3rYiGyDD1vdg2yiQQkQ9ETCHUBCCHS&#10;AdFvzK5CNpGAZCAi6gDwmtn1EELEpQfAFrMrkU0kIBmN6GGzqyCEiAc9SkQBs2uRTSSXncGYWQGr&#10;LwK40Oy6CCHmtA+knEpEY2ZXJJtIQDIBM1eC1b8AqDO7LkKIGcZBSjMRvW92RbKNdNmZgIh6QcrV&#10;AGSbZCGshuhOCUbmkIBkEiLaAlLOAdBudl1EQvwAZNO2zDQKos8QKT81uyLZSrrsTMbM5WD1AQCX&#10;JXH6EEj5BJivBfh6resmZgiClE8R0RPMvBjgM8E4HqEHOz/A6wCcZ3Ids9UfQcq/hD9Li5M4/22Q&#10;8mki+kDrion4SUCygFA2Yb4ezLcCWBfnaVtByg1EtC9cxvFgvh3gGwAU61XXLMYgupZI+eWcBzCX&#10;gtX3ATQYWK909TZIuQPMnwb4agBVSZThBegxEP2QiN4GouOzPwFwRZxl7AHRzwH6LhFNJFEHoSEJ&#10;SBbDzMeFWzyfAnD8tD/2AvgDSPkRgD8S0Yx/PGYuAPizYL4cwEk49s1xAKA/gvAHgN4Fq48CWK7V&#10;f0sG6QAptxHRc7EOZOYzwOrvEMoSLWZFD4PoNiLyAgAz2wGcEw5OVwIoOcbJvQD2guhJgB4iolnz&#10;QzJzM5hvAfgKAGXT/vgIQE+A6BEA78z2ORLmkIBkYcxcCqAJoWzDvQAOJfoUx8xl+P/t3b9rVEEQ&#10;wPHPJBJBsDyjHCb+Cv4INgYUBBGNrVha22tv6Z9hbafYJIVWguGEpPNsVNIIyRE4hEAK9RTiWOwT&#10;YhF5mgsYfF9YHiz7Zmd24M2bYWA5T04QA3yqxjreRsTmlrWtKijdGJYNe594KOJ+RGzUfSMzp+X3&#10;OZzcRcX2Il0x8gDz2wWBKjiNo1VGtjBGLON9RKz/yYaZOYqjSkfrV/Qior8DGxp2kSYgNfxCVT68&#10;LfMeLg9Z/KqSsf3rF56tEY9FPIqI7t8IyMyD5B2ZdzE1ZP1WMDFkmXUZYL/6Phxgocrq55pspOF3&#10;NAGpYVsys42zZFv9O2FaMm/htPLhekN0RDzDCxwiZ6WL5Cnlb/iA0hiwiQ9EV8R8mctpjNVX2jny&#10;Jg4rHXGL1fNSZcMK8bqyaRyf0SN6wiqxhM7WzHEnZOaIkuWeICexr6YdZyo7jijnsiSiQzzFO8Uv&#10;V6UL5HGlLPXTRwNiWVgknmOSPKZ+V+2odIW8rpTPPhKvhJfEk2rNNZkz5BTaSonyG/pEH2siFpSz&#10;/FJz34b/nB/GQZtFuhCs2gAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEACaDElWcoAABnKAAAFAAA&#10;AGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAZEAAAAxCAYAAAAbSpQNAAAA&#10;BmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElEQVR4nO1de1yM2f8/M82U&#10;pouUXApdFoUUYi3WCpUUCsXu5pa7xZLLLlqrwrI3oWVzWVLsuiussPF1X4vQjSi3atJVNTVTzczz&#10;PL8/6sk0PbfzPM9Mfb+/fXsdPPOc8zmf8znnfM7nfM7lEWAYBuiwYcMG+kgkiIiIEBDRI/r9X/CH&#10;3bt3Py4rK+u5fv16SUvkj7eZf+u5Odj2p4iICIFm2n9l+y9aA0RUL7kMHnzS0BVNmE7IZzno8j1+&#10;/PjRzMzMqVzoFxUVuQGgG/nzjfz8/MGxsbFXVSoV5wGvtSlWPuVPR+vq1asR169f/5av/PQpy9On&#10;T8elpqZO50oHhuenT58GHD169AzXPNmAb9nevXt3WVJS0naudNjwRTiItHbF88EHH1xWKBSWb9++&#10;HcgmvYWFxSsrK6ts2DwBAODt27f9FApFBzb5AgBAhw4d0uniuLu776+trW0HAADFxcV9qqqqbOnS&#10;CIVCpY2NzQMjI6NqtrzpAkxmnUZGRpWOjo5XcnNzh9TU1LSHzUMsFlfb2to+MDAwULLnlH/oux9Z&#10;Wlq+wNupVCodhLchGBgZGVXa2Ng8EAqFCP8ckqNDhw4Z1tbWmSUlJX3Y0jAxMSmEjF+My6u0tNSp&#10;srLSjm3esOB7pt62bds3Xbp0+bugoGAgiqJi2PRmZmb5HTp0eMImb4G2O0tfDZ+r8F6+fDnq0KFD&#10;V9ik/fjjj7d6eXmtZZP22LFjJ548eTIJACBkk37ixIkz+/XrF8c0fmJi4r6HDx/OpYmGmZqaFs6c&#10;OdMTbwityRBgWteHDx/+Mzs72xeWvrW1dcasWbM8TUxMigUCQasotz7kTyXX2NjYK69evfIAcO0U&#10;69q1690ZM2Z4GhoaKjgzCImHDx/OTkxM/I1tehcXl6NBQUGfsUl76dKln+7cuRMKWPZrLuBrICks&#10;LHSNjY39T01NjSVs2v79+/82YcKEBWyMhyYCa02Khw6Ojo5X2aZlO4AAAICHh0fEhx9+uItN2oiI&#10;CAHMAMIU9vb211evXm3D1pL4b0dFRYWDqalpUWsYQH755ZeM1tCPxowZswq2rbm4uBybO3fu0JYY&#10;QAAAYMCAAQfYpo2IiBCwHUAAAGDgwIExo0aN4s0VCIPW0F4CAgLmsp19NrqzYArSvXv3JBsbmxTt&#10;31UqlSQ1NXUaF3cPUyQkJLC2WLigY8eOGVZWVjls0rLZUODv7z9PLpdbP3v2zJ8sTkhIyEgYmpaW&#10;ls9dXFyO489lZWU9YNZgLCwsXrm6uh7BnysqKuzT0tKmwfDAJ1QqlUlL5a0JWGXg6Oj4V5cuXf7R&#10;/h1BEMPU1NRp1dXVNmx56dy586N27dq9hknDRQnzgYcPH85uqbytrKxyOnbsSOtqJoO9vf21bt26&#10;3cKfX79+PSI3N3c4P9y1blAurGtDKBSqrK2tn7i7u+/v3bv3ae33tbW1beVyecd37959oFAoLN+9&#10;e9eTP1ab4tGjR6wbHNfdYR999NHOpKSkHfrKu0+fPiepBhFtZGZmBpK9a9u27RtnZ+ezo0ePXo//&#10;9uzZs3Ewg4ilpeULzfQFBQXuZWVl3UtKSnorlUpzpnS0UVNTY8E2bUsCdvAQCASItbX1kwEDBhzo&#10;27fvUe33KpXKWKFQtC8pKeldU1NjUVZW5kyWb2vbSPD/EJi1tfWTfv36Herfv38s/mNKSspchUJh&#10;VVpa2psJET7qsqioyBVBEBGTHbd8QggAAAkJCYymkcbGxmUBAQGziQYQAABo06ZN5eTJk6fNmDHD&#10;a+TIkRF8Mvq/hIiIiBZbAB40aNCvY8aMWc2FxsyZM700n21sbFJmzpzp3alTp1S2NH/44YdiqVQ6&#10;mG361uASYApDQ8PqxYsXuxINIAAAIBaLa/z8/JbMmDHDy9PTc52++ftvREvVf0REhHDJkiUumgMI&#10;AAC4ubnFce1nMLh3796is2fP7lEqlWZs0n/77bes5ScEAIAXL16MZhRZKMRsbGwe0sUzMjKqdnV1&#10;/X3y5MnBFhYWr9gy978KFEXFmzZt0usuKrFYLPfx8QkdPnz497qgb2RkVOXl5bXWxcWFUDHSQalU&#10;mmAYZsA3X7pGTEzMfZj4tra2d9etW0c74xKLxTVGRkbV3bp1uz1lypQgKyurZxiGAe1ABaL4VKEl&#10;cefOneV3795dgqIoYBoQFGkSuALDMIAgCONANXMQiURKkUhUA0OPC9RqtWFtba1ErVYLYPLkI38R&#10;AADIZLJuTCLX1dVB+Z5dXV1/l8lkXdPS0j4tKirqx4ZBIsTFxV3kSmPfvn13582b9xEf/GiiWVck&#10;6ZxKpRJKljCdPDs7e6xm/Hbt2r0MDQ39gC/6ZOjWrdvturo6cwRBDJ8+fToRwzABAABERUW9oMsf&#10;xVCAYqgGQ5zZ0QukUinjbeb29vY358yZ8wkMfVNT0+I+ffqcrKys7Jaamvq5VCp1Z5oWwzCAoih9&#10;xFYAqVQ6QCqV9mcaH9NRA+FTXvigpA/A1XVT2XHt+iKcASaoq6uD9nd//PHH32MYJqipqbGqrKzs&#10;CpueCDk5OWO40lAqlcZc0pPJjOkgAgAA69evxzZu3EjrB4W1FFNSUpqsF3Xs2JHSzcSnsunRo0eS&#10;SCRSZGZmBuCDSFlZmSNVmtS01E8RBBE24eG/YBD5448/jsEoCdgBRBNDhw7dhmEYWlVVZV1RUdFg&#10;9NHPRPSlxLgCRVHOvK5ZswbbunUr63WF+n7QwAOJaGGbpT4G8YqKiq4ymawj2iA/fXcd4fr16zGY&#10;Ke/69euheRw+fPhWDw+PDZpTUS6AmfISToMRBBQVFREuVjIF2ZQQ1Q40vISFhdHKk26aTcfb559/&#10;PokuD+byo+/oRPxS4dzZc9EqpcoIRVDQGFjU69q1a/XWf3799debT548GceUt++++47zAri7u/sB&#10;b2/vNe/lSt2PcOOAaWhJMOMVIQ4a/Y0rDwiC1geUOMDICx+UtHkkC2xx6dKliNu3b39BxCOMLFet&#10;Wsmq/whxAjC+s3Xr1kFn5u7uflCzEHFxcefYMLx3z54b2sJHEARYWlpmTZ48eYaVldUTOv5RFAUq&#10;lcqQTf44KCuEoIFQ8bNmzRpaecJ0fk1e3Nzc4uloYxhGyyNTxQUAAI6OjteDgoJmWltbP2HS4aqq&#10;ZO0RRC1g0tF06VeGQUFBgWtdba2ECZ8ikYiX9a82bdrIHB0drwUFBYVYWlpm08kVw1DadsmXAuaC&#10;hIQzO16+fDmMvv7rDQxEO2goea5gpHCZygvD3vNMMijxwbtcLm+nUMjbkg6yhHWPEgY2EL5XrLpf&#10;hOnbt+8fbYyM3uGKnA0qZbKORNa/RCIp6t+/f7yJiUkh0zJ89dVXrC1XbcXa5JlAlnQKMDw8vIQs&#10;L5iZSEJCQrQmP1OnTp1BVxacPtOBhAn69+9/WCKRFDJJQyY3R0fHqzY2Ng9g5KgPrFyxAlPI5eZM&#10;25lAIKjjK29zc/O3/fr1+10ikRTTlRdFtdoNTR9vKaSmpk4qKSl2pOOPSVi+fDnrPk3ez4j7Nx2e&#10;ZmV5M223XORf711Bm9Hbti1K4ObmdsyircVrprJlA6GZmblUKDRQIJAuhNWrV0NX1sSJExeam5u/&#10;xt08bFBUVNSTaBTH1wxgp3BsQdzQiK0jJtPMqqoq0jujmlmUFFN4DEUBiiAAQzFUYiwpZlIWDMMY&#10;8Qjr9pBIJKWGYrGMympLTk5eQya3BQsXjv5w8OB9xhJJMYphKBMeQ0NDde7SQhlYlTg/BgYGNRs3&#10;boS+D4yWh4a6X75sGWl5MQ1LmIlF3BIoKSnpru3GxPmJ2r5dELV9u8DM3FxqIBIpmLZRtmh0PyEM&#10;LHcG+Vy+fHkN0/7P2qiurOysVNYZ1/PdfFYxadLkpU7OzheNDI0qqPLGeVyyZAl0/xGGhYV16dmz&#10;50VY9wyKIGD1qlXqzZs2vWSaWZs2bWRog8JiI7QVK1ZgZHwuWrTIA4D3SpRRQ2A5fQMAbg2B6TQz&#10;lMSKwjBA2IiJOj8uX7GhoSwiMrIj+/IwG7SoMH78+NUDBw6MpVNQVJ1qyJAhewMDAxeJRCI5U9nq&#10;Eg8ePAhm7ndGgYODw02+eRCJRErNNQQyaBoHTBRZS4GMRxyLFy/2dHJyushU5mzROOjykM+ff/4Z&#10;zlxHoCA6OprVmtmemJjEnOycYUR8AwCAmZlZic+YMRs/GTFiJ9UAwkV+QgDqb+6kG3WJrC+VWm1Q&#10;UlrqADOFHDly5A+TJk1aOmTIkD2wzJINCs7OzhfwOB8PHx7t3KvXn2Q8a4dlFJYcJS8USiwqKkrg&#10;5eW1ydBQLCPzPZItIC/78kuCDV7NlQFRZ8PjNvzGWJs2WQBsDOR8MkW7du1yJSYmpSiKgqVLlxLK&#10;OTU1dQJdJ7W0tHwNAEAJedSzMoRdrP7iiy847yQkgsfIkVFOTk6X6AYRGF5bAn+eP79BLpdbUPHT&#10;sWPHLGNjY0pLmpdy8Civ9PR0X33IvqioqEdNTY0pFc22FhYFZmZmRbriRQQAAJ999tlsaX6+a15e&#10;XuMedFjN+mWD8tu5cyfliNq/f/9j0Fw2gKyAXbt0bTzw1bdv3wSpVNo3Iz3dDwDdbXejs3h9fX3X&#10;V1SU2zx98tS7oqKiCwztpUuWYNG//NIoR5gtuDY2Nmmurq5njIyMqpjn2EBfB8Lq0KFDlqurK+E3&#10;G3bt2pX08uXLISTvmpWfkQwwAMLC1uVu3vwdo7NPsGgtZy/69et3SqVSGYkpLktsLbxS4Z9//mF0&#10;5xqMglu4cCEWExMDbdljgJ8tueEbNmS+LSxkdN0JAADs2bOH1SwkNze3P5lc9uzd24QmTFtYMH8+&#10;pp2eCo13Zw0fPjw6Pj4+tknGTKloYPHixRgATZUAH1j8xRek7Iz19Q3XfMbQ5nvO+daPTBahPv88&#10;eM7h+PgD9+/f/0ylUrWBof/FokXY7l9/FQAAt99/6NCh+4YOHboPJq8m9HkW1IABA04MGDDgBNE7&#10;lKCeAABA+zbRbt26PRSLxdUKBTBBUVREx2RZWRkv55GI0JrOXgwaNOj3QYMG/U72HnftNj7rhSvm&#10;uHnjxjwyWe7dt6+J/hCJRLUGQmEt3o90UZb6Gb8WP5AZzZs7l3EKPsrAdD3LwMBAKRKJ5EqlUoKf&#10;3+ILjVfBE019MYLAdEq0cuXKd3wyCjP9IisLWfqvv/66AJ4fTCsQ8zPGx2fzyFGjomCmtnhYuGBB&#10;Yzujkj9XYJhGeRpOjjcJPOeHg6zc1tbWz7XjLly40N/BweFOfRxt2Tevb50Bw6D6RUtCux8Q8a0Z&#10;9M4foF4P04S3t/dPPj4+W3VdlmbtCiMKaNPbFRrw5MmT0VT9hkgn7d+/n9PhSLI2qA03N7ezs0JC&#10;ZrcxNi4nLlPT8sGgcSby0ZAhh2JjY2MZMc8gTnV1dbsFDUqQ7XRNEzAd0tfPb2NiYmKk9u9kfJeX&#10;l3fmzg8xdWtr6xeWlpavuSiU+/fvB2mm59sKaz7V1cpBB2ZfQkJCZGFhYU8iuYjFYrn2b3Z2dinG&#10;xsbl5HLUj5197969KWQ8tDZLv7W7s1JSUgKY8te+fftXVu3bv2Qaf3ZICHbg4EEovcPl6pCTJ09u&#10;Li0ttW+SnqZBHIyNZa0Xs58/H3bj5s3ZdXV1bfA88exiCeiam5sX29rapguFQhXfbaLJVfAODg53&#10;8vLy+rO5EoRKXvPmzcP2aU1PYZCQcGYT2b1K3ezsCC+E7NK168O83Nz+fE/dcMBUxCeffLL31q1b&#10;Ibm5b/qr1WqjJi9pGtrcOXP0opv0rWySLlz4qpksGvDNN98MIkzUYHkBQK+wZ8+ejR04cIDXuo89&#10;eHDfo0ePJvBJU5fAAEOrsgVGv5iYmCOpqamEX7EkUoIANCj5xut/CJjmWg6N9kUbVeP/YWFh6fn5&#10;+S4wWR06dIhT23zx4sXgG9evQ38Og8lMDQMAzJgxA4uLi2PEY5MvG369Zs0wM3PzAjauF7rpJRdl&#10;2MTdojHFxADA1q9fT3gh3ZQpU0KBACB0rhm2bgfYqfS6deuGmJiYljKbLhNPn8kCZ5C4aHTp9qAq&#10;H2Uahu1NF+4ZrBnf9PXUkmjWb8hCE+WsP+bY1Nv7eOTlYFue+vpl7ooCAIAZ06ejebm5LjD9h4+2&#10;SdUWSdPgbZShLmeKZt8T3rJlS/fQFSu8fcaO/Z7JUf3mAWkaNA7khcyahYXMmgVdu3/fufM57FUN&#10;Tk5ON5odAKQ4bBUREXEPhieyMlItuv78889dnJ2drzC53oPRdQ8NgStgr8Dmiuzs7KFNz/O8L8vA&#10;gQMJF+EBYHbIT7MN8g20Cc+6PYfEB6jPTDHvS7oAfp4J5tBjnz59khcuXBhsbm5egDAoz7TgYDhd&#10;o3k4k0TBavIZHByMISgqYKMng2F5a8YqxqoemZYN5vAp4Ufp+/Tp81dgYOCaUaNG7ZIYG5fDjbL0&#10;lvbMmTOhBFhUXOTAZpEXhm/YdRG2FtCIESP29e3bN4nJAjbT2R5XYOC9q4BJ4Ipbt25NUyNqA6Ky&#10;LV68ZApZuuXLlwf07t37CpM2iKEYmD5tGq/mNYyMWsXCOqCbOfFbr1C8kcxEjI2NK8jSWFhYvO3p&#10;5HRTLBYrNC+F5atMTORFxjeb8Plnn7ES+j///DM5Iz19FBF/R37/ndQFZWpqWuY9Zkx0Zxubp6Rl&#10;0wifMeSP8vO406dPX/Lu3Tub8nfvulZXV1sWFxdTXumNg0nOGzduvLl+/XrabxBHRkbcJlusEgio&#10;XXZ2dnYpUqm0V01NDe0V9mWlpVBnOdgqiMGDBx8TiUS1pWVlXd6+LXBSq9XvL4JswZVZFEX1ln1y&#10;8l+LAACsyuvm5nY+PS2N0UfU+AbUwqu+3UOELLTOhfU3r1+7yWQyKyLe9u3b144yMT5waKTlS9KM&#10;5cVj3X46dSp29NgxqPWRGzduzEh5+NAPNq+2bdsWBwQEbH7z5o1LXl5eL9j0ZCCciWhi2bJlk8Ij&#10;IgaNGz/+O1LfL0OLWTPkZGcz+hQqhoFGyxJDm46UKIpSCn9DePhH3ezsHjK1xGCmmFz8ne7u7okL&#10;FiyYaWZqVkxWNiZWFl8WJJ4PUyuLc34U5WXKa0tY11BWKMPy6BLN5Ys2DTzXK1Ps2LnzaGZGxkii&#10;+vr0008p/TFEswU+v9YIU7ewga82yrm8EO2YCShnIprw8PD4DcMwwalTp8LflZXZMuKV4h2CouKQ&#10;kJCqgwcPUn4TWCqVOlH555pMuRqE+MfRo42DS35eXm9d+Hu5bvO0t7d/VH8lFtvOy6OCwjC9+cTP&#10;nDmzjqrMU6dObVYwExOTigMHDrQDAIBr167NapQ9g04zdcoU7Njx47zs0vLy8vrVyNBQfuHChWUA&#10;tL4tvdrA9FivTCGVSp3kcrl5nVJJ9ikGYVBQUDPRnjhxQgAAAO3bt8979+5dJ9IZg1abCAoMxE6c&#10;PMmo/rnO3Lp165YeGBS08fixY+F5+fmMT6wHBgZiJxnyCAA1n4GBgc2bJYaBk6dOCQAA4KcffzyZ&#10;nZ09mGk5AydPxvC0ZGA8iAAAwMiRI/ePHDly/4EDB3YXvn3bPS093QsmvTbUarWY6v2nBAqFCWDT&#10;scmEDyv3l19+sQsNDc0qKChwakn3B27d6QPZ2dkfMrKYNOJUV1VZTCFQLPqGg4PDw/z8/F4wsgoK&#10;CsJwBah3tILZEBHYzBIIlSMAWp2Xn1k5U7Rv3z7PfeDA8/jzvHnzvgAAgNLS0q43b9787MWLF4w/&#10;ncwUycnJcwoLC+1hZh0AADB50iSdNQTR1KlTMYBhAMZamz179hcAALB8+fJnAABQWVnZQS6XW8Bm&#10;XldXR3hOAIc+/bm4hJl2er54GzhwYOK1a9dmVJSXd+KFIAvo03d+7949f0YRW6HyA6D1rjMQoTXy&#10;WlxcbK9SqUS88dX8ulL2pCDlFbNnD+H9bOPHj98mFApV796961RWVsZorXXixInYmTNnaPXOgQMH&#10;ompqaii9N4TgUU7aEAIAN/pqYvv27U7bt293cnd3P0vpD6TwuQWRWRiA2vfHhy+SzK/KBHz5YYOD&#10;g78eP378T1zKxwf0kV9kZORl6naiuT7EX/3zjZbOH0diQuKqBfPnv1m0cCHh5xjwXXf64vPq1auz&#10;5s+f/2b+/PlviN5fv349ODo6+qBMJrPiq26b/2lYR9UIEwMmMl/r5Elefn5+0bNmzVrFp/xzcnIG&#10;8ionzYCRBXq+RBhWr0Sjo6Njly5dOouJoLWxZMmSmUZGRtUXL178gjAC1vgXY0RGRlJecw0DXXRj&#10;Pi28CRMm/IxhmODM6dNfy2Qy3j9gxAT6sFhZb3vlaEUFBwdXHDlyBHqmTMgK1nqs+2p5ddui4uJu&#10;2hdW4qjnleKEN8+oUSjMiouKSG9PrqmpMSsrK4O+YkhvaDicySgiA7Q1Ny/mc8MC3vb03f4mTJiA&#10;nT17lnSWJAKgnrmioiJG23fJMG/evMUVFRUd0tLSPOXV2q4taqFv+/nn31esXPm55m+PHz3yJotv&#10;Z2+fZm9nl675W3lFRce01FRP+tz4Ad8Wpr+//09lZWW29+7dm1BUWMipLmCha4tZOy8yuLi4XLOy&#10;spLizxkZGR5lpUSbOOB4lVdXt4VKQANYWfn7+2OJiYk6WRehrLsmlqTu6zc7u95SJgNdO+vcufML&#10;Jyenu/hzYWGhY1ZWFuGnAnQBDDDtB8xk2dfV9T8jRow48vjxY8+KigraD8RNGD8eO3vuHGk7eZjy&#10;0EetVouJeLS1tX3Wo0ePB5q/yeVyi8ePH3uqVCrKZQOuEOEVm5GRQXtmgw6rV68OWrZsWVpVVRWx&#10;1Uci+xs3bnymPYhQjbZRUVFu2r9lZWUNefP6tQsAQFBTU2NSW1tryjD7ZmDS6XVhDcyePTsUwzBB&#10;cnJyiEKheH+2hZBxnrevUpSHj5wqyss7KpVKQyK5iUQi1enTp5vt1omKiop7/PhxozFRXV1tAd0h&#10;eNadI0aMOLJ/376oqqoqSxRFDfScfRPgHyMiz7t+O74+sOW7Lafu3LkziSpOjUJhRtbOzp0/36y/&#10;3bx5c+rbt28bDSqlUtlGLpezMgjGjRuHnSfIQxt8y2vFypXT1q1bd/VdeTn1IELTUE6fOr0qPj5+&#10;I1mimJgYZ+00+Xl5zlu2bDklk8msamtrJWRrKVzbaOOaCIZhYO7cuYS+TBjA+eXe++c0ERcXt4XK&#10;X0cEZ2fnvw/GxnY+GBvbadSoUbGEPkeYwKGcXDBnzpzlkyZN2kovt/fy4Qw6UUDKhggbNmy49CIn&#10;x51IXra2tllEaUJDQ2ccOnSoU2RkpGdkZKSns7PzHba+4PHjx/Omz1d/9dVUq/bt85n4lfGX48fx&#10;lz8AAGz7+ef4a//5TzBVncDKigs0W+a5882t6QMHDvyYkJi4vJnMAHkbHj58+LH4+PhOmzZt8ty0&#10;aZPn5MmTvydMTBog2y1FJ+AiL5h2SkqDhQ7o0rVr1q7du/ts2rzZc4K//w4Y2WtH8vP1I40qaigl&#10;wFAUVMlk1KdFGWDnzp2ua9euvZ6RkfEJWxqPHz/25GLpz1+wYOn8BQuWnj17dnnShQsL86VSJ9bE&#10;SIAx8p2yg6WlpVS/O9N0b7G+fvOmD4Ig77eUa4gvOjralSqtnZ1dBgAA+Pv7R0kkkoq/79yZqCM2&#10;GcHW1vaZgYFBXUuujbwtLHQor6iwBgCAc2fPkm7VrzeedMvLoUOHNr96+dKVajZbUlLSpbS01IYN&#10;fbz+7ezsMlQqldG5c+cW62LtEAO62eqOYRgv+qKeRnM6F5KSKGdYdnZ2GdOnT88wMzMrAwCAK1eu&#10;zMjJyenPmaEGCAXg/UipUCjMxo8bx7m0Dg4Oj2EsoC5dujzVTP/8+XPCXQgAAOwchc9QGxMmTNj+&#10;8fDhx21tbbNgrbJly5alUNEmT8tdsYwePTrOzc0t2dDQUMGEVz6gS4s1MzPzYz7offjhh+fCwsIm&#10;ubi4XDcwMFDp09LWhJWVVYGrq+t/rK2t38Dk7+vrywsTd+7cmSiTySzpyqUv+Zw9e3apVCrtTkWH&#10;Kt8LFy4w7tPBwcHhw4YNOz148OBzjo6Oj/guny7k1cu519+2trbPmNAc6zOWRIDkvDFFQEDA9oCA&#10;gO0jRoz4w97ePo2v9iEEAkHjCIwHPz/yqQsTzJ8/f1mT7ZqE4f0239GjR8fiaVeuWPE32XZgAQDQ&#10;x2+Dg4O/9fT0PIhbjkwDgiCUV8KQX83Oj7LavHmzV6dOnV4JhUJ1swrVkiVX1NNkfnEcLFQqlVEz&#10;GTfISyAUqGHpbf3+ew8zc/NSIBAgMFegjB1L0kFZYMmSJQvdB7hfpG/nTQOpkoBAZGTk6Tdv3vSi&#10;26mDYVgTWevikwI+Pj6YXC43o7rGQ6lUtkEQxICvwWvp0qULNmzYMCEoKOh7sVhcCwDAmMjeZ4wP&#10;ZWZEfYtKfzHFzFkzw0Z4jPiDbT2oVCpDNaIW4fqF67UpgYGBP/r7++9slB3DQWTMmDGEmTVZE+HL&#10;aouJidmBUayAYFr+vMDAwB/wtHRuTjYIDAz8YeHChV+KRCJVkxcUGRVIC3pQEuXie2WI3bt3u7i7&#10;uyc1qx/KFSV2gHE1w2LPnj3byRahz58/T3lrARkOHz5s06dPn1twPnI2OZGDvo0T//Hz81PRUydG&#10;SkoK6a5FfSMhIWEZk3ibNm46mZaaNpLvOnFzc7u6du3aqdbtrfO0iZJrHWowr0X9ITY2dvOff/65&#10;gOjdpUuXWO368/Hx+W3lypUh5ubmZdy40/rGumZYtGhRWnx8fAQbollZWR/BjOqagIkLg7Fjx+7F&#10;MAwlsoaJgqJGYeLjQ265aM8+dHXpX3h4+IRhw4ad0oUbQhO0lgjLOvj9yO/rX7185YIiqIDP+gQA&#10;gB9++MFj4KCBF5haeHyv+3z55ZcLhw8ffgLWLaBWq0VkVh0dkpOTZ8DUvy7cMwAAEBcXF3H/3v2x&#10;TOr0+fPnAysqKtoT5Xnx0kXWW58tLCxKevbs+TivVX4AAAf7SURBVEBsKK5heikjHXQlLy50c3Nz&#10;e+FXnfDZ9z08PI5++umn3zk4ODB2bRFBKAACQn/bq1ev+h45cuRbKkVKhJCQkBdZWVkfMmFIIBAg&#10;jh84PtJML1fIzYnimpialJ//k53ViuPcuXNtTE1Ny/loKLpW6poYMmRIQosPImw7D+CPFhHc3d0v&#10;6op3JvDz84txdna+y3T9SjN4e3szZmjevHmZ3t7e2JUrV4L5aKNsZXMx6eKcCeMnVB+OP/zt/fv3&#10;x2jTMDIykmvGf/PmTW/dt1080JfRy8uL3qWlo7bElq4u5Tdp0qQoe3v7dC5lfn/tCYULwHesLyO/&#10;tZ+fn7LwbaHD+2kq9RTT0MiwZteuXQPw9L6+vsrc3NxezWNioHv37oTfUoeF9oGcfwH06gbSrld9&#10;w8fHh9drbfv163f1m2++CerQoUMuW358fX2VVHHGjh2rzM3N5e37D2zhO9ZXuWPHjpja2loTsjhn&#10;z51tdj5Ll7CysirQZ37/30E0CIvwDztRjWoIghiM8R6DicXiOidnp3vGbYyrN23e5Iu/DwsLu1Be&#10;Xt5JpVJBzRS086S51ZcXX4RAIEBhRvDFixen7Nq1q9l33KloREdH7166dCnxFTAscOLEiVW6sKJx&#10;4LMFvvHb/t+23Lp1azIZ7ct/XeZ8ijsgICDawMBAvX///q1NDmiSgG7DBBtYW1vng4YFSlggCCJE&#10;EESId07cRYO/r6iosKa77ZoKXOo1LCzsAv7/58+eu6vUcP0bAAB2bN8RU1VVZaFLg2H58mXzjx49&#10;tub+vXtjORHSwbpZI2mI5VJPTy8sOfkvwbp19fJ//vzZQKzRKH+P5ORkXm5BCAoK+tHMzKzszJkz&#10;X7JJz2gQwaFUKo3S09KHAwCAtxf5VJxgQtbsl86dO7+Mi4v7AH/etm3bfl0qykZOIKeBz58/H6D9&#10;W3h4+BkqGjk5Of3YcUeMFy9eNDuhzydu37o9EaaTz5o563nsodiedPFu3rwZKC2Qdm/2gudqLigo&#10;+ABBEAOmdCdPnlxy6tQpaz55+O2333rv3bv3x7y8PKe//747njo2OaPl5eXW//zzDzdlCAC4du3a&#10;1MzMzKEwbd3T05PXmgkPDz+Vlp5GehMGX0rQ1dX1xtWrVz9n2oY9PT0xorxv3b4VoIvB7tq1a1My&#10;MzOHwjb8e/e4twMmKC0ttYU5w6Mtv/cL61z+aPvNmgXQJFhaWhZoDiBenl5Y0oWkOVTulK1bt/Ky&#10;K0Uul5sDIhYpgqfn+ync6tWrr9y6dTugaZym5c/MzBwybdq0V3zwGx4efprOT8ml83///fdxSReT&#10;ZsP4gvOl+T28vb1J3UJJSUlzvL29kXxpfndCGjy7sk6cOLGytrbWhGl7raysbM+3wgQAgPnz56/2&#10;9/f/xd7ePqN++6SOfYMkyMnJ6Xf8+PFVDx48aLGdXF999dXlW7duUV6DwhdycnL6VVZWQh0+1K7/&#10;LVu2xF+6dCmECw0yHD9+fFVKClxd6KJ9kiExMXHxzZs3A2HSaPInwDAMjBs3Dqurq2PPBWRx/0r+&#10;SwAAABMnTixTKBTmKILSfhzLQGSgkhhLZAAAcPrMaagGc+rUqdAjh4+EAQCAokZhjqgRMWwNGRgI&#10;1RKJRFZbW2uqUqm17nlqTk0oFCImJiYyAAB65swZKH6vXbs2dceOHbsAAKA+P/r7ooRCISqRSGQC&#10;gQChy+/+/fs+33333WEAAFAqlZK6ujpjGP5wmJiYyIRCoQrP79tvv01MT08fhqKoWC6X07qWTCQm&#10;MqGBUOXk5JSydevWMTB5T58+Pae6utpCpVS1qa0j99FTwbiNcbVILKqDrR8mCAmZ/TQvL7fZfUa6&#10;AG4V/vHHH2uOHz++CgAAFAqFOYIgnDaisIFAIEBMTExktbW1Jmq1dj9pCpFIVGdsbFwNAACwdbB7&#10;9+6ov/76azr+XFtba6JSqdqwYBmTSCQylUplxCY9hmHAxMSk0sDAQK1ZhqNHj3597Nix1QDori6E&#10;QqG6QcdgsPK7fPnyzF9//fVnAOrvYFOr1dCXNAoEAlQikcgalbeuXUk9e/Z8MGXKlJ88PDyOAQDA&#10;3bt3x1VVVVkyTa9Wq8WyKpkVm7xra2slbNPiQBBEBMMviqIGVVVV7QAAICoqak9oaCjhPm8inDx5&#10;MrSqqgqKXxRFhdXV1YyuO1epVIaw9ImgPVDI5XJzGLpyRX36Z8+eNVtzokNVVZVldXU1p2t6ampr&#10;TEEt0MlC8MGDB3qtWbPm4oMHD6AGRy5QKpXGfNQrF2AYZsC0XtRqtVFVVRWrG2ZHjx59BEVRg4SE&#10;hKVs0mtAoFAoWN/yLBAIAFF6fdQFiqJQOkkTdXV1bbjyh2GYUC6XWzQOIra2ttlubm7X8Of8/Pwe&#10;aWlpHlwywdGrV6+/o6Ojh/JBiw2Cg4M3Hzx4cFNL5Q+LrKyswS3NAwxWrVp19aeffhrFNj2bxuzt&#10;7R13+/Zt/6KiInu2+eKYPn36i/j4+A/oY8Jh69atPtu2bduLPz958mTI6/qbpnkDfnV+fn4+9eHY&#10;/zE4OTk9ePv2rdPFixeXAlCvzOn+xf+v/czHv5q0AQDA3NwcdOnSpUkcDMMAgiAAQZDGs2oYhjWm&#10;FwqFQCQSAUtLS9C2bVtgbGwMxGIxAABcEggErHb/kcHOzu6pr6/vPj5oCTCs/oZTqjupuPjn+Fo8&#10;+xf/4n8BXH3dycnJAk0araV/kS1W/4v/ffwfwG/mQZTb/L8AAAAASUVORK5CYIJQSwMECgAAAAAA&#10;AAAhADEsKd4BMwAAATMAABQAAABkcnMvbWVkaWEvaW1hZ2UzLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAFrAAAALwgGAAAAJfjrtgAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAA&#10;IABJREFUeJztnXdYFNf6+N/ZXuidhWXpSEcUEFHBggWsIQVr1BRzY6K5iUlurjfNVG80uUm8yTfR&#10;WGIssUYjNhRpCiKCdJa2lKWzjWUXtszO7w8cvuu6lWDK97ef5+F5ODPvKTOz854z73nPexAMwwAH&#10;RVFyeXn5+qqqqsyenp4ouVzuAgBAp9NFUVFRR2bPnr2DyWT2wzjRaDTEysrKVZWVlau6urqmjIyM&#10;ONDpdKGXl1dJdHT0T+Hh4acIBILGkjIVCoXN/v3780zJ2drads2YMePfvr6+BeaWffjw4ayhoSEP&#10;PB0SEvLrnDlz3jOWRyaTuf7444+XzSmfwWAMPP300wvMkc3Pz3+rqKhoiyk5R0fH1jlz5rwTGBiY&#10;bU65YrGYc+zYsTMAAOHh4admzZr1iSHZ7Ozsj5uamhYEBgZeTk1N3W5O+drIZDKX4uLiLVwud4lQ&#10;KAxAUZRsZ2fXGRAQcC0hIeFrd3f3GkvLNEVJSckLd+/efQ4AwMvLq2Tp0qV/Mybf0NCw6Pr16x8C&#10;ADCZzN5169almVPP8ePHT4pEIv+EhIQ9sbGxBwzJNTU1pWZnZ39KIpFGnnvuuSRzyv7ll1/2dnd3&#10;x1Kp1ME1a9akUygUuT45Pp8f/+uvv34LAPDss8/OIJPJw8bKLSgoeLO6uvpJPE2j0cQbNmyYa06b&#10;cDo6OhLy8/P/2dDQkK7RaIj4cSaT2RcVFXV03rx5/6JQKDJzy9u/f3+OQqGwx9MRERE/z5w589/G&#10;8nR1dcWeO3dur6my7e3t25OSknZxOJyb5rZHH/n5+W9lZ2d/bGNj07tt2zY2kUhUjaec0tLS5+7c&#10;ufOCi4tL/RNPPLHalDwJ/0cgEAQdPXr0l76+vjCAUeVmZ2fXiaIoRSaTud6+fful1tbW5A0bNswd&#10;j8KWSCTsY8eOnens7JwKAGBjY9PDZDL7NBoNicvlLuFyuUs4HE5BZmbmEzY2Nr3mlothGKGrqyvW&#10;DNHY5ubm1FWrVi0PCgoyS5n29vZGSCQSHzzt7u5eaSqPRqMhmdkesLW17TZHDgBAoVDY4h0HgiCY&#10;PhkMw5ChoSGPn376KSszMzNj0qRJv5oqV61WU/H29vb2RoaFhZ12cXFp0CcrEon8urq6Yl1cXOrN&#10;bTdOXV3dstOnT/+oUCjsiESiEv8NyWQytzt37mwqLS19Ljk5+aPZs2e/Z2mHbQypVOqpfX3z5s3b&#10;zmAwhIbky8vLN+DydnZ2fHPr6e/vD+vr6wsbGhpyNyY3PDzs2NXVFWtKkWojEAiC8Tbl5+e/NW/e&#10;vLf1ySkUCltcDsMwxFS5EomErf1bZTAYAnPbBADA4/FSDh8+fFGlUtEBRnUGgiCYQqGwlclkbkVF&#10;Ra90d3fHrlmzJp1KpQ6ZU2ZPT0/08PCwE55ms9m3TOVRKpU25rxzXV1dsQ0NDWmrVq1aHhwcfMmc&#10;9uii0WgIpaWlzwIADA0NuXO53CVhYWFnxlMW/ts051kB3FfWEomEvXfv3psymczVw8Oj8sknn3zK&#10;1dW1HmD0obe1tc04duzY2d7e3sgDBw7kbNiwYY4lClsmk7nu27evQCwWc5ycnJqfeOKJld7e3nfw&#10;8tvb25NOnDhxvK2tbeYPP/yQu2nTpgQajTZo6cWvXLkyQ9/DHRkZcTh9+vSPnZ2dcUePHv1ly5Yt&#10;kxwdHVtNlTd//vw3r1279rFIJPILCgq6NHny5IOWtGfdunWLPDw87hk6jyCIxUqJzWYXPf/889P1&#10;nevu7o7+6aefLgwODnofP3789NatW0McHR155paNoij54sWLX65duzbNUIcwHurq6pYdO3bsLIZh&#10;SExMzOEFCxZss7Gx6QMAUKlUtJKSks1Xrlz5LDc3922VSsVYuHDhtomqWxsURcm1tbWPTZ06dZ++&#10;8wqFwra+vn7Jo6h7oigsLHwjNjb2oJOTU/NvLSsqKuro4OCgV11d3XI7O7vO1NTUt8zNOzAwEHLk&#10;yJFzKpWKfl9nZLq6utYBAKjVakpJScnmS5cufd7a2jrr8OHDl9atW7fQnBF2WlraK1evXv1UKpWy&#10;QkNDz0ZFRR2z5JpeeeWVYAqFItU9LhKJ/M+ePbt/YGAg5OjRo78888wzs9hs9m1LygYA4PF4s0Ui&#10;kT+eLi0tfW68ytpSCBiGIadOnTosk8lc7e3tO9avXz8PV9QAo6M4X1/fgg0bNsyhUqmDvb29Edeu&#10;XfvQkkrOnj27XywWc2xtbbs3btw4G1fUePkcDqdw48aNs+l0umhgYGDShQsXvhnPxdDpdIGtrW2P&#10;7p+rq2v9unXrFpLJZLlaraY2NDSkm1NeVFTUcXyU7+npWe7n52fS3KINg8EY0Nce/A9XWBOFp6dn&#10;xbp16xYCjCqm+vr6pZbkRxBE09jYuLC+vn7ZRLVpcHDQ6/Tp04cxDEMiIyN/XrFixXrt6yaTySNJ&#10;SUm709PTXwYAuHnz5mtcLtes5zMeqqqqVho6V1dXt0ytVtMeVd2/FQRBNCiKUrKysr6ciPJ8fHxu&#10;eXl5lQIA0Ol0YUxMzGFz8mEYhpw8efKoQqGwc3BwaF2/fv1cXFEDAJBIJOX06dO/WLp06QsAAG1t&#10;bTPu3LmzyZyyY2JiDuNfPt7e3nd8fHxMjqy1YTKZvfreNR8fn1sbN26czWAwBCiKUkpKSl60pFwc&#10;3KTm6el5DwCgqalpgVgs5oynLEshtLW1zWhtbU0GAFi6dOkLhkbMHh4elbgtrqam5glzK+jo6Ejg&#10;crmLAQCWL1/+jL29fYc+OWdn58bFixdvBgCorKxchZtjJgoGgyHEzQ4oilImsuw/E+7u7jV0Ol0E&#10;AIB/nppLfHz8twAAFy9e/MLSvIYoLCx8XaFQ2Nra2nYtX778GUMmjvj4+G9CQkJ+BQC4fv36B+Z+&#10;GpoL/onO4/FmS6VST30yVVVVmQAAhn6jfzRRUVFHqVSqtKGhIR1/p/4IGhoa0nGzQ0ZGxtNMJnNA&#10;n1xcXNx3LBbrLgBAZWWlSZvso8bW1rbb19c3D2B0rsbS/DKZzKW2tnYFAMD8+fPfcHd3r8IwDCkr&#10;K9sw0W3VBwFXvI6OjrzAwECjtlw2m32LzWYXu7m5mT0RVFFRsQYAwMXFpd6UrTgiIuKEnZ1dJ4Zh&#10;SGVlpcER0HjQaDQEhUJhBwCAIAg6kWX/XyE+Pv4bd3f3arFY7FtQUPDmby1Po9EQKioqVgMAxMXF&#10;fW/sMxhBECwpKelzAIDu7u7J/f39ob+1fm3s7Oy6fH198zAMQ7Qn1XDkcrlzU1PTAoDRSa2JrHui&#10;sLGx6ZkzZ867AABZWVlfqlSqP+QrAO/UWCzWXV9f33xjst7e3rcBRm31v0fbTEEkEpXjzXvv3r11&#10;KIpS7O3tO/z9/XPwwWtZWdlG7cnVRwWhvb09CQDA19c3z9TETmRk5Innn38+8dlnn51pbgX4qN3P&#10;zy/XlB2UQCCg+MNvbW1NMbcOc8jPz98uk8lcyWTycEhISNZElv1nQigU+uMvBplM1us1YAgCgaBO&#10;T09/CQCgoKDgHyKRyO+3tKW/vz8U9yjy8/O7YUqezWYX4S8Tj8dL+S116yMqKuooAIC+gUBNTU2G&#10;RqMhsdnsIicnp5aJrnuiSEhI2OPm5lYrEon8b968+Uhs+6bg8XjJAAD+/v7XTckmJiZ+uW7dukUr&#10;VqzY+OhbZhp8wGYpGIYhd+/efRYAICYm5hCBQECjoqKOEAgEtUQiYeMd/aOEJJFI2AAAzs7OTY+i&#10;AtybwtnZudEceScnpyYAALFY7GNKVpf8/Py3ysvLH/okGRwc9Gpubp5HpVKlq1atWj4RkzPmkJOT&#10;856hT0QAgMTExP/gti9zUavVNJFI5KvvnFQq9Tx9+vSPAAAkEkkRGhp6zqIGA4Cfn19eVFTUscrK&#10;ypUXL178YvXq1cstLQNH25PGnOdPIpEUDg4ObQKBIEg770QRFhZ2+sKFC//l8/kJQqHQX1sp47bs&#10;6OjoIxNd70RCJBJV6enpLx84cOB6fn7+P2NiYg47ODi0/V71oyhKkkqlXgAALi4uXFPyLi4uDYa8&#10;i35v2trakpqbm+cBjLq4WpK3vb09Cf/amzx58iEAABsbm76QkJALdXV1y0tLS58LDg6+OOGN1oKE&#10;j8KoVKpB7wsul7tYd+LFx8fnpinXM41GQxgZGbE3Vb42uNzIyIjFn03GejcEQbDY2Nj9LBar1NJy&#10;x4upiczw8PBTlirr7u7uyZ9//rlRDw8SiaRYvXr10vG+xAsWLHi9vr5+aX19/bLGxsaF5ro66qL9&#10;6atvhl4f+PN/FJ/NDAZDGBQUdKm+vn5pVVVVZnJy8scAAIODg6zW1tZkAoGAhoeHn6ytrc2Y6Lon&#10;En9//5yIiIgT1dXVT166dGn3ypUrH/+96h4ZGXHA5xPodLr496rXXOrq6pbr80MXiUS+N27ceBdF&#10;UQqJRBqJj4//ryXllpaWPgcAwOFwCrQHtrGxsQfq6uqWc7ncJVKp1NMSd1xLIZHJ5GGFQmGrVqup&#10;hoR++eWXvdqLQwAA1qxZs9iUOYFAIGhIJNKIWq2mqdVqsyascDkymWy2Iz3OggULXvfw8KjQPS6T&#10;yVxzc3PfKSoq2tra2jpr/fr184z52k4UixcvfsnZ2dngqMJSRQ0AQKFQhjw8PB7w98YwDOno6EgE&#10;GLU7T58+/Yvf8qVkZ2fXmZKSsuPq1as7s7KyvnrppZciSSSSYhxtHXtp1Go1zRxfW/z5W7KQwhKi&#10;oqKO3FfWK3FlXV1d/SSGYUhgYGD2RHvoPCoWLly4jcvlLq6trc1oampKNXcR1G+FRCKN4P8b0xl/&#10;FGfOnDlk7DyZTB5evXr1Em2PNFMMDw874HN7uguegoKCLjGZzD6ZTOZWXl6+3tiist8Kiclk9mkv&#10;uNDH1KlT9yoUCjsMw5Di4mKTq+i0YTKZfRKJxMfQDLwuuNx4XhovL687htzr/P39c/bu3Xuru7t7&#10;8vnz57/LzMw026NlvHh7e9/GXaMmCnd39yp9K9+OHTt2ura29jGJRMKeCJNWYmLif8rKyjYODAyE&#10;3Lp16++zZs361NIymEzm2DOUSqWexkxCAKOdjlQq9dDNO5GEhIRcoFAoQ729vRG9vb3h7u7uNbgJ&#10;BLdp/xWwt7fvSElJ+SA7O/uTrKysrzZv3hz9e9RLoVBk+ADM1AIgAACJROJdXFz8MgBAUlLS55Ys&#10;eBsPcXFx/2NoYEGn04WRkZHHLTXLVFZWrsa9o/Ly8rbrzhWoVComAEBpaemzM2bM2DmRi7q0IXl7&#10;e5cIhcKA9vZ2vQstAADmzp37DsDoy2Spsmaz2cUSicSHz+cnmCOPy3l7exdbUo8pbG1teyZPnnww&#10;Jyfnfdxu9X+J5OTkD2trax/jcrlL+Hx+nCUjB32QSCRlenr6lkOHDl3Jzc19ezy2XA8Pj3tEIlGJ&#10;oiiFz+cneHh4VBmTFwgEQfjqNTabPaHPH4dCocjDwsLO3rt3b21VVdVKMpl8gM/nx5NIpJHQ0NBf&#10;HkWdj4rp06d/cb9DnVRcXLzV09Oz7FHXiSAI5uXlVdrW1jajq6trqin5oaEhj8LCwjcAAJKSknY/&#10;6vbNnz//zfEsqDOE9sQiAIBQKAwwJCsSifx5PN7sgIAAkxOv44EQFBR0EQCAz+dPGxgYCDEmPDIy&#10;4mBpBSEhIRcARmf3TXkX9PT0ROL+m4/CY0Nrie+E+vD+GWCxWOX4vc7JyXl/IsoMDAy8GhYWdkal&#10;UjEuX768y9L8FApFjnsMlJeXrzclj8vQ6XThRHfW2uAj6KqqqkzcDW3SpEnnqVSqWXb1PwskEkmR&#10;lpa2FQDgxo0b70ilUtbvUW9gYOAVAAAul5uuUChsjMniE8VMJrOPwWAY/bL6M9LV1TWlu7s7BgBg&#10;7dq1adu3b3fQ94f7k+OLZh4FhIiIiBMODg5tGIYhly5d+lyj0RAMCZeWlj5vaQWRkZHH75dP+PXX&#10;X78x5I+IoigZD0Lj5uZWExwcfMHSukyh1VlM2FLqPxMpKSkfAAA0NjYuam9vT5yIMhcuXPgaiUQa&#10;qa6ufhK3i1sCbj5pb29PMrZ4oKenJ7KoqOgVgNERI5lMHjEk+1vx9/e/zmQy+4VCYcDNmzdfA/jt&#10;JhDcd7+vry/cmBx+fqJ8/YODgy9NmjTpnFKptLl+/foHE1GmKeLi4r4jk8nykZERh7y8PIMBvTQa&#10;DbGkpOQFAIBJkyb9+qjMA48SfGLRxcWFGxQUdJlGo0n0/cXFxf0PAEBtbe0KmUzm8ijaQiCRSMql&#10;S5e+gCAI1tDQkHblypXP9K0eKy8vX5ednW2x8ZxIJKpWrFixgUAgoI2NjQvPnTv3va7CRlGUfOrU&#10;qSPt7e1JJBJJcV9+Qh9sTU3N43hn83tNxvzeeHt7lwQGBl4FmLjRtaOjYys+ETeeVV++vr75CQkJ&#10;/wUAOH/+/Hf6Ym8IBILAw4cPX1KpVHQvL6/SR/25TCQSVREREScARr1O6HS6aLweLzi421ZFRcWa&#10;27dvb9YnU1dXt6ygoOAtgIn9cly0aNGrJBJJ8Xste2Yymf3z5s37F8CoP/69e/fW6sqgKEo6c+bM&#10;oebm5lQikaiaMWPGZ79H2yYShUJhU1lZuQpgtIMytk4kMjLyOJVKlaIoSqmoqHjofkwEJACAoKCg&#10;y4sXL9584cKFPbdu3XqVz+dPCw4OzsIXKPT09MRUVlauwu2Pli4F9vf3v5GRkbH27NmzB8rKyja2&#10;trbOCgkJyUIQBNVoNKT6+vplYrGYQ6FQZE888cSq8dpbc3Nz37lz585DE1NyudylpaVlDoZhBAcH&#10;h9YFCxa8bk55X331Ve3AwMAkAICbN2++Pjw87GQqxKY22dnZH5uKZDZlypR9E2njSklJ+aCpqWl+&#10;c3Nzamtr60xLQsIaIikp6bOysrIN410ks2jRor+PjIw4VFRUrD5y5Mj5oKCgy66urrUAAHK53LW6&#10;uvoJtVpN8/T0vLdq1apllkSkGy9RUVFHcaUaHh5+ajzeLtqkpKR8wOfzE3g8XsqFCxf2NDU1pfr4&#10;+Ny6H6wL6enpiaqqqsrUaDQkNze3mrS0NIvmfozh5OTUMnPmzE9v3LjxriX5Ll26tPv27dsvAwD0&#10;9fVF7Nq1q23btm1mKfzExMT/9Pb2RpaVlW04c+bMofr6+qXe3t4lAIChKEqtq6tb1tnZGQcAsHjx&#10;4hfN8ckGANi1a1fb4OAgG2B0wCGXy50fVWAvU1RXVz+lVCptSCSSIiYmxqiXCZVKHYqOjj5cUlLy&#10;Ymlp6XOJiYn/MTcYmkgk8jtx4oTJgFVjIVLj4+O/dXV1rbty5cq/29vbp+tOOJLJZPnKlSsfKygo&#10;eJPH4802pxHaREVFHXNzc6vOzs7+pLGxcVFRUdFW/ByBQFCHhYWdSU1N/ae5D1UfLS0tc4ydd3Fx&#10;4T799NMLzPU/ViqVTLxjQlGUbGmQn+bm5lRTMn5+fjcmUllzOJxCPz+/XB6Pl5KTk/P+xo0bjd4T&#10;cyCTySNpaWlbjxw5cn48+YlEoiojI2NtYGDg5dzc3LcbGxsXNjY2LsTPMxgMwcyZM3fOmDHjs0fl&#10;sqcLm80ucnBwaBWLxb4T4QVCoVBka9asWXzkyJFzLS0tc+vr65fpC4jl4eFR+fTTT6dOtIvgzJkz&#10;d5aXlz8tFot9zc2DoigVRVEywOhEGu7VYA4IgmDLli17DkEQzd27d5+pqal5vKam5nEdGc2CBQte&#10;NxTlUB9KpdJG5537w9wDcRNIRETECXNcfePi4r4rKSl5sb+/P7S9vX26uXGzR0ZGHPC5E2Mg2psP&#10;4AiFwgA+nx8nl8tdNRoNiUajiUNDQ8/S6XRxR0dHQkdHx/RJkyadG++yXLlc7tTT0xODbz7g6elZ&#10;TqPRJOMpC0VRUkdHh0FPFhwKhSL18PCosMS80tHRkYCi6NiPxcbGptdUZ6JWq6nmer4AjK7sM8eR&#10;Xi6XOw8PDzuSSKQRe3t7o3GWh4eHHeVyuTMAgKOjY4uxa1YqlQx8Vp/FYpUaCmwPANDe3j5do9GQ&#10;mExmn3ZkRkvAMAwRCARBQqEw8P7mA3wPD48KIpGoHk95phCJRL4SicSHQqEMsVisB7wl+vv7Q2Uy&#10;mauPj89NAoEwZkMeHBxkCYXCQCKRqLA0jCaGYUh3d3dMW1vbTAzDtM19mJeX1x02m11kqYmvu7s7&#10;WqFQ2NvZ2fGNvXNCodB/cHDQG2B00Zr2NelDIBAEak9KEggEtaVR7vByGhsbF2k0mrHBH5VKHQwJ&#10;Cblgqase/hvD07a2tl2mXFGHh4cdent7owBG4xdNxG9Jo9EQ2tvbZwAAODs7N9ja2vaYkw9vv4OD&#10;Q6uDg0O7MVmxWMyxxHSlV1lbsWLFipU/FwY9P6xYsWLFyp8Hq7K2YsWKlb8AVmVtxYoVK38BrMra&#10;ihUrVv4CWJW1FStWrPwFsCprK1asWPkLYFXWVqxYsfIXwKqsrVixYuUvAMm0iJU/K2q1mkIkElUI&#10;gmBqtZpy/vz5twUCgQ+BQFC7ubk1e3l51UZGRl42J4KdXC63b21tncLj8eLEYjGLw+GU+fv7l3h4&#10;eHANrbhTq9UUEomkBADo6+vz//XXX7ffX/Eq9fT0rPf19b0bGBhYpC9vR0dHJIqiFGNtkkqlLuHh&#10;4dmPOlqb9nV0d3eHZGVl/QPDMAKdTh/09PSs8/Pzu+Pv728yXs391ZmclpaW+JaWlngajTbk5+dX&#10;4ufnd8fOzq7fnPqLiopWVVdXLwAAcHR07PT09KwLCwvLcXR07DRVf09PT1Bzc3Nif3+/v1gs9nR0&#10;dOS7ubm1BAcH5zs7O3eYf0es/BmxKuu/MK2trVN++OGH/UwmUyiVSt16e3sDdWVcXV15a9aseSk6&#10;OlrvZp4YhiEXL15889SpUx/rC9Dl4eHRsHXr1qWenp4PLbM/c+bMB1wuNxlBELS7uztUJpM9tG9i&#10;TEzMhTVr1rzk4uLyQDyWK1euvFpYWLje1DXu3r2b4+zsbHTZ7m/l+PHju3k83lQEQTSdnZ0Rw8PD&#10;D+2APXXq1NOrV6/eakhpDg4Ouu3Zs+dUQ0PDTH3nk5OT965du/YlXClr884779xjMBgiFEXJPB4v&#10;Tvc8hUKRL1my5KP09PSd+paQDwwM+J48efKTkpKSpzAMQwgEAoogCIZhGKLRaIhEIlGVlJT0Y0ZG&#10;xnZ7e/tHulOLlUcH8b333vuj22BlnDQ2Ns64cePGC0KhkC2TyZzs7e17WCxWnY2NjWhwcNANAEAu&#10;lzveuXPnqejo6IsODg4PxCBRKpX0ffv2Hbp69eorcH9DBm9v72oPDw+uQCDgAAAMDQ05FxUVrWWz&#10;2RXu7u4PxGjIycn5W01NTapQKGTfj5rHdXNza8EwjDAyMmILANDT0xNcW1s7d+bMmfuJROKYohke&#10;HrYrKytbYeoao6KiLrm5uY0rBo25ZGdnb62vr08RCoVsFEXJLBarztXVlafRaEh4cP2urq6wxsbG&#10;GTNmzDioO9Jvb2+P2blzZw6fz48CACCTyYrQ0NAbGo2GPDw8bA8A0NbWNqW+vn52dHR0FpVKHQtW&#10;NTw8bHf8+PHdQqGQLRaLvahUqozNZlc5OTnxBwcH3TAMI6IoSq6rq5tLJpNHgoODC7XrlkqlLp98&#10;8kl+Q0PDLABAQkNDb+zcuTNo+fLlO9LS0nbeu3dvqVgsZrW1tcXW19fPTkxMPEIikVSP8n5aeTRY&#10;R9Z/MEql0lkqlYYTiUS5nZ3dPQKBYHYQmoGBAV8AAG9v76rnn39+LZvNrkQQBNNoNITvvvvu6O3b&#10;t58CGA12deDAgb3vv/9+rHb+rKysfxQXF6/E0xkZGduXLFnyMQAAl8ud+emnn+ZhGIbI5XL7PXv2&#10;nN61axdH+3Mer3/WrFk/ZGZmbmMwGGIAAJFI5LVjx47bIpHICwCAz+dHXrly5dXFixePxUNns9kP&#10;bPpriJ6enpCIiIhHGn8cv4558+btycjI+CedTpfix3fs2HEb7/haWlric3JyXkxNTf0Kz4uiKOnr&#10;r78+IxAIfAAAaDTa0Lvvvhvn6elZr9FoCD/++OO3ubm5zwMANDQ0zDh8+PCezZs3P6lVNwcAgE6n&#10;D65fv35TXFzcSXz0fPPmzXV79+4dC8159uzZ96dNm3ZU+yvl9OnTH/X19Y1tNZWamvoV3pmQyWTF&#10;nDlzvjl06ND/AIx+iWVlZb352GOPvWPOfcEwDJHJZIFyudzP1ta2lkajdZob9tPKxGOdYPyDGBwc&#10;jLp161bOlStXBm7dupVXUFBw58qVK8KGhoa3NRoN2ZwyBgYGOM7Ozu3bt2+f4ePjU4G/SAQCQTNt&#10;2rQH9kxsa2ubrP15Pzw8bHvt2rWX8bS7u3tTenr62Ka4ISEhBSkpKd/jaaVSSb927doDMZgFAgEn&#10;OTl578aNG5/FFTXAqK01NDQ0R1uWy+Uma6fvx3kGAIB33nknYd++fRTdv9WrV2/p6ekxutXcb+W+&#10;ndlnwYIFX6xZs+ZlXFEDALi4uLQGBQU9MJKtr69/4DpKSkqe6u/vH4vznZaWttPT07MeYPQ5PPnk&#10;k2/Y2tqObWdVWlr6eE9PTzCeFggEHARBsL///e/pCQkJx7XNHImJiT9p14WiKLm5ufmB3Xrq6uoe&#10;CFesfV/1pevr61OM3I4xurq6Hr9+/XrbjRs3Gm7fvn3l2rVrHTdu3OD29PQ8FPbVyu+DVVn/AYhE&#10;ooSbN28WCgSCB140tVpty+Vyd9y6dSsXRVGTsbMFAgHnvoJ5aINQDMMeerZdXV1h+P95eXnPa9uY&#10;w8PDr+p+3sfGxj6wgey1a9dewhX+yMiIDYIgWGZmpt7A8Lr1d3Z26m53NWYfVygUTBKJpNL9mzdv&#10;3h599uOJRCqVujKZTOFjjz32L33nda+jq6tr7Do0Gg0hKyvrH9rnIyMjH9hxhsFgSMLCwsbild+f&#10;I3gDT+Mdnq55Q1/dAA/fx8HBQZM7jFsqX11d/cXdu3dPDg8Ps7WPy2SyoDt37vyks8DAAAASlUlE&#10;QVTS2tr6giV1WpkYrMr6dwbDMKSysvI7tVpta0hGJBJNr66u/tpUWUqlkhEdHa13eyh9I1InJ6ex&#10;ibqysrLl2uf0eTv4+fmVaKflcrkDPrIUCAScqVOnntbXUeirX7tugAcVkb5JN4DRAPezZs36Qd+5&#10;iWJgYMA3Pj7+ZyqVqjeOt7Hr6O/v9+fz+RF4GkEQDYfDKdctIyAg4IHNf7Xv/cDAgO/MmTMPmFO3&#10;bv0AAP7+/iW6MsYwJc/n89fweLxXjMnU1tZ+PjIy4mlJvVZ+O1abtYXI5XKOUCicIZVKI1AUpROJ&#10;RJm9vX25s7NzPpVKNbn7h1KpdB0cHIwGAA2Hw/nO29v7CJPJbJDL5f79/f3zGxsb/6nRaGjt7e3P&#10;BgcHv0+n0w1uNJCcnPy9oQDzTU1ND2zI4ODg0O3o6NiFp3FbKQ6TyXxoJwwbGxuhk5NTh1AoHBth&#10;4ROPBAIBTU5O3quvboVCwWhra5usfczPz69UO61Sqca+HKqqqhZkZWX9Q6FQMJycnPgsFquOw+Hc&#10;DQ8PvxYSEpKvrw59DAwMzGlqanpjaGgolMlkNvn6+v7X09PzjLE8ZDJ5xJCyHBoacurq6grVuY6x&#10;Tg2/FzgMBkOs73l4e3s/YJ8fGhpyVigUTCqVKuNwOGW6nSJOY2PjQ5tq6HaqGRkZ27lc7iy1Wk0B&#10;AGhubk6YPHny2I4+LS0tYxth0Gg06bJly4zuzcnlcnfg/7PZ7P1eXl7H7OzsKkdGRlj3f5//UqvV&#10;tkKhMInFYp0yVhYAAIqidIFAkCyRSGIVCoUHgiBKJpPZ5OjoWGxnZ1dhtYGbj1VZm4lcLvetqan5&#10;4r7N7iEXNwKBoPT29j4cFBT0AYPBMLhtGG6PDg8Pf9Xf3/9L/DiVSu13dHS8zWKxfi4uLr42PDzM&#10;HhgYmMtmsw3u/ZaYmKh3OyoMwxDdF93X13dMWarVajI++YejbXPWOS7Rp6xxu6w+eDxenO6myNr1&#10;AwAMDg664v+fP3/+bX3lTJo0KXfNmjUve3t7VxuqC4fP568pLy8/jKeHh4d9BgYG5oSFhb0eEBCw&#10;y1A+YxOduvZhgAc7Hd0Oj8Fg6N3tSN/xgYEBjpeXV+20adMM7r2n2+GSyeQRFotVo33M39+/5I03&#10;3pi7b9++g319fQEXL158UywWswgEAqpSqWhFRUWrAUYnoTdt2rRG16NHG5lM5i+Xy/0QBEHj4+OX&#10;uLm5XcLPUanUPnt7+3suLi7XCwoKSjEMMzqvolarbZqbm19rbW19SalU6t3t297evjQsLOwNFxeX&#10;G8bKsjKK1QxiBmKxOLawsLCop6dnOehR1AAAGo2G0t7e/kxubm4Nj8d7ydCmwnQ6vdPd3f2Ct7f3&#10;T/rO29jYNERERLwMACAQCFLG096+vr4AqVTqqn1s7ty53+D/i0Qib117qCEvFBqNJtVO6yoofegq&#10;GXt7+94pU6ac1WljIIIg2KRJk3Kjo6OzAgICinVNKvX19SkffvjhLdxbwxAoilKrqqr26DtXX1//&#10;kUKhsMiui6Pb4bm4uLRFRUWNKTDdkbW59xDgfz1QjKF7H5OTk/fqc7vz8/O7k5mZ+ZqTk1OHRqMh&#10;FhYWrs/Pz38GV9Senp71mZmZr7FYrFpj9eG/N39//y+0FbU2Dg4Od1ks1s+Ojo4G9xfs7++fl5ub&#10;W9XQ0PCeIUUNACCRSKYWFxdf5fP5a4y1y8oo1pG1CYRC4fTi4uIrKIramCOPoiizurr66/7+/vkx&#10;MTFPUygUka5MfHz8EmNleHh4nKPRaHwSifTQS24OOTk5L2qnw8LCrkdERFzB00qlkqGbB/eL1kVX&#10;0ejLq41KpaIVFBRs0D62fPnyd2k02pD2MbVaTfnoo4/CWSxWndYxcnZ29taTJ09+io/MR0ZGbPft&#10;23fwjTfemGNoJaNUKo1Qq9X2+s5pNBqKWCyOc3d3v2Cs3boMDw/b3rp1a632sYyMjO3aq0F174W5&#10;91BfXl1qa2vnanuN0Gg06dKlSz/Qlevp6Qnas2fPGdx27uPjcy8xMXHMEyg3N3dTd3f3pF27dl0N&#10;DAws2rx58+Pa5jBt8N+br6/vN/rO40yZMkXv5q4ajYbU0NDwbmNjo97JWn1gGEYqLy8/rFKpHPz8&#10;/PR2uFZGsY6sTVBbW/uZMUVNpVJ7bG1tq+h0eqv28d7e3iX5+fnlIpEofjz10un0DhsbG4s3pW1t&#10;bY29evXqVu1jTz311OvatkHdSSoAAHzxhi66NkVTqwnPnz//r97e3iA87enpWa9vknDOnDnfaCtq&#10;AAASiaRatGjRrrS0tJ3ax+vr65N7e3uDwQBEItHojuimzuvj7NmzH2ibfzgcTnlCQsIDJgvd+2ju&#10;PQQwfh+VSiUd943GSU9P/1R3ybpKpaLt3r37Cq6oXV1dW1577bWFixYt2oX/bdu2bb6dnV0fAEBT&#10;U1Pil19+eV6j0eh97+//3jAajWZ0Q2Z9jIyMeBQXF2frKmoKhSKws7O7x2AwjC5sqqur+1SlUum9&#10;f1ZGsSprI2AYRhCLxXp3KudwON/Onj17UmpqKislJSVq7ty5/tOmTZvn6uo65ro1PDzMuXnzZiGP&#10;x3vZkFlEHyiK0mQyWYCDg0OxaekH8pEOHDiwV9vEsWLFind0PRTodLqUyWQ+MOKXy+V6X5Th4eEH&#10;RovOzs4G7fGdnZ3h2m5pFApleNOmTWt0d5tub2+P1vZn1mXOnDnf6h5rb2+PMSRvY2PTwGQy9dpi&#10;KRRKv4ODQ6m+c4bg8XhTs7Ozx3zQaTTa0PPPP79Wd2Svu4ReqVTS1Wr1Q7Zc3XsIYPw+3u/wxkIH&#10;BAcHFy5atOghu3thYeF6bR/vyMjIy7rLyV1dXXnak7Stra1T7t27p/fLjslkNlAoFKFUKg3Td94Q&#10;AwMDc/Lz8+9pm+1sbW1rYmJinp43b553cnLy5Llz5wakpqZ6RkREvIwgyEOTsCiKMqVSaYTucSv/&#10;i1VZGwFBEI3uiBkAwMfH54fIyMjNNjY2XHzUhCAI5urqen3atGmLkpKSZtjY2HABADAMI1dXV391&#10;9+7dkwqFwqD9TpvOzs7Vbm5ulxwcHMosaW92dvbWtra2sVWKcXFxp5YuXfohwKjZ4eTJk2OLXnSV&#10;RXd39yR9ZeLLrXF0FRTO/Y7iexRFx5TVM888s9HX1/cuwOjouKysbBkAwOXLl1/Tp8BwHB0dO3VN&#10;B/rinuAgCKKZPHnyWjKZ/MAkKZFIHI6JidlgiTlJrVZTDh48+L12h7dp06bVXl5eNQAAFRUVadXV&#10;1akA+kfH+u6jrnmETCaP4KNdXTo6OqIuXbo01uE5OTl1vPTSSxm4e+Px48d34Sai1tbWKTrZzRoQ&#10;6MkHAABEIlERGhr6ZktLy6vmlKPRaChcLvfdoqKibHxegEwmi2NiYtYnJydHsdnsH4lE4pjZiEaj&#10;9fj5+e2Jjo7eqK88fe+alf/FqqxN4OXl9dBsvZ+f35fGXI6cnJxuzpo1a/J9LwQMAKC7uzvjxo0b&#10;3NbW1hdQFKUaytvd3Z3B5XJ3hIWFvWFIRh9lZWXLTpw4MWY+8PHxuffss8+ux9tZUlLypEKhGLOT&#10;6rrS6a4wBBhd9KE7EcbhcB7qQDQaDeHgwYPfa0+ILV68+OOEhITjePrKlSuv4u6B3t7e1cXFxasN&#10;XQuCIJiu37OHh0eDIXkAAEdHx+KUlJTw4ODg91gs1onAwMCPk5OTo9zd3fX6oetDo9EQ9+7d+6O2&#10;22FGRsZ23BUOwzDk8uXLr9nY2AgAANzd3Rt1OxV997G/v99fO83hcMr0/X4EAoHPF198cQFFURIA&#10;AJVKlW3dunUZrtjFYrFnZWVlGu4eODQ05KSd39yvN5lM5mToHJvNPiCXy/3r6uo+NVQehmFIX1/f&#10;gry8vIqGhob34L4ecXNzy0pJSQlns9mHdFdOauPl5XWUTCY/4Crq5ORUQKfTTUYW/P8Zq7I2QWBg&#10;4L/t7OwecO9iMplGFQfA6KguLCzs9fuj7DoAAJVK5VRVVfXttWvX+DU1Nbt7enqWSqXSSWKxeEpn&#10;Z+fK4uLiq01NTa9Pnz59ljk+2zi1tbVzv/nmmxP4iIvD4ZS//vrrqXjAoPr6+pQff/zxW223rQUL&#10;FnyuXUZbW9tkiUTygNdEd3d3qPYKwtjY2HO6ShPDMOT48eO7tScVFy5cuDsjI+Nf+PlTp059XF5e&#10;vhSvPyAgoPj06dMfikQilrnX6OPjc8+UDI1G6woJCXl/ypQpT4WGhm43ZBrRB4ZhyKFDh77F46kA&#10;ACxbtmwHHs9Eo9EQjhw58mVdXd0cNze3ZoBRZartZQMAUFVVtVC37Obm5mna6bS0tM90ZSQSiftn&#10;n32WjdvJaTSadNu2bQtwE5ZEInHfvXv3ZScnp7FQp3ruiVnK2ti9RBBEk5CQkDYyMsLKy8ur4vF4&#10;m4VC4fShoaGg/v7+uY2Njf/Izc2tu3379uWhoaFJAABkMlkYExOzIT4+fgmNRtM7eakNgUBQM5nM&#10;RjxNIpEGo6Ki/mZO2/9/xuoNYgISiSRNTExMqaur+5TP56/XaDSUoaGhMHt7+4dWqunDycnpVnJy&#10;ckxHR8cGHo+3WSqVRiqVSpeWlpZXtT83KRTKAIfD+TY4OPgDAoFgdlS05ubmaV9++eU5fFGEv79/&#10;yWuvvbaQRCIpGhoaZuTl5T13+/btTLVaTcGVDAAAi8WqmzJlytm7d++uABi1zx88ePD7LVu2LMdH&#10;fXl5ec9q15Wenv4J6HDu3Ll370ftAwCAJUuWfPTYY4+9LZPJnCorKxfl5OT8rampaTqFQpHb29v3&#10;AIz6XMvlcoevv/767IsvvvikrmmlqqpqobYfdkBAwG03NzezFa+lYBiG/Pzzz5/l5eU9hx97/PHH&#10;/5menv6pVCp1qaioWJyTk/M3Ho8XZ2trO6DtNz1//vz/XL169RWVSkUFAKioqEgvLS19bOrUqWcA&#10;Ru3VJSUlYx0Ai8Wqi4mJOa9dv0wmc9y9e/cV3PuDwWCIt23btsDHx6e8p6cn+NatW2vz8vKek0gk&#10;7kFBQWMucyEhIQXa5RiaONQeISMIgmmXoQ8SiSSdPHnyOj6fv6qhoeE9mUwWpE+OSqX2+Pj47PXz&#10;8/uKSqUO6JMx0B7C0NBQKACAi4vLtcjIyJdws6EVwyAYZl1AZC4qlcq+r69voaOjY7GxhS+GwDAM&#10;kUgkkwcHB6OHhoYmIQiCUSiUAVtb20oXF5ccSyLuAYyOqL/++usz2qNfR0fHTqVSydAXW/qTTz4J&#10;1V7M0tnZGb5z584cPKocAEBkZOSVqVOnnurr6wu8ePHi67jtdubMmQeeeeaZMVujRqMhnD59+iPt&#10;2BgIgmAuLi6tYrHYU3uFIsCo6ePDDz+MxNPvvvvu3ba2tlg6nT44ZcqUs97e3lVkMnkYRVHKmTNn&#10;duB2XgqFMrxjx44YU2aQ8aLRaIhHjx79QjuoFYFAQJ2cnDokEoknroRxAgICbr/99tsPjJQvXrz4&#10;hrYJikajSWfMmHHIz8/vTmFh4dN1dXVzAEZt1Vu2bFkeGRk55kYpEolYX3zxRZb2BCqDwRBTKJRh&#10;iUTioWuKyMzM3LZw4cLdePrgwYPf4VH9GAyG+K233prFZrOr8PNNTU2J//73v68rlUo6AMDy5cvf&#10;W758udFVjNpgGIYMDg7GCASCWUql0gVFUSaDwWi2tbWtdXJyKrRkYIGDoii1q6trpYuLy3U6nW7d&#10;FMFMrMr6L8rNmzfX7t+/fz9u3zQFgiDY999/TyeTyQrt4wKBwOerr776RXd5uHa+xx9//J9paWk7&#10;8RG3SqWi/vDDD/uLi4tXmdve2NjYc1u2bBmLiXH48OE9169f32wsj6ura8v69es3hYeHXzO3HktQ&#10;KBSM77777ohunBRjTJs27egLL7zwkL399u3bT/3www8HcKWoi5OTE3/Lli3L8QlXgNHOcvfu3Ze0&#10;XQRNsWXLlhXaAbZUKhXt0KFD/3Pz5s21GIYR7O3te7TvV0VFRbpMJnMkEomquXPn/jczM/O1R73z&#10;jpVHg1VZ/wXp6+sLyM7O3mKJO6BaraauX79+k75zCoWCWVhYuL65uTmBx+PFSSQSTx8fn3J/f/+S&#10;6OjoC7qf26WlpY+ZG2oTx8vLq3b27NljvsN37tx5vKKiIp1Go0kFAgGnqqpqoVqtpri6uvK8vLxq&#10;goODC+bNm/c1hUIZtqQeSyguLl7Z1NT00JJyY/j4+NybNWvWfn3n+Hx+RGlp6eMtLS3xPB4vjkql&#10;yvBtvZKSkn7UdqtTqVS0CxcuvKXvC8gQarWampqa+hXumaJNd3f3pOzs7Je7urrCBgYG/CQSiYeD&#10;g0Onm5tbi7e3d+X8+fO/fNQ77lh5tPw/dMFRDMaM+OgAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;AM3VNs0mKQAAJikAABQAAABkcnMvbWVkaWEvaW1hZ2U0LnBuZ4lQTkcNChoKAAAADUlIRFIAAADA&#10;AAAAowgGAAAA3LwR8wAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAIABJ&#10;REFUeJztnXlYW9eZ/79XuwRCQiAQAoFZDFhsNgabzcbxksRu0rhJkyZN08nSNnVmknkmbpNJk6aZ&#10;LJNJpu0k+aVufk3rSdosdTe7Sd24WZx4wyu2MQgwm9m1ICEJgfZ77/yBRWQssWoxcD/Pw2N0l3Ne&#10;4fO9Z7nv+x6CpmkwMISaN954470HHnjgfi6X64y2LVPBirYBDAzRhGB6AIZQcuDAgZ3t7e1Vly5d&#10;WrNs2bJ6giDIBx988Fs8Hs8RbdsCwQiAISwwQyAGhgUAIwCGJQ0jAIYlDSMAhiUNIwCGkEOSJMfr&#10;9fKibcdMYATAEHKOHz9+95kzZ277+OOP/zXatkwHIwCGkPPZZ5/9CwDs27fvGaPRmBFte6aCEQBD&#10;SKFpmujt7V0JAB6PR7Bnz56fRtumqWAEwBBS7Ha7lCRJju9zQ0PDtmjaMx2MABhCysjISJL/Zw6H&#10;44mWLTOBEQBDSJksABaL5Y2WLTOBEQBDSLHZbFcIgM1mMz0Aw9KhtbV1g/9nNpvN9AAMSwOj0bjs&#10;888/f9D/GDMEYlgyOByOOBaLRfkfc7lcsRRFsaNl03QwAmAIGWlpaY1xcXF6/2M2my2xubl5U7Rs&#10;mg5GAAwho7+/v9BkMqVPPn7kyJH7omHPTGAEwBAyLly48JVAx8+ePfs1u90ujbQ9M4ERAEPIOH/+&#10;/E2Bjns8Hv7JkyfvjLQ9M4ERAENIGB0dTejo6KgMdv5aHQYxAmAICY2NjTfSNB20PXV1da0ZGBhQ&#10;R9KmmcAIgCEkNDQ0BBz/+3P06NF7I2DKrGAEwDBvSJLkXLhwYet019XV1d3j7yl6LcAIgGHedHR0&#10;VM1klcdqtSoaGxtvjIRNM4URAMO8mcnwx0ewybDD4YiLxhtjRgAM8ybY8meQa2+22WyJ/se8Xi/v&#10;tdde21tXV3dP6K2bGkYADPNiaGgoc3BwcMarOyRJck+cOPFN/2MulyumpaVl4969e/+Dpmki9FYG&#10;hxEAw7yYzfDHx+RhUExMjDk5OblDJBJZCIKIaLJaRgAM82IuAujt7V3pC5z3IRKJzGKxeCh0ls0M&#10;RgAMc8blcsW0trZeN5d7J78TcLvdIofDERcSw2YBIwCGOdPc3LzJ4/Hw53Lv8ePH7/bPHud2u0VO&#10;p1McOutmBiMAhjkzm9WfydhstkT/+5kegGFBQdM0MZfxvz9Hjx6dmAy7XK4YpgdgWDD09vautFgs&#10;yvmUceHCha1Wq1VB0zThcrlETqdTTFFURNskIwCGOVFfX/+1+ZZBURS7rq7uW16vl+fzJHW5XDHz&#10;t27mMAJgmDUDAwMFBw4c+EEoyjpy5Mh9/o0+0sMgRgAMs8Ltdgt37dq1x+12C0NR3uDgoNo/l5DT&#10;6YzoRJgRAMOseP/99/9nYGCgIJRlHjx48CHf7w6Hg+kBGK5NTp06dfvkxFehwD9tis1mk4e6/Klg&#10;BMAwI4aGhjLfeuutN8Ndz969e5/1er3ccNfjgxEAw7R4vV7uG2+88b7dbpeEu67u7u7Vf/vb354M&#10;dz0+GAEwTMvevXuf6+zsXBup+j788MMnIxUcwwiAYUqampqu379//+ORrJMkSc7o6KgsEnVdUwHK&#10;DNcWVqs1+c033/xtJOvkcrmue+6556G4uLiIuEYzPQBDQCiKYv3qV7/6ndVqTY5kvZWVle+sX79+&#10;d6TqYwTAEJCPPvrohxqNZkuk67Xb7dK+vr7iSM0BCJqOaAQawwKgs7Oz4oUXXjgazbz+fD5/LCsr&#10;61R2dvaJ7Ozs44WFhR9zuVxXqOuJqgBMJtN6vV7/FQCIi4u7kJaW9m7UjGEAMP4Efvrpp89faxtc&#10;x8bGmqqrq39bW1v7plKpbAlVuVEVwJkzZ/6k1WpvAwAul2vZvHlzKofDsUfNoCUOTdPErl279pw+&#10;ffr2aNsyFbm5uUevv/76/ykrK/vLfMuK6hzA6/VO+H14PB5pZ2fnY5PPj4yMFOp0upsdDocq8hYu&#10;LQ4dOvTda73xA0B7e3s1n88PyYMyqsug/gIAgPb29idtNluhw+FIt9vtmW63OxEARCJRV21t7crA&#10;pTCEgv7+/sJ333331WjbMRO+/vWv/6ioqOhAKMqKmABomibcbneiw+FYZrfbM+12e+bY2FjOpGs4&#10;viGRj8TExM+Ki4u/z+FwbJGydanhcrlEu3bt2uPxeATRtmU6ysvL/7Rt27aXQlVexAQwMDBwd0ND&#10;w68pipoyi4BIJOpKTEz8XCwWayQSyVmZTHY40smSlhrvvffeK7PJ7hYt0tLSGh944IH7QtkeIjoJ&#10;9ng8cTabrcDtdifZbLbC1tbW5ydfU1xc/N2MjIxfR8yoJc6pU6fu2LVr155o2zEdMTEx5p/85Cfl&#10;SUlJnaEsN6JzAC6XOyKTyY4DwPDwcE2gayQSydlI2rTUOXr06D9F24bpIAiC2rFjx52hbvxAhATg&#10;dDoVFoul3PfZZrMVd3Z2XhVTGhMT0yaRSM5NVRZN0wQzJAodO3bsuPNnP/vZP6ba3yvaqNXqzwoL&#10;Cz8OR9lhF4DNZlMfO3bsqMfjiZ/qOoFAMJCfn/9UoMY9OjqaGxsb2wYADodjGUVRnNjY2PZw2byU&#10;EAqFtp07d97405/+9B+dnZ0V0bYnEGw22xuussP6HmBsbCz71KlTH07X+IHxF2FcLnc40LmzZ8++&#10;b7fblwHjYujt7f1OiE1d0giFwpGdO3femJ2dfTLatkSasAnAarWWHD169ITdbs+ayfU2m63g3Llz&#10;79A0fZX/yejo6Irh4eF1ANDT0/M9vV7/1VDbu9QRiUTWnTt33piZmXk62rZMhiRJbrj2DQjLKpDN&#10;ZlPX1dUd8r3Img1VVVW1CQkJh32fx8bGsg8ePNjB4/EMCQkJR7Ra7a0EQVBbt26NYbPZIXeOWurY&#10;7Xbpyy+//Gl3d/fqUJSXmJgItVoNlUqFsbEx6PV6nD17Fi7X7P7r5HL5pWeeeWZ1TEyMORR2+Qj5&#10;HICmaeLMmTN/nkvjB4De3t7v+ATQ09Pznf7+/nsAwO12J/lektE0zTYajZuSk5P/HjrLGQBAJBJZ&#10;Kioq3puvANhsNh5++GGsXHn1C3yHw4GTJ0/i8OHD6OrqmlF5d91116OhbvxAGIZABEHQy5Yt2zXX&#10;+wcGBu5yOByp/f3937xw4cKbw8PD6wNd19DQ8Bv/lSWGaweCIHD//fcHbPwAIBQKsWHDBjz99NN4&#10;/vnnsWrVqinLW7FixcHS0tJ94bA1LHOAZcuWvZ6UlLR/LvfSNM1pbW19sbGxcUoRuVwuRV1d3aGh&#10;oaGIB20sZkZGRuST9/DykZaWhpycnECnruCWW25BdXX1jOpLS0vDP//zPyM/Pz/oNeGIA/ARFgEQ&#10;BEGvWrXqn6RS6ZwmVP39/fd4vd5pU3CQJCk8f/78Wx6PJ+J55RcjBoMh64UXXjg2efjD4/HwyCOP&#10;4Pnnn8dTTz2FjRs3TllORcXsVlM5HA4eeeQRKJXzSjY9J8K2CsTj8Uzr1q1bs27dutUpKSl/Dlc9&#10;TqdT2dra+kK4yl9KBMvRf/fdd6O0tHTi8/bt24OWwePxkJSUNOu6RSIRHn30UYhEolnfOx/CHg/g&#10;8XhkJpNpXTjr6O7ufshisYRk1WIpo1KpGp988skauVx+yXesoKAAtbW1V1wXFxeHlJSUgGWkpKSA&#10;xZpbs0pMTERNTUAPmbARVgEMDw9Xnzp16m9ut3v2j4TZwWpsbPyFL8c8w9xJSkrq3LRp0y98n4M1&#10;SJkscNoelWp+cUuTxRZuwtZg3G637PTp03+dzv05VFgslrUDAwMBJ28Ms4YGAIFAcMXQx59gT/nU&#10;1NR5VZyamors7Ox5lTEbwiYAnU633e12J4Sr/EBoNJqfu1yuiOaxWcxkZmaCz5/d80simX/60EUh&#10;gNjY2JBF7vvD5/O1wc653W55U1PTK+GodykilUpnfQ9FUfOuNxQimilhE0B8fPyJcPj2r127dtvm&#10;zZtVxcXF34uNjb04+fzg4OCdJpMpsgPJRUq0BMDhRC5MZd412Wy2/N7e3u8ZDIZtXq9XTBCEd9Wq&#10;VfckJCQcLioqeujo0aN1CKHQHA6HSiKRnM/IyHgzPT19t9PpVNjt9py6urrPARAA0NHR8XhCQsKh&#10;UNW5VFkKAphzw6Qoitfc3PzSoUOHGru6uv5tdHQ0z+l0Kh0OR/rJkyf3m0ym2vj4+JPZ2dk/DaXB&#10;NputyPc7QRCkUCgcSEhIOJSXl/cMAEgkknNpaWm/9Xq9YoPBsLW1tfXZzs7OR00mU2TX1xYBQuHs&#10;twELhXMllxux/TGm7wFomiaGhoauN5vNVf7HDQbDDRaLJWDOeJIkY0+cOPGPVatWfSsvL+9po9G4&#10;xWq1Tu3wMUMsFsuaoaGhTXK5/DP/47m5uc+qVKrdAoFggCAI+vjx459ardZShUKxb2Bg4FsOhyN9&#10;zZo125KSksISWcQwzkLrAYLWRNM0odVqb+vo6PjRXBovRVH8+vr6Py5fvvy50tLSu44ePVrn8Xjm&#10;nfNdp9PdotPpvlpQULAzMzPzFf8IMqFQ2A8Adrs9w2g0biovL9+uUCj+SpIkX6PRvHLy5MkDLBbL&#10;AwAsFsslFAp7YmJi2mQyWZ1MJjsilUrPEAQx///BJcyiEUB7e/uPL168+B/zraC9vf3Her3+qwqF&#10;Yl9fX999uDxOnw9paWnvaDSan5vN5jXFxcXf53K5Vv/zfD5fx2KxXAAoAKBpmmuz2QoAEBRF8YDx&#10;IZzNZiu02WyFOp3uVt99CoVib1JS0j+kUukpgUAQdMVpLng8HgmHwxmZbUwzSZL8hRL7EAoBRH0I&#10;1NnZ+ejkxp+YmHhwbGxs+VxSFI6MjJSMjIyUzNXIycTGxjaXlpbe1dDQ8JtDhw5VlpSUfEcul3/q&#10;O89ms11SqfQMh8MZc7vd8adOndpvNpunDfp2uVyKnp6eHT09PTsAQCAQDIpEok6hUNgrEokuxcTE&#10;tFMUJbTb7Rn+znocDmdEIpHUS6XSU0KhsC9QA6dpmtXU1PSqWq1+jM/nG2b6XWmaJgwGw03h9KcK&#10;JQu+BzAYDFubm5uvmLiy2eyxjIyMX9bX1/8xYpZNgcFg2FpdXV0bFxd3XqPRvHLixIlPkpOTP1Cp&#10;VL+VSCSnHQ5HptVqXcXhcCwNDQ2/mUnjD4TT6VQ6nc5ZuSjyeDxDSkrKn3Nycv5LJBL1AuONuLGx&#10;8XWdTrd95cqV9820LJqmWR0dHY8HWu69VlnQPYDZbF5bX1+/B37DFBaL5V69evUdIyMjxRGzahp8&#10;0WZisbi1oqLiRqvVWjIwMPDNtra2p8fGxnIIgvCo1eofjo2NLdfpdF+LsG1JPT09O3p7e7+Tnp7+&#10;m5ycnP/q7Oz8QU9Pzw6pVHqSIAja4XCkDQwM3G00Gq8DQOTm5j4rk8mO+cqgaZpltVpX+17q5eTk&#10;hCwVYLhZcD2AVqu9zWg0Xmez2QrMZnOlv+8Om80eKy8v3y6Xyz/t7+//dsSsmobJQwyJRNIgkUga&#10;ADxO0zRBURSPIAj6888/D8vb6JlA0zS3p6fn+z09PQ/i8gMlJiam8/jx458YjcZN8HvIWCyW8pyc&#10;nBedTmfq6OhovtlsrvB6vRIul2uprq6uXkgT8wXXAyQlJe232Wwr+vr67vNv/ImJiZ8VFhY+IhaL&#10;mwHA6XSmRcyqabg8wQ0IQRA0m8129ff33zPTjBRhZqKhB3PW83g88S0tLS/7H4uNjb1YXl5+80LL&#10;f7TgegA2m+3Mzc19XqVSvaXT6bbz+XydSCS6JJFIzvo/ablcbsgDkueKWCxunO6anp6eBZc7iMfj&#10;Dcnl8k/kcvknCoXiL1wudyTaNs2WBdcD+H4RCoX9mZmZrwe7MC0t7W29Xn9TZMyamtHR0XyKori+&#10;Nf3JWCyW0mDB9NcysbGxbQUFBY/y+Xx9tG2ZKwutB5ixK8RUw45IY7FY1losljWBzjkcDtW1slo1&#10;W4aHh6t1Ot3N0bZjPiw0Acy4JpIkY8JpyGwxGo2bZDLZMZfLJR8cHLxjaGjoRqvVusrpdM4vIiPK&#10;XGt/59my0IZAM+4BSJIMGq1MEIQXl9+6RgpfOpT29vYnm5qaXtfr9Tct9MZ/mQUd1rkoewCtVntr&#10;oM0sfOTk5Lw4NDR0Q7BhSX5+/pP+69zA+Ot9u92eNTY2tnxsbGy52WyuChZBJhQK+ya/gTabzRU6&#10;ne7mkZGRRbV3WFxc3JTp4a91FloPMKUAnE6norGx8Zc6nS5oHgyxWKxZvnz5C7Gxsa3nzp0LuM9v&#10;TExMx3T++SRJCgYHB++4cOHCmz5/HQBITU19Z9WqVd/u6ur6t5aWlpd9yXNpmuacPn36A991+fn5&#10;P3I6nUq9Xn+zw+G4pva4nQ19fX33yWSyoywWK2wpwcNJKAQAjPcCXm/4/wRBu1uPxxN36NChpqka&#10;v0wmO1pZWbmRzWa7UlNT309OTv5boOt4PN7QdIaw2WynSqX6rUwmO+x/XK/Xf9VmsxVkZ2f/fOPG&#10;jdmZmZmvsdlsh/81QqGwOzU19f2ioqKHN23alLl+/fpVarX6h6mpqe9NDs3k8Ximyb3RtUR/f/+3&#10;L168+Gy07ZgroRRAJAhai9PpVPoPSbhcrjk2NrZFJBJ18/l8nVAo7MnIyPj/Pi9FgiDooqKi75tM&#10;Jo2/o5hAIBj0z/Y8Hampqb83Go2bfZ+9Xm9cW1vb02VlZXeIRKKewsLCf83Ozv7vc+fO/c5kMm24&#10;bJvliy++aCovL79FLpd/JpFIzkskkvO+MhwOR+rQ0ND1FEUJlUrl79va2n48PDxc7fteJEkKKYq6&#10;ZnZI7OjoeFypVO65/HZ7QREqAXC5XDidzpCUNRVBBeB2u+W+35cvX/5Cbm7uM9N1ywaDYZv/KgaL&#10;xXIWFhY+QhAEOVODVCrV//b19d3rv4eYVqu9zW63Z4pEokvAuNuy1+uNBQChUNhTXV1dc/jw4fNt&#10;bW0/mRwoc/magfT09P8N9N3UavUP5HL5JxcvXnymr6/vXlwbk1BWV1fXzlWrVl0z7iczJVTp9iPV&#10;AwT9z/a5EXC5XEteXt5Ppmv8Ho9HqtFoXqVpmgMAfD5fX1VVVTtbN16CIKiysrLbZDLZEX87u7q6&#10;/tX3obu7+yGr1VoGAIWFhY9wOJyxnJycF4eHh9eZzeaAUWrAuFdmd3f3Qz4HOZlMdlSlUr0lFAr7&#10;Vq5c+cCGDRsKk5OTPwh2fygQCoU96enpvy4tLb1rw4YN6urq6ppAmS4W6orWQhsCBRWA2WyuAIDk&#10;5OQPZvIEN5vNa0iSFAJAQkLC55WVlRvi4+NPzcUoPp9vqKys3JyRkfGG71hvb+8DXq9X5HK5Etva&#10;2p4BxlefFArFB8B4z6FQKPZqNJpXAmWIo2maaGpqeq2xsfEXJEmKhEJhT1lZ2df9Hc3EYnHLmjVr&#10;bqmqqlo/eS4SCkpLS7+5adOmzJKSku+mpqb+XiwWt8hksmPr169fHR8ff8Lv+2vVavWjoa4/EoRy&#10;CBQJAgqAoqiJHduVSuUfZlJQYmLi50qlcg8AOByODLPZXD2fVIUsFstdXFy8o7S09JvAeJyxXq+/&#10;uamp6Rd8Pl9fXl5+y4oVK37ku54gCDojI+MNs9lc0dvbe//k8sxmc0V3d/e/XP5Ov6+qqlofzOUg&#10;ISHhSHV1dW1NTc3alJSUP81mCBcMgUAwqFQq/xAoWEYgEGgrKys3FBcXP5iXl/fjjRs3Ll+I438A&#10;IMl5/6kARHkSPDAw8C232y3n8/lauVz+j5kUxGKxPKWlpXez2WxHX1/fvQ0NDb/u7++/u7y8/GuT&#10;Qxb9sdvt6QRBkAKBQDvZ7Vev129raWmZ8IVvbW39z9WrV39DIpHUB2pIiYmJX3A4nJGWlpb/VigU&#10;H/oaOE3ThE6nuzUzM/NVlUr1vzNtXPHx8afKyspu93q9IpvNVmy1WleNjo7m2e32TLPZXOk/l5gO&#10;p9Op1Ol024MNCdlstisjI+NXMy3vWmWh9QBXCYAkSb4vHFKtVj8+m/VogiDIkpKSBwQCQV97e/tT&#10;JpPpurq6ui8qKipumCIMkHXkyJFTbrdbJhAIdHw+X8vlcq1erzfWP5IrPj6+Licn5+VgjR8Y7zVS&#10;UlL+1NfXd39TU9Nrq1ev/sbl7yTMz89/Yq5r6xwOxx4fH3/Cf5jidrvjjxw5Um+32zNnWk59ff37&#10;SqXyDwkJCUfkcvkBkUjUMxd7rmUW/CS4p6fnIYfDkZ6VlfXz1NTUd2ZbIEEQVH5+/tMVFRVb+Hy+&#10;bmRkZGV9ff0eiqICfiORSNRdWVm5gc/nGxwOh+py2pMtZrO5Mj4+/kRBQcG/XXfddXk1NTXVCoXi&#10;r9MFlGdkZLwJAIODg3fo9fqvAOMNONQvlng8nnnNmjU3s9ns0WDXZGdn/7e/6zZN09yBgYG7L1y4&#10;8MahQ4ca3W73vLNkXGss6EkwTdOEx+OJKysru62goGDnfHZkl8vln9XW1pbI5fKPTSbThqkyTIjF&#10;4taamprK+Pj4Orlc/vHy5cufX7duXVlNTU1lVlbWK75NsmeCVCo9KRaLNQDQ1tb29FztnwlisViz&#10;evXqOwPFSsTGxjar1erHamtrV6nV6h9Mnkd4vV6xxWIpC6d90WChDYGuEABBEHReXt5/pKSk/CUU&#10;hfP5fMPKlSvvBYCOjo5/HxsbCxqhJRQK+2pqaqorKipuyM/P/7FUKq2fS52XM1ekA+OhhsF6nlCR&#10;nJy8f/PmzarCwsJHhEJhn+/46Oioenh4uJogCDI7O/tnpaWld2GSw2BHR8cTC3FPA4qiMDoauOMb&#10;GxuDVquFw+EIeH6mRP1NcKgQCARaiURy1mq1lnZ2dv6wuLh4RzjrY7PZY0KhsMdmsxUSBEFGwqeG&#10;w+GMZWZm/r/09PRft7a2PtfV1bUTAE6ePPlRbW1tsUgk6lYqlX/0er3ihoaG3/juu9wzPpuXl/fj&#10;+fS2kcRms+GXv/wlLl26FPB8Z2cnnnjiCQDj2yVJpVJIpVJIJBLEx8dDIpFMfPadi42NvaqcRSMA&#10;AFi3bl3Z5cS5Yf9PFgqFAzU1NRUajeYV31JupGCz2Q61Wv240WjcNDIystLr9Yrr6+v3VFVV1bLZ&#10;bGd6evrulJSUP9nt9szBwcE7Ojo6nmhvb39ydHQ0t6Sk5DvXegjkpUuX8Prrr8NkMs3oerfbDYPB&#10;AINh6jRIHA7nKmH09/eHwuRpiYgACIKgI/mfy+FwxoqLi78XFxcX8bV0giDIFStW/OjkyZN/B8Zz&#10;mWo0mp8XFxc/BABcLnfEl8WCxWJ52trafqLVam8fGRlZtXr16jskEsk16Q59+PBh/O53v4PHEzAK&#10;dV54vV6YTKYZCyuULLjx50whCIKeKsY5nMjl8n+kpqa+5/vc09Ozw2g0bph8XXZ29st8Pl8HAGNj&#10;YzmnT5/eS1FU5JzhZ4DX68Vbb72F3bt3h6XxR5tFK4BoQhAEVVpaendNTU2FXC4/AAAXLlz4FUmS&#10;V+w3xOFw7JWVlZvz8/N/BIy/QT937tzvrhURmM1mvPjii/jiiy+ibUrYYAQQRuLj40+qVKq3gfHV&#10;qa6urh9MvkYsFmuSkpIO+D4PDg5+48yZM38hSTLq7tl79+5FZ2dntM0IK4wAwoz/m+K2tranA+1n&#10;HBcXd37lypX35ebmPpOWlva2x+ORdHZ2/jCyli5NIhd9vERRKpV/YLPZY263O8ntdidotdqvT046&#10;RhAErVKp3oqimUsWRgBhJiYmpjMrK+u1aNvBEBhmCMSwpGEEwLCkYQTAsKRhBMCwpGEEwLCkYVaB&#10;GKZFIBAgPj4ebDZ74mdsbAwmk2le2dtEIhESEhLA4XBAkiRIkoTb7cbw8HDIYoungxEAAzC+i008&#10;gOUAcnJycm7YsWMHkpOTkZSUBJEocF5kmqZht9tder3eeeHCBdepU6d4g4OD0mCVZGZmoqysDIWF&#10;hUhKSgq6Ez1FUbBardDr9dDpdCAIIhPAVwF0AOgCELKMWUSoYjgZFgTlAH4KIBtAE8YfgGkAVABE&#10;wHijNpvN0Gq1sFgscDqdcLlccDqdEz8ulwsOhwMSiQRqtRorVqygpFIpa/x2+rjD4Xh7eHj4uM1m&#10;S7Tb7cvi4+O/npKSUiMUCuNIkkR/fz9aWlrQ3t4OiqIgEAiu+OHz+RAIBBAKhZDL5VAoFJNFaALQ&#10;C8AIQIBx4e4F8ASAoAkYAsEIYOnAA6A3Go1xzc3NrNjYWMrlchEjIyOEzxXZYDBAr9fD7XbPunCl&#10;Ugm1Wo2qqioqKyuLBeA0gN8CeI6iKGldXR0aGhrQ2toKm8026/Lj4uKQnJwMuVwOmUyGhIQExMTE&#10;0CwWCy6Xi1i7di04HM6vADw4m3IZASwdygCcfumll9DSMvXmmWKxGMnJyUhMTIRQKLzqyez7XafT&#10;obm5GW1tbXC5xjcQIggCmzZtwm233UYJhUJWX18fvXv3bsI/gkwmk/l6DgiFQjgcjoA9zejo6ERA&#10;zXSivO+++1BbW9sNYMZZOgBmDrCUWEOS5IR3Z05ODhISEiAWi5GQkICEhATI5XIkJycHHfMHYuvW&#10;rfB6vejq6kJ9fT0++eQTfPrppzh37hyrvLwcn3zyCUGSJGQyGW666SYUFBQgKSkJBEFMX/hlKIqC&#10;xWKBXq+fCJwxmUyw2+04c+YMAKC9vR21tbXLMD6XmfGGjowAFjcSAP8OIAnA2oGBAdLtdrOTkpLw&#10;1FNPhawSDoeD3Nxc5Obmorq6Grt370Z3dzcOHBj38t64cSNuv/32oJPe6WCxWJDJZJDJrs4i09XV&#10;hWeffRZdXV2+QxcxPr/pBPBDAJYpbZ+TRQwLhd0URd3a399PejwenD17lg2Mr8aEi/T0dDz11FN4&#10;+OGH4XA4UFVVhW9/O3xJrlUqFVgsFgYHB3H48GHweDy5UCi8rqio6LrLCRGmTMLACGDxwgewbf/+&#10;/fjzn//M9j8RKAtDKOFwOODxeHA4HGGvi8vlQiQSYXR0FLt37544fv/992MJyCEqAAAIuklEQVT9&#10;+vVfme5+5k3w4qUSgMA3Rk5LSwOPN77zVEFBQRTNCj15eXkAxnuf3NxcAEBDQwMwvrwbNBcVwAhg&#10;MXO9zWaje3t7weVy8cQTT4AkSRAEsegEUFJSAgBQKBT47ne/CwBoaWnxZanbHPxORgCLmRuam5tB&#10;0zSWL18OnU4HkiSRmpoKPp8//d0LCN+c5tKlS5DL5ZDL5bDb7eju7ibBCGBJkgBglUajIYDxIY9v&#10;lSScE+BooVQqwePxMDQ0BJvNNtHDNTc3swFswRTtnBHA4mQjTdOERqMBMC4A34uoxSgANpuNZcuW&#10;AQC6u7uhVqsBAJe/vxRASbB7GQEsTrbo9XrKZDJBLBYjPT19UQsA+PJ7dXV1YcWKFQCAjo4O3xvk&#10;oMMgRgCLDwLAjRqNhgUAarUaLpcLOp0OHA4HKpUqyuaFB/95gFgsRkZGBjweD9rb2ykAm4Ldxwhg&#10;8ZENQOU//Onu7gZN01CpVBHLuhxp/AVA0/TEMKi5uZkFYAPG34tcBSOAxccWkiQnHN4W+/jfhy9u&#10;wWq1wmw2+wsAGG/8FYHuYwSw+NjS1dVFOhwOKBQKJCQkLAkBEARxRS+Qm5sLDoeD7u5ujI6O0ggy&#10;D2AEsLjgANis0WjYwJdvfJeCAIArh0F8Ph85OTmgaRqtra0AcH2gexgBLC7KAIj9x/8jIyMwGo3g&#10;8/lQKpXRtS7M+AsAgP8wiMD430Yy+R5GAIuLLQ6HA52dnWCxWMjPz0d3dzcAICMjAyzW4v7vnjwR&#10;9vWAlx8ILAC1k+9Z3H+Rpcf1ra2tFEVRyMrKgkgkWjLDHwATe5DZ7XYYDAYsW7YMQqHQF0hDIcA8&#10;gBHA4kEMoNK3/l9YWAjgy+FAVtaUTpGLgskTYTabjfz8fAATy6FXzQMYASweagGw/cf/NE0vqR4A&#10;CD4PuPx3yQNwxUSIEcDiYcvw8DCt1WohEAiQmZmJ4eFhWK1WxMTEQC6XR9u+iODr6XwC8M0DWlpa&#10;cDkBxBVvhRkBLB5u9Hl/rlixAhwO54qn/2yC0Bcy/k5xJEkiJSUFUqkUVqsVAwMDV7lFMAJYHKQC&#10;yPUf/gCYWAHyNYqlgFgsRmJiItxuN7RaLQiCmOwWcQPG/aUAMAJYLGyhKAqTBbCUJsD+TDMPUGB8&#10;LgCAEcBiYUt/fz9ls9kgk8mgUCiW5ATYRzABXLx40ZfMd2IYxAhg4cMCcENTUxMLGH/6EwQBvV4P&#10;u90OqVSK+Pj4KJsYWSZPhGUyGVJSUuB0OnHp0qUrwiQXp2/s0qIIQIJv+DN5/X+mT3+apmGxWEBR&#10;FDgcDthsNrhc7kQ69EhOoimKAkmS8Hq9V/zExMTMKGtdRkYGCIJAb28vPB4PuFwu1Go1tFotNBoN&#10;e/ny5ZsAsAGQjAAWPls8Hg/a2toAYCIayieAQBNgu92OgYEB9PX1ob+/f+LHbrcHrYTD4VwhDKFQ&#10;iPXr12Pjxo1zCrI3GAz44IMP0NzcfEUj9+0TEIzExESkpaVN/KhUKiQnJ18R5yAUCqFQKKDVatHX&#10;14esrCwUFBTgs88+Q3NzM7Zv3y4GsBrAKUYAC5/r29raKI/Hw8rIyEBcXByALwWQnp6OlpYWaDSa&#10;iQZvMpkCFhQbGwsej3fV09f/sw+LxYI9e/bgwIEDuOmmm7BhwwZwudxpjTUajfjwww9x5MgRX9qS&#10;qyAIYkJs/sLzOfYZjUacP39+4no2mw2lUom0tDRkZmaiqKgImZmZ0Gq1uHTpErKyspCfnw+CINDZ&#10;2Qmn0wmBQLAZjAAWPAIA633uD77VH5Ik0dPTAwB4/fXXr3qicrlcpKamXvUkjYuLCzjU8R+S+P7t&#10;6enBvn37cOnSJbz77rv46KOPcPPNN2PdunUBo87MZjM+/PBDHDp0CCRJgsVioaamBjfeeCPEYvEV&#10;DT3YkIskSRgMhqt6rqGhIfT19aGvrw/Hjx8HMC4K4MsHgUgkQmZmJrq6unDx4kWqpKRkC4D/ZASw&#10;sKkGwJ+8/Gmz2SbSiZMkibS0NBQVFSErKwtpaWlITk6elWcoi8UCi8W64gkvlUpRXFyMc+fOYe/e&#10;vejr68Pbb7+N/fv345ZbbvG9dcXo6Cjef/99HDx4EB6PBwRBoKKiAtu3b4dCoZjVl2Wz2UhJSUFK&#10;SgrWrFkzcdzlck2IobW1FU1NTRN7EBiNxonr1Go1urq60NzczCopKakCIGT2B1jY/NfIyMhjjzzy&#10;CMHlcrFr1y5wuVzQNI26ujpQFIXCwsKwrwJRFIUzZ85g3759GBwcDHpdeXk5tm/fjtTU1LDb09vb&#10;i4sXLyIvL29iHtTS0oKXXnoJKpUKzz33HABcz/QAC5sbfLG/ubm5E09ogiBQXV0dMSNYLBbWrFmD&#10;srIyHD9+HH/9619hMBgmzq9cuRK33nor0tPTI2bPsmXLrloAyMnJAZfLRV9fH0ZGRui4uLhNjAAW&#10;LokASpqamiayv0UbFouF6upqrF27Fh9//DHOnj2LO++8Ezk5OdE2DcD43Cc3NxcajQYtLS1Yu3Yt&#10;0wMsYDb5Z39LTEyccvgRboRC4cRQi8PhYNu2bdi2bVvU7AlGQUEBNBoNNBoNsXbt2pWMABYum8xm&#10;MzU8PMwCgF27dkXbHuzcuRNFRUVTXvPpp5/inXfeAYCoeqheDpQnGAEsXJxxcXFEaWkptFptVA3x&#10;1f/3v/99whU7GCdOnJj4PZoLML75AbMKtHCRAzgDIDIzyykYHR3FY489BrvdjtTUVGzduhVKpRIp&#10;KSng8/kYHh6GwWDAsWPHcOzYMbDZbLz66quz2owv1FxeBm5iBLCwEQEohZ9/exQoB/Czjo4O6s03&#10;32Tp9forTrLZ7CtexPF4PNx77710VVUVAeBvAPZH1NovcQLYxwiAIRTUANjndrtlBw8eJLq6uqDV&#10;aqHT6eDxeCCVSpGUlISUlBTccMMN1OX8RA8AeCuqVoMZAjGEDiWAnRhv2BLgSxeKST5CBwE8D+Dz&#10;iFsYgP8DGMVcxxeBg5YAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAFXpatt4EgAAeBIAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2U1LnBuZ4lQTkcNChoKAAAADUlIRFIAAAAzAAAAWAgGAAAAWJLPswAAAAZi&#10;S0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAEhhJREFUeJzlW3l0I8WZ/7oltSxL&#10;siXZlnVZsmX5vu0ZmNkhMByzGUIeYd8+AoEQGMKyCYQAIceShZAJVzh2NiHJEgiwDMdCWEJgFwgv&#10;gXnDzDIZ2+Px7bFkWz7lkWVZl3Wr1b1/WCXKbclumcHr9/b3nt9TVddXVb/+qqu+76vPwLIsbJc/&#10;hmGI4eHhJ/C6ZDIpWl5eruEjT8I2QiAQaPV6vbtQmWVZ8vTp068ePXp02OFwXLOR/LYi4/P5djAM&#10;I0Zlq9X6s7Nnz17Nsqygt7f35UAg0LSe/LYiEw6HyxEZn8/XMTY2di8AAEmS8dLS0vcdDsd168kL&#10;t2KSfJFIJFQMw1AsyxLDw8O/BACysLCwt729/WsymczKMIxoPfltRYZhGIphGMrj8Vzo8Xj2CASC&#10;SEdHx9VSqXQCAIAkycR68lu+zJaXl+v7+/t/Z7VaD7IsK8CfsSwrYllWNDk5eTsAQHV19UFEhA+2&#10;VDOJRELR2dn5QSQSKQMACIfDFa2trTcRBMEAADAMI4rH48qFhYWvSKXSMbPZ/K+59L+lmhkaGnoK&#10;EQEAmJubu2F4ePgXqMwwDJVMJmUMw1B1dXX3kiQZz6X/LdOMz+frmJubu4FbPzk5eYdCoegyGAyv&#10;sCwrAgCQy+WDGo3mj9y2LMsSi4uL+yKRSDlBEHRRUdFRqVRqR8+3jMzU1NR3AAAKCgr6dTrdG5OT&#10;k9+NxWKlAACDg4O/Li4u/hDtVpWVlU+ipYdjfHz8n0ZHRx9BZblcPnTRRRe1oLZbssxYliWcTudV&#10;YrH47HnnnXdFVVXVI3v37q1TKpUnAQBomi60Wq0PpTTD6nS6N7h9+Hy+nVar9UG8bnl5udHpdP4d&#10;Km8JmVAoZEkkEoqOjo6vSiQSBwAARVHempqa+1Cb2dnZG8PhsBkACJIkY7g8wzCi/v7+57i7HwCA&#10;zWa7n2VZAmCLyEQiEZPBYDhcVFT0P3h9cXHxEblcPggAwLKsMBwOV6QerZqX3W6/KxAINGfqOxAI&#10;tCwtLV28RujzhMVieZxbRxAEW1FR8WtuPX7SRyIRg81mO8iRS5SUlHxQWFjYCwAwNTV1G8AWbQBK&#10;pfKvQqEwlOmZXq9/9cyZM48lEgkFqsOXk81meyCZTEpQWaFQdLW2tt4sl8uHGYYRWq3Wg3a7/Xs0&#10;Tcu3RDPZiKBnZWVlz+N1LMsKAQCCwWD17OzsAVQvkUhmd+3a9UW5XD4MAECSJF1TU/NTsVi8sLi4&#10;eNm2sJrLy8v/DQBYVEaaGRsbuw/XUnNz8y0ikciHy5IkmbBYLD9fWlq6cFuQkUql9tLS0vdQmWVZ&#10;QTQa1TgcjmtRnV6vf02tVv85k3xZWdm/x2Ix7bYgAwBQXl7+K/SbZVnB9PT0t5FFIBQKA/X19d/L&#10;JisQCGIajeaP24ZMSUnJh0Kh0A+wYqNNT0/fip7V1NTcn5eX51xPXqvVvrVtyBAEwSCzxO12XxqL&#10;xTQAABKJZKq8vPy3G8mTJJnYNmQAPj1fHA7H11FdTU3NA3yt55zJsCxLIvPhXAN9I263+2IAAJlM&#10;NmowGF7lK58zGafTeRVN0wV82zMMI1xeXq6NRCKGjV4CwzBU6icBAGA2m/+FIIgk37FWWQCBQKBx&#10;ZGTkEEEQNEmSMZPJ9Ixarf4AbzM1NfVthULRJRKJ/Bt1vrS0dGFvb+8ryCGjKMplNpufqqysfIK7&#10;dFLnSZosRVFLuWhlFZl4PK7s7u5+OxwOV6I6p9N5VVtb29dRpwzDiDwezxf4aMbhcFzb19d3GHvb&#10;EI/H1aOjow+dPXv2ql27dn2RoigPesaNvBiNxmcEAkEkFzLpZTYyMnIIJ4LQ19f3osvl+lsAgGAw&#10;WMcwjHgjMh6PZ3dvb+/LOBEcfr9/x8mTJ/9C07QM1aHvBSPz/FpJHmR8Pl/77OzsTQAAIpHIl5+f&#10;P4kNIjx16tRby8vLdbFYrAQAgKZpebYOUcwL2VfZ4Pf721M+CgGwWjNKpfIE7g7nRGZ0dPRhAACB&#10;QBA+//zzL7/kkksqL7jggvPz8vLmAQCSyaS0v7//BZqmC1PlvGwdut3uS30+305UJgiCVqlUxyUS&#10;yRS37fz8/DXIncY1k+u3giCMRCJli4uL+wEAWlpabkaurFKp7Nq5c+eVn3zyyQmGYSiv17vL5XLt&#10;BwDA48FcTE5Ofhf9NplMv62trf0xRVFegBXfZG5u7gabzfYA6mNkZORJlUp1jKKoJSSnUqmObYYM&#10;OT8/fw3AirGm1+t/jz9UKBQ9jY2N6cmhw4xhmIyaSSQShYhwTU3N/U1NTbchIgAAEolkrqqq6tGd&#10;O3deSRBEItUXdfr06dfx7zCX7XgVGY/HsycvL2+usbHxzkwNjEbjs6Wlpf8NAICcpGzLzO12X8Ky&#10;rKilpeWW6urqhwiCYDO1U6vVf25paUnbXsFgsHZiYuIerElGuQ3J+P3+9sbGxruEQuFypgYEQbBN&#10;TU23CYXCQHokzs6D4PP5dmi12jf57ERlZWUvlpeXp11m3AnbLEiZTDai0WjeWq9Rank8jMqZoiTx&#10;eLzI5/PtrKio+CXfwevr638okUimU8X0gZlNoxuBrKqqepiPcEVFxa/y8vLmANaS8Xq953300UcT&#10;brd738mTJz9yu92X8BlcIBBEGhoa7trMxDOB5IZ/1hu4srLyCYDVZEKhkKWrq+tdtG0zDEN1d3e/&#10;HY/HVXz61Wg076AoC4aML5emaenp06dfOXbsWHdvb+9hrtWQk6FpNBpfEIlEPkQmkUgUdHZ2vh+P&#10;x0s4g8rn5+evzdzLahAEwVZWVq4JQ3GReknvOByO6/1+/465ublvcCOcOZERCoXB/Pz8cbQsBwcH&#10;fxMKhaoytZ2fn/8q3361Wu0fKIpaxKpWaYZlWaK/v/85t9t9KV4/MTFxTzweV6LyZpwzAgDA5XLt&#10;x50oLpaWli6Mx+NFfDokSTKh1+vTpz43aG6z2R5ANwgCgSCIdl6WZYVLS0sXpfvJjceKDMMwwqGh&#10;oVW7VklJyQdtbW3X19XV/VCtVr9HkmRiaWnpC3w7LSoq+jgTGbfbfbHNZvsJAIBYLHZedtll5fv3&#10;71fs2bNnD0VRS16v929Q25wjmslkUjw/P/+1UChUjepqa2vvs1gsj6JJWCyWJ6xW608DgUCbVqt9&#10;m0+/HMOUBVhxS/r6+g5DajW0trbejMwelUp1ora29p/x/ICcNZNMJqV4ENtkMj2d2t5XLQ2z2XwI&#10;3b/wJIPvTCwAwOjo6CPIsTMajc+r1eo/4TJlZWUvsCybdjM2Qybtg4hEIm9tbe19mdqJRKLARocx&#10;DnybJQgiuby83IDCTWKxeKGuru4HXBmSJBNarfYN5BflTAZ3qKqrqx/EvUUuskUgMwHXDEEQzMjI&#10;yONofo2NjXfgBisOjUbzTiQSMQJwyNA0LXW5XPuzGZIMw4iQ6S4Wi8+aTKan+U52I+CaCQaDtS6X&#10;60sAACqV6rhWq30zm5xEIplB39sqMqOjow93dnb+6dSpU28lk8k1PksymZSi3xUVFU8JBILouSAC&#10;sFozk5OTd6DfdXV1P1rP3CIIgpXJZKMAGJlYLFYyPT39LQAAl8t1+alTp/7AJZRemyQZz8VHn5mZ&#10;OXD8+PGTTqfzK9na4JpxOp1XAqwsIZVK9deN+keRnjSZmZmZW3EP0uVyXdHf3/88HutCmtFqtW+K&#10;xWL8xM4KmqZlIyMjh3w+3/nd3d1v9/T0vEbTtJTbjrObkQAAlZWVj/EZY5UQwzAidJWGw+FwXG+3&#10;29PRd6QZtVr9HrdtNszOzh7Ab8Xm5+evPXHixMe4GYLmgJcVCkUnH63gIAFWTtloNKrL1GBkZORx&#10;r9d7HsCn2zLfeBbLsgQeE0Dw+/0dXV1d7+PXe9ywlNls/gVXbiOQAABo55BKpeM7duz4e4PB8BLe&#10;pq+v73AymczDvplYhr7WIBgM1oZCIQsAAEVRbuT3AwB4vd5dQ0ND+J1MWjNCoTCg0Wh4WQ5ZydTX&#10;19+j1Wrfam1tvQn3GIPBYO34+Pi9+AbAp3OXy3U5wEosbu/evQ179uy5AI/CzMzMfBOZI/gy02q1&#10;b25mpyRjsVhpKBSqKigo6EOBC4Ig2IaGhrvLy8t/gxpOTEx8H9ljfDXj9Xp3A6xEasRisUupVHbt&#10;3r37YoFAkL6wHRwcfDoWixXjmtHr9a/nSgQAgAwGg7UAAFVVVY/i+zlBEGxjY+OdWGQmf2Ji4gcp&#10;Mrw0EwqFLPn5+XaTyfQMqisoKBhsbm7+FionEgnl2NjYT3BDUywWr3tLlpXM8vJynVgsPpspi4gg&#10;iGR7e/t1MpnMCvBpWJYvmXA4XFlVVfUQN4NPr9e/WlJS8hdUnp6e/sdQKGRG5UwBE15kwuFwRVlZ&#10;2YvZUgaFQmGwvb39WpwA32UmEol8er3+P7j1BEGw9fX134eUdcwwDIWiqgArF1pcmWg0qpudnb1x&#10;enr6VnyrX0UmmUzmbxTbLSws7Kuurv4ZRoaXZsrKyp4XCAQZiRcUFAzodLrfZ3qGL3eWZQm73X73&#10;kSNHxvr6+l4cGBh45ujRo8N4El56XlKp1I4yHtaD2Wx+Ei03vpoxmUy/W+95dXX1g5A5EpOuS2UL&#10;Hkomk/moLhqN6lCaMA5SrVa/y2diAoEgVlBQ0A+wvmYWFhaumJmZOQAAgG4RskEul4+sd57EYjE1&#10;nvaIw+FwXMf9tkiZTDa23oA4kE1FEERGMtPT07d0dXW929/f/4Lb7d7Lp0+LxZLJ/kp7molEQpnh&#10;OdA0XRiNRjV4XU7OGVJ1pmU2Nzd33cDAwLOoPD4+/mM+fSqVyk6lUnkCryMIgg0EAs0zMzM3A6xE&#10;ZBoaGu7kapF76ZUrGSnA2mXmcrn29/X1vQRYvHhxcXGf3+9v4dOv2WxeE5+2Wq0H4dNAxgGz2fxU&#10;R0fH1QqFohu14V4Sb4YMQ5IkjeoikUhZb2/vK5nOhkyWeCZoNJq3xWLxAioHg8Eap9N5FQCA0Wh8&#10;TqfTvQmwkpLV1NR0O8DKLR/3cM2JDE3TUlwrDMOIenp6XkfBPoIgaKPR+Fx+fr4dAMDj8VzIp1+S&#10;JOP4NeHU1NTtACv5ZQ0NDXfjbRUKRXdBQcGAXC4f4nqgOWsGJ2O32+/Gg3B1dXX3trS0/AO6uAoG&#10;g7V8o5q4bYailPX19fcIhcIgt21RUdERfLmtS4ZhGKHf72/jnsQpMjEAgGg0qrXZbPejZ2q1+j2z&#10;2XwIYCW6iZaNz+fbwYcM1zlTqVSfZAtkKBSKnuLi4iMbkvF4PLs//vjjoWPHjp0+c+ZMettkWZZM&#10;JpP5SDNnzpx5FDlrEolktq2t7cZ0sjRJ0jqd7jUAgFgspuVDhnsbV11dfTBbIEMulw/j4dyMZGia&#10;lvf09LwRDAZrAFbMfhRcQOEnkiRjoVDIPDc39w0k19LScgD3UwAADAbDyykyq647sgHXTGFhYW9x&#10;cfGH2doWFhb2csdbQ2Z8fPxH0WjUgNcNDAw8k0gkCvFtORUKIgDSFvBHmQaUyWRnuHc32YBrxmg0&#10;PruZq8A0mXg8XmS329fcOMdiMY3NZrsfkWEYRjw7O/tNAAChUOhPWb9rQBAEazAYXt4oUwMBjwHo&#10;dLr/zJUIAEZmcnLyO+gbaG5uvtVisTyKnk1NTd2eSm2HcDhcgU7eqqqqh9dLN9Tr9a/yvdPHNcPN&#10;kOULYaojAn0DBoPhMLJ2U6f4DoZh8ux2+6r9XiwWL+BudSbk5+fPFBUVHeUzEfTNkCQZ33RSA8BK&#10;llE4HDZTFLVYX1+fjrbjuZELCwtfxgUtFssjQqEwvNEAarX6fT4TQZrB4wO5ggT49JBqbGy8A49U&#10;6nS611FGKw6KopZMJtOz3PpM4PshI83kmmOGgwRYOVs0Gs073P9bSaW2v8QVMhqNz53joDmBNops&#10;mSJ8QAIA0DStaGpqui3TW8QjK2jsDHWfCfiO95mXWWVl5WPZvEK5XD6sUqmOo7JSqTyJJ9edC+AH&#10;Jp6jkytIgI1vuEwmU3oj+CxvLhs4odnPtsw2QirpYI35cK6Aa4aiKPdm++FFRiAQxLRaLTqVz3mW&#10;OkEQSZFI5CFJMqbT6TYVmgXIIQ8Amf4Mw5zz/4aiKMq7b98+XTKZlH2WFcB7Yuguha+tlSsEAkEs&#10;W8CQL3gvGRSZ+bzInAvwJsMwzOeqmXOB/5+aQd/M57EBnCvwJqPRaP5LIBBE1ksv+b/G/wKDtC6g&#10;oIjkBgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAa9RXVuAAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwUrDQBCG74LvsIzgrd2kNcXGbEop6qkItoJ4m2anSWh2NmS3Sfr2bk56+4f5+OebbDOa&#10;RvTUudqygngegSAurK65VPB1fJs9g3AeWWNjmRTcyMEmv7/LMNV24E/qD74UoYRdigoq79tUSldU&#10;ZNDNbUscdmfbGfRh7EqpOxxCuWnkIopW0mDN4UKFLe0qKi6Hq1HwPuCwXcav/f5y3t1+jsnH9z4m&#10;pR4fxu0LCE+j/4Nh0g/qkAenk72ydqJRMFvGSUCnED2BmIj1agHiFEKSrEHmmfz/Q/4LAAD//wMA&#10;UEsDBBQABgAIAAAAIQBcoUd+2gAAADEDAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7zS&#10;wUoDMRAG4LvgO4S5u9ndtiKl2V5E6FXqAwzJbDa4mYQkin17AyJYKOttj5lh/v875HD88rP4pJRd&#10;YAVd04Ig1sE4tgrezi8PTyByQTY4ByYFF8pwHO7vDq80Y6lHeXIxi5rCWcFUStxLmfVEHnMTInHd&#10;jCF5LPWZrIyo39GS7Nv2Uaa/GTBcZYqTUZBOZgPifIm1+f/sMI5O03PQH5643KiQztfuGojJUlHg&#10;yTj8GW6ayBbkbUO/jqFfMnTrGLolw24dw27JsF3HsP01yKuPPnwDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAxI5uViEDAAAADgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEA48c3ijdNAAA3TQAAFAAAAAAAAAAAAAAAAACHBQAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAKAAAAAAAAACEACaDElWcoAABnKAAAFAAAAAAAAAAAAAAAAADwUgAAZHJz&#10;L21lZGlhL2ltYWdlMi5wbmdQSwECLQAKAAAAAAAAACEAMSwp3gEzAAABMwAAFAAAAAAAAAAAAAAA&#10;AACJewAAZHJzL21lZGlhL2ltYWdlMy5wbmdQSwECLQAKAAAAAAAAACEAzdU2zSYpAAAmKQAAFAAA&#10;AAAAAAAAAAAAAAC8rgAAZHJzL21lZGlhL2ltYWdlNC5wbmdQSwECLQAKAAAAAAAAACEAVelq23gS&#10;AAB4EgAAFAAAAAAAAAAAAAAAAAAU2AAAZHJzL21lZGlhL2ltYWdlNS5wbmdQSwECLQAUAAYACAAA&#10;ACEAa9RXVuAAAAALAQAADwAAAAAAAAAAAAAAAAC+6gAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFyhR37aAAAAMQMAABkAAAAAAAAAAAAAAAAAy+sAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHNQSwUGAAAAAAoACgCEAgAA3OwAAAAA&#10;">
+                    <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                        <v:f eqn="sum @0 1 0"/>
+                        <v:f eqn="sum 0 0 @1"/>
+                        <v:f eqn="prod @2 1 2"/>
+                        <v:f eqn="prod @3 21600 pixelWidth"/>
+                        <v:f eqn="prod @3 21600 pixelHeight"/>
+                        <v:f eqn="sum @0 0 1"/>
+                        <v:f eqn="prod @6 1 2"/>
+                        <v:f eqn="prod @7 21600 pixelWidth"/>
+                        <v:f eqn="sum @8 21600 0"/>
+                        <v:f eqn="prod @7 21600 pixelHeight"/>
+                        <v:f eqn="sum @10 21600 0"/>
+                      </v:formulas>
+                      <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                      <o:lock v:ext="edit" aspectratio="t"/>
+                    </v:shapetype>
+                    <v:shape id="Image 5" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:43659;top:5595;width:19979;height:14974;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaLsHCywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heQVvuok2oqmriFgteKl/UHp7ZF+TYPZtzG41/fbdQqHHYWZ+w8wWranEnRpXWlYQDyIQ&#10;xJnVJecKTsfX/gSE88gaK8uk4JscLObdzgxTbR+8p/vB5yJA2KWooPC+TqV0WUEG3cDWxMH7tI1B&#10;H2STS93gI8BNJYdRNJYGSw4LBda0Kii7Hr6MAtxuN76k93Wy+6gvS0Pn267aKNV7apcvIDy1/j/8&#10;137TCiZJnIzi5/EUfi+FOyDnPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaLsHCywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                      <v:imagedata r:id="rId7" o:title=""/>
+                    </v:shape>
+                    <v:shape id="Image 6" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:44100;top:15078;width:19097;height:2352;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAImi72yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfB/6HcAXftqQRh9Zmww0G4oOwzh9wba5paXNTmrhVf70RBB8P55zvcKrt7Adxpil2gQ0UKwWC&#10;uAm2Y2fg7XRY3oOICdniEJgMfFGE7eZqUWFpw4WPdK6TExnCsUQDbUpjKWVsWvIYV2Ekzt5HmDym&#10;LCcn7YSXDPeD1EqtpceO80KLI+1bavr60xsIe/ne7Xb1IX0/uBeedf+qnTLm5np+egSRaE7/4b/2&#10;szWgVaHVXaFv4fdSvgNy8wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAImi72yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                      <v:imagedata r:id="rId8" o:title=""/>
+                    </v:shape>
+                    <v:shape id="Image 7" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:45002;top:17874;width:17289;height:2245;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBplEPpxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89T8Mw&#10;EN2R+A/WVWJB1G5TFRTqVlAJqQMLbQe6newjSRufo9ik4d9zAxLj0/tebcbQqoH61ES2MJsaUMQu&#10;+oYrC8fD28MTqJSRPbaRycIPJdisb29WWPp45Q8a9rlSEsKpRAt1zl2pdXI1BUzT2BEL9xX7gFlg&#10;X2nf41XCQ6vnxix1wIalocaOtjW5y/47SEkq7l/d7vT5TuHsBnc5bXPRWXs3GV+eQWUa87/4z73z&#10;Fh5nZm4WxUI2yyW5A3r9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGmUQ+nHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                      <v:imagedata r:id="rId9" o:title=""/>
+                    </v:shape>
+                    <v:shape id="Image 8" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:46416;top:7106;width:9124;height:7793;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCObe4TygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PS8Mw&#10;FL4L/g/hCV6GS82szrpsFGGgO8g2Rbbbo3k2xealNtlW/3tzEHb8+H7PFoNrxZH60HjWcDvOQBBX&#10;3jRca/h4X95MQYSIbLD1TBp+KcBifnkxw8L4E2/ouI21SCEcCtRgY+wKKUNlyWEY+444cV++dxgT&#10;7GtpejylcNdKlWX30mHDqcFiR8+Wqu/twWn43O1Hq/2PulvbfP3w6t5G5bI8aH19NZRPICIN8Sz+&#10;d78YDY+5miiVT9LmdCndATn/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI5t7hPKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                      <v:imagedata r:id="rId10" o:title=""/>
+                    </v:shape>
+                    <v:shape id="Image 9" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:57766;top:8276;width:2439;height:4179;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfFtABxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtTa1Su9ooQxjsdSqKb0dza4rNpWuidt9+EQQf7/f/qtVoO3GhwbeOFUySFARx7XTL&#10;jYLd9vOtAOEDssbOMSn4Iw+r5fNThaV2V/6myyY0IoawL1GBCaEvpfS1IYs+cT1x5H7cYDHEc2ik&#10;HvAaw20nszTNpcWWY4PBntaG6tPmbBX4w8zQsdh1ujmsz5Oj2+fT371Sry/jxwJEoDE8xHf3l47z&#10;s9l0nhXv+RxuP0UA5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3xbQAcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                      <v:imagedata r:id="rId11" o:title=""/>
+                    </v:shape>
+                    <w10:wrap anchorx="margin" anchory="page"/>
+                  </v:group>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="227615DE" w14:textId="77777777" w:rsidR="00E16B24" w:rsidRPr="00010B31" w:rsidRDefault="00E16B24" w:rsidP="00591BE4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DCA4CD1" w14:textId="1D59434F" w:rsidR="00BE469A" w:rsidRDefault="00BE469A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EF7AD47" wp14:editId="4C51D896">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65493390" wp14:editId="4DB8C595">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4520565</wp:posOffset>
+            <wp:posOffset>4724400</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-154305</wp:posOffset>
+            <wp:posOffset>118700</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1675765" cy="985520"/>
           <wp:effectExtent l="0" t="0" r="635" b="5080"/>
           <wp:wrapNone/>
           <wp:docPr id="13" name="Imagen 13"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
@@ -26654,57 +19351,57 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23622EB7" wp14:editId="08366AF6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DB27B9E" wp14:editId="67C32E7F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-523875</wp:posOffset>
+                <wp:posOffset>-85366</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>236012</wp:posOffset>
+                <wp:posOffset>545146</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1445895" cy="1183005"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Grupo 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
                     </wpg:cNvGrpSpPr>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1445895" cy="1183005"/>
                         <a:chOff x="4365942" y="559559"/>
                         <a:chExt cx="1997922" cy="1497412"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="8" name="Image 5"/>
@@ -26802,109 +19499,112 @@
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="5776663" y="827690"/>
                           <a:ext cx="243925" cy="417880"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="589744EC" id="Grupo 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-41.25pt;margin-top:18.6pt;width:113.85pt;height:93.15pt;z-index:251655168;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="43659,5595" coordsize="19979,14974" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAn7t95BAMAANoNAAAOAAAAZHJzL2Uyb0RvYy54bWzkl2tr2zAUhr8P9h+M&#10;v7e+RL7SpF+6lkLZSrf9AEWRHVHLEpJy6b/fkeS4abrRURbIKCRGto6PX716dCxfXG55F6yp0kz0&#10;0zA5j8OA9kQsWN9Ow58/rs/KMNAG9wvciZ5Owyeqw8vZ508XG1nTVCxFt6AqgCS9rjdyGi6NkXUU&#10;abKkHOtzIWkPnY1QHBs4VW20UHgD2XkXpXGcRxuhFlIJQrWGq1e+M5y5/E1DifnWNJqaoJuGoM24&#10;o3LHuT1GswtctwrLJSODDPwOFRyzHh46prrCBgcrxV6l4owooUVjzongkWgaRqgbA4wmiQ9Gc6PE&#10;SrqxtPWmlaNNYO2BT+9OS76ub5T8Lu+VVw/NO0EeNfgSbWRb7/fb8/Y5eNsobm+CQQRb5+jT6Cjd&#10;moDAxQShrKyyMCDQlyTlJI4z7zlZwsTY+9AkzyqUhgFEZFkFv13Al12SqiqqFCJcElQVKEltTIRr&#10;r8EpHZVJRmr4D25B65Vbb1MFd5mVouGQhP9VDo7V40qewcRKbNicdcw8OUhhCq2ofn3PiDXanoCx&#10;9ypgi2kIK6THHNbGLcctDZw/uwgbb0f66vZ5x+Q16zo7AbY9CAWyD8j4zVg9dVeCrDjtjV9Ginag&#10;WfR6yaQOA1VTPqcgTt0uEjAelrABhVKx3vjp0UZRQ5b2+Q3oeICV5qdk7HCin3XaIeiBswN0/oTA&#10;SNFbAOBaKm1uqOCBbYBskAOu4xqv7/QgbBcy2Om1OJEgzU8KNP4bbKqX2OR2WqzHFqxTwMau1yNj&#10;g5I4rnJXOZIsLsqi9Gw+cwPdCZR9WzjSSZb64jPWjY+IjbVjv9wUp8bN5PjcZHGcosJzA9QgaMPi&#10;wfXITZHCS8vWPctNilDl3kkfmxuwY58bt9ROqd6g43OToySHrYfdqRRJbCvLC2yqJIUAT01RVBPf&#10;/7GpAbf2qXHr6JSosVvT476lsqLI8xyqGlBTpkVeHVCTokmVDjtklBRl6fr/KTVufwwfEG7LPHzs&#10;2C+U/XNo73+SzX4BAAD//wMAUEsDBAoAAAAAAAAAIQDjxzeKN00AADdNAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABpAAAAToIBgAAAFkgJgYAAAAGYktHRAD/AP8A&#10;/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7N13nFvllTfw37nSFEnTe7U9tsHG&#10;NtgY7HEoppkeMCEJCQmdBAgJLZsQdrMl7+6+W5N9UzadhJYAKfSSRsA2zTYtwd1jsD0znt5nJI1G&#10;0j3vHyqearXbJJ3vJ5OZke997oMt3XOfdh5iZgjzMbMdwAIASwA+HowKAIWhLy48+vOMr5wYRQcA&#10;DIe/Ro5+p6O/E0bCP/cBtBvAfiKa0Pg/UQgwMwGoArAU4BMAVIJRhKPv9cjPk15DEQBHrKIBjAEY&#10;nflFR38Ovdc/BGgvQu/zMa3/G0XySAKSsZi5DKGgswQc/g4sBbAYsYOLUQIA9gO0E4SdAO0CsBPA&#10;h0QUMLluIg0wsw1AEyKBh6MB6AQAJebWboojAPYBtBeEfQDtC/2OViJSTa5b1pGApDNmbgT4HDDO&#10;BfhcAI1m1ykFPgB7woHqPYB+B2AvEcmbKMsxswvAGWDeAPB5AJYDyDW5WqnwAHgVRC8D9DKA94go&#10;aHalMp0EJI0xcxXAZ08KQMeZXSedHQboRRC9COAVInKbXSGhv3AX86kAbwgFIZwG67Tw9TAMYNOk&#10;ALVLHsS0JwEpReE+8Y+A+apwADrR7DqZyAdgcyg40YtE1GJ2hYR2mHkhwJeEA9A5CI3tZKtegF4G&#10;4QWAnpQHMW1IQEpS+MN5DZivA7DI7PpY1AcA/Q5EDxPRW2ZXRiSOmQsA/jiYbwRwltn1sSg3QE+A&#10;6GEAm6RrL3kSkBLAzCUAfzIchM4wuz5p5h0Q/RCgx+Vp0trCrf4zQkGIrwLgMrtOaaQdoF+A6BEi&#10;2m12ZdKNBKQYwn3lF4L5WoCvAJBndp3S3AhAD4HoR/KBtZbwBJzrwHwDQrM+RWreDrWa6DEi6jO7&#10;MulAAtIcmDkX4GvBfB/kw6mXzeFW01Oy7sk8zHw2WP1bAOcDILPrk4G8AP0YRN8koiNmV8bKJCBN&#10;w8wOgG8G870wYYo2M2NkZAQDAwMYHx+H1+uF1zsO77gX4+HvXu84xr1eeMe9CASO3V1ts9ngdDiQ&#10;73DA4ciHI9+B/PB3hyMfDocD+fkOlJQUo6SkBESm3I96ALofRN8lom4zKpBtwt1yZ4PVbwBYb0Yd&#10;vN5x9PX1TnuPH/158vvc5zv28woRwZGfP+m9PfV9nu9wID8/H4UFBaisrITNZjPov3KKCYAeBNF/&#10;EtGHZlTA6iQghTFzIcC3gfkrCK0k1/t6GBwcREdHJzo6OtDRGf7e0QG325whFofDgfr6etTV1aKu&#10;rg71daGfS0tLjQpUYyD6b4D+R1bQ6yMciM4JB6Izjbim1+s9+v4+0oEj4fd5f3+/EZefwW63o6am&#10;BnW1ofd55P1eXV0Nu91uRBWCAD0Kon8noj1GXDBdZH1ACmVO4DvAfBeAUr2uMzo6it2792D3nt1o&#10;bz+Cjo4OjI+P63U5TeXn56O+vg51dXVYumQJli9fjuLiYj0v2Q2ibwD0MyLy63mhbDEpEP0f6Dgh&#10;x+/3o6WlBTt37UJbWzs6OjowMDCg1+U0pSgKqqurUVtbi+OPOw4rVixHXV2dng9jDOAJkPJvRPSe&#10;XhdJJ1kbkEKTFfhLYP5nhPJlaSoQCOCDDz7Azp27sHPXLhw+fBiZ9Hc9f948rFixAitWLMfixYv1&#10;erLcD1L+FsBTsggxecx8XrhFpHkgYmZ0d3dj585d2LFzB/bu3YeJicwZDiwpKYm+z5edcAIKCzW/&#10;VYTRr0D0N9k+xpSVAYmZTwOrPwRwkpbldnd3Y9euXdi5cxf27N2D8XGflsVbVl5eHpadcAJWrFiO&#10;FStWoKpK8x7PrSDlq0T0mtYFZzJmrgXzdwD+pJbler1e7NmzJxyEdqKvLzsmkBERFixYgBXLl2PF&#10;iuVYuHCh1g9iYyD6R4C+l605I7MqIDFzJZj/A+CbtCpzfHwcb731FrZseRUHPvhAq2LT2vx583D2&#10;2WehubkZDkesJM0JeRak3Cf97sfGzArAt4Te69Ckb1VVVezbtw+bNm/GO++8i2BQ1n4WFxfjjDNO&#10;x/ozz9T6IWwHSPkCEb2uZaHpICsCUvgDejOY/xMajBMxMw4dOowtr27B1q3b0mYsyGi5ublY19yM&#10;s85aj6amJq364idA9HWA/p+siJ+JmZeD1Z8glFsuZcPDw3j99TewecsW9PT0aFFkRjrhhBNw1vr1&#10;WL36ZOTkaJXSjx4A0deIqFejAi0v4wMSM68Od8+tTbUsj8eDrVu3YvOWV9Ha2qpB7bJHY2MDzj7r&#10;LKxbtw5Op1OLIreAlOuJ6JAWhaU7ZnaA+esAfw1ASv1Iqqpiz5492LR5C9577z1pDSXA5XLh9NNO&#10;w/r1Z6K+vl6LIgdBdB9A92fDdhgZG5CY2QbmfwT47wEoqZTV09OD555/Adu2bYPfL5O+UpGbm4u1&#10;a9bgoosvQn1dXarFjYLoLoAezOZJD+FJCz9Cigu4x8fH8fLLr2DTpk3ozZJxIT0tXrQIl156CVau&#10;XKlF78BrIOVqImrXom5WlZEBiZnrwOovAZydSjkDAwN49rnn8dprr8lTosaICKed9hFcsXEjKioq&#10;Ui3uGZByCxFlVZ8SM+eB+X8Avj2Vcvx+PzZt2oTnnn8Bo6OjWlVPhC1cuBAfv/JjOOGEE1INTP0g&#10;5ToKbfWSkTIuIDHzBWD1FwAqky1jZGQEL7zwIl5+5RUEAlk52cUwNpsNZ599Fi776EdTXdvUC1I+&#10;T0TPaFU3K2PmRrD6W6TQFR0MBvH662/gmWefTZu1Quls6dIluPLKK3Hc4lQzkdF/gejvM3GNXsYE&#10;JGa2g/kbAP8dkszH5Xa78fvf/wF/eukl+HzZMWXbKnJzc3H++Rtw8UUXweVKJbk0/RxE9xDRiGaV&#10;sxhm3gBWHwOQVNNSVVW8/fY7eOrpp9DVJZmajHbSSSfiYx/7GBbMn59KMW+Eu/AyajA7IwISM9eH&#10;P6BJpUKZmJjAH/74R/zud7+H1+vVuHYiEQ6HA5dcfDE2bDgP+fn5yRazF6RcQkQHtayb2cKzRe8D&#10;878giXFRZsaOHTvwxJNPyaQcCzj11FPx8Ss/hpqammSLGAApNxDRc1rWy0xpH5CY+SKw+giSfFps&#10;aWnBzx94QJ4ULaa8vBw33ngDli9blmwRvSDlciLaqmW9AICZTwK4GYwmhLqGe0A4CNBWItqp9fXC&#10;1ywBqw8DuCyZ84eHh/HQw4/gvfckQ42V5OTk4GMfuwIXnH9+Cglf6Vsg+ttM6MJL64DErN4G5h8g&#10;iS46n8+HJ598Cn966aWMSumTac466yx86qpPJrvAdhykXENET2hRF2a+IrxNw7HGbbaClH8nome1&#10;uGb4uivB6hNIYmdiZsbWrdvwy0cfNS1pr4itqakJN990YypTxf8AUj6R7kmJ0zIghRJF8j+B+Z+S&#10;OX/Pnr144MEH0dubNevN0lp5eTluvOF6LF++PLkCiL4K0LeSnRrOzE4wfxfgmxO46E9AdDcRpdQH&#10;zMwfA6uPAki4/3JoaAgPP/wI3vvLX1KpgjCIzWbD5ZdfhksuvjjZlETbQcql6bwZYNoFpPD6ou8D&#10;fGui53q9XvzmN7/FK5s26VAzobfUWkv0ExB9KdFujdD7TX0CwMYkLvpbkPKpZBc0MqvXgPlBAAn1&#10;5TAz3ty6FY8++pi0itJQY2Mjbr7pRsxPbtLDPpByIREd1rpeRkirgMTM+eH1RVcmeu6OnTvx4IMP&#10;yfTWNFdWVoYbb7gBK1Yk1Vr6A0i5Kt4ZeMxMYP4ewF9M5mIh9G0QfTnR1hmzeiuYf4gEu6OHhobw&#10;0MMP4y9/+WtCtRTWoigKLr30Elx+2WXJtJY6QMpFRLRDj7rpKW0CEjMXg9VnAJyVyHmqquL551/A&#10;U08/rVPN9EdEKCgogMvlhNPpgsvlhMvlgsvpgnPazwSC2+OG2+2Gx+2J/ux2e+DxhL6HfndDVdM3&#10;E8mFF1yAq676JBQl4clmO8LdGm3HOoiZlXAwSmnRaQh9JzwVPa4PG7P6N2D+ZqJX2bVrF374ox+n&#10;davI4XCE3s8uF1xOJ5zh766CSe93pxO5uXnwej2h9/OU97sHHrcbY243PJ7Qez2dt8M47rjj8MXb&#10;v5DMGr1hkHIZEb2qR730khYBKZRGX/09EtwuYnx8HPf/7Gd45513daqZ9ogItTU1aGpqwoIFC9DU&#10;tADz5s3TMGFjiN/vR1tbGw4ePIRDhw7h4KGD6OjoTKsJHieeuAK33XprMrnxWkHKGccKSszqF8IT&#10;ZrRB9Hki5f5jHZLs2Cgz46U//xmPPfZ4Wv37FRcXo6lpQeh9vqAJC5oWoEjj/YaYGT09PTh48CAO&#10;HjqEgwcP4fDhw2kVpMrKynDHHV9KZt3SOEj5dDotFrd8QGLmBrC6BUBTIuf19vbiu9/7X7S3Wzv1&#10;U2Vl5dEPZVMT5s+bD4cj6fU3KRkfH0draysOHjwU/vAetHyG55qaGtx15x3JrOXYB1LOnC2Tcjj1&#10;1F5ou3HjCEhZQkRds/1huHvwmwB/OZFCA4EAHvnFL7Bli7UfhF0uF5oWLIg+ZC1YsAClpaV67sY6&#10;J1VV0dHRGX0QO3jwENra2iydlSU3Nxc33ngD1jU3J3qqCqJriZRH9aiX1iwdkJi5LByMEhow2LNn&#10;D37wwx9hbMyaMyAbGxuxrrkZa9eu0SKPm676Bwawfft2bNu2HYcPW3Oc1Ol04vYv3JbMLLz3QMo5&#10;RDQ8+UVm9etg/lftahhGdB+R8p/TXw53D/4Q4FsSKW5kdBTf//4PsH//fu3qqKGioiKsOfVUNDev&#10;xaJFi5LpXjWMz+fDX/76V2zbth07duywbHC69JJLcOWVH0v07zIQ7r77vV710oplA1Joqq36JySw&#10;rwsz488vv4zHHnvccuMjVVVVWNfcjObmtahLPcu1Kbq6urBt23Zs3bYNXV2zPuibhohw9dWfxobz&#10;zkv0qfu18KwkT+QFVoO7AZygeSWB90mxrZz8Qrhl9KNEg1FbWxu+893vob+/X9sapsjhcOCU1avR&#10;3NyME05YmsJiT/N4PB6888472LptO/bs2WO5btCTTjoRt95yS6Jd1R6Qcp4eC8W1ZMmAxMw5YPUp&#10;AJfGe04gEMDDjzyCV1+1zi7XpaWlWLtmDZqbm7FgwXxTuif0wMxobW3Ftm3bsW37dkvNXFy//kxc&#10;e801ic5M+h1IuYKIJsLvPR+SzIcYQwCk5E/eWJBZvQ/M/55IIe+8+y5++tP7LZNvMScnB6tWrURz&#10;czNOOvFEzcc7zTQ8PIy33nob27Zts9SO0DU1Nbj7rjtRXV2dyGkD4bFTy+64bLmAFO6+eADg6+I9&#10;JxAI4Mc//gnefucdPasWt6VLl+Kyj16KpUuXWrqbQguqqmJ/SwteeP4F7Ny1y+zqAACWLVuGu+68&#10;A7m5uQmcRb8G0WcANIJV/XLgkdIY2dOGWb0KzL9K5PSXX3kFjzzyC33qlqCysjJ89NJLsW7dOtPG&#10;PY3U19eHP/7pT9i0abMl9kUrKSnGvV+9F7W1CY2ftoOU02LNMjWL9QKSqv43wF+J93grBaOlS5fg&#10;io0bsWTJErOrYoqWAwfwzDPPYNeu3WZXBSuWL8edd96R4NM63Q+ib4NVXfLRhS6hLCGi/cx8Glh9&#10;GUBevKdu2rwZDz30sG5Vi1ckEJ1xxukZ1RqK19DQEF548XfYtGmT6WNNSQalPeEJPdbq74XFAhKz&#10;+lUw/1e8xwcCAfzoxz82fVr3kiVLcMXGy7F06VJT62EVLS0tePrpZ7B7j7k9AyeeeCLu+NIXEw1K&#10;jwF8tW6VImUJABWsvokEEgK/+uqr+PkDD+pWrXiUlZbi0ksvwZlnnpmVgWi6wcEhvPjii9i0ebOp&#10;gam4uBhfuzfhoLQVpGwgIkstWrNMQGJWrwZz3FMTrRCMjj/+eFyxcSNOOEEC0Wz279+Pp595FntM&#10;DEwrTzoJX/zi7Va5gQZBymKw+kcAx8V70muvv46f//wB0wbXS0tLcekll2D9eglEsxkcHMQLL7yI&#10;zVu2mBaYQkHpq6itrU3ktBfCGfEtMwPMEgGJmU8Aq28BiGtntkAggB/+6Md4911zglFTUxM+8fEr&#10;tdiSOCvs27cPv33iSRw4cMCU65+8ahVuv/0LySas1NIbAIJIYN+uN958E/ff/zNTglFBQQE2brwc&#10;Z61fL4EoDgMDA3j++RewafNmU/69kgpKRF8nUv5Nv1olxvSAFJ7evR1xrjUyMxjZ7XZ87IorcNFF&#10;F2b8ZAWtqaqKP730Ep544klTBoRXr16NL9x2q9lB6QiAuPcX2Lp1K37y0/tNubmtPvlkXHfdtalu&#10;K5+VWlpacP/Pfm7KovKioiLc97V7EwlKangt3hY96xUv8wOSqv4M4JviOpYZP/7xT7Bt+3a9qzXD&#10;ggXz8bmbb05lvxIBoLOzC/f/7Gf48MMPDb/2qaecgttuuzUt1sZs3/4WfvTjHxsejJxOJz772c/g&#10;I+vWSes/BT6fD7/97RN46c9/NvzaxcXF+Ie//zrKy8vjPaUDpJxMRKanZbF94xvfMO3izOp1AP9z&#10;vMc//8ILeOklY/+BbTYbrti4ETffdBNKSkoMvXYmKiwswBmnn468vDzs37/f0AXMHZ2dGPeN48QV&#10;Kwy7ZjI++OADfPd73zN8cfdJJ52IL9/zZRx/3HESjFJkt9tx0kknYsnxS7Bv/354PJ7YJ2nE5/Nh&#10;3759+MhHPhJvj0AhwCsBejTZPcO0YlpAYuZlYH4GQFyd0++99xc89LCxU14bGxtwz913Y+3atdJF&#10;pyFFUXDcccfhlNWr8eHBDzE0NBz7JI188MGHqKqqQmNjo2HXTMTQ0BD++5vfhMeT0r5+CXE4HLju&#10;2mtw1VVXJbszr5hDZWUFzjzjTLg9bhw6ZFzqreHhYfT09uDUU06J9+FiEQh+s7ODmxKQwuNGf0Sc&#10;/elHjhzB//v2tw2bwaIoCj566aW45ZbPo7S01JBrZqOioiKccfrpsNlsaGk5YFj31I4dO3DiiSss&#10;1+L1+/349re/g47OTsOuuWzZMvzNl+/B0qVLpVWkk5wcO1atXInFixZj39698I6PG3LdI0c6YLfb&#10;cfzxx8d7ytkAbTZzcz9TxpBYVX8O8I3xHDs2NoZ//pd/NWy7cZfLhTvv+FIi/4hCAx98+CG+853v&#10;YnR01JDrlZWV4Z/+8R9QVFRkyPXi8eCDD2HzFuPGlj92xRW47LKPSiAykMfjwf9+/weGLYUgItx5&#10;x5ewatWqeE/pBCmrzBpPMryFxMxXAvHl7goGg/je9/7XsCzTlRUVuPfee7FgQVJbB4sUlJWW4pRT&#10;VmPHjp2GbDDn9Xpx8OAhrFvXbInu2E2bNuGZZ58z5Fo2mw0333QTzj9/gwQjg+Xk5KC5eS36+voN&#10;2xrnr3/9K05etSreh69CgI8jUhJKaaUVQwMSMxeA1ecBxPU389jjvzJsRt2CBQtw71e/YvntIDKZ&#10;y+VCc/NatBw4YEjC1v7+fng9Xpx00om6X+tYWlpa8MMfGTOjLj8/H3fddSdOOWW17tcSs1MUBatX&#10;n4xgMIj9LS26Xy8QCGLnrl34yLp18eZ3XArQO0Rk+L4mxraQmP8vgIviOfT119/Ab594QucKhaxc&#10;uRL33H0XXK641uUKHeXl5WFdczM6OzvRacBYyocHD6KivALz5s3T/VqzGRwcxH/99zcxbsC4Qmlp&#10;Ke796lewePFi3a8ljo2IsGzZCSgpKcH777+v+/XcbjdaW1uxLu7p/HwaQD8lIkMXDRoWkJh5BcAP&#10;AYjZPzIwMIDvfPe7hkxiOPvss/D5z90sK9EtxGaz4dRTT4XX6zVkvdKOHTuw5tRTUajx9tmxqKqK&#10;7373e+jo6ND9WvX19bj33q8ms7Ou0NGC8C667773HoLBYOwTUtDb2xveNj6uzbdLAICIXta1UtMY&#10;0nke2oRM/QGAmCsSmRkPPfwwvF79p71+/ONX4rprr02LhZLZRlEUfObqq/HpT39K93GOQCCABx58&#10;0PB1P5s2b8Y+A3Z7XXbCCfi7v70P5WVlul9LJG7lypNw39e+ZsgEm9/85jfo6+uL82i+l5kN3brA&#10;oNFcvg5x5u9644038f77O3StDRHh85+7GR+99FIZ1LW4Cy+4AF+47VbdJx60tBzAK69s0vUak/UP&#10;DOA3v/mt7tdZu3YN7rnn7kR3FxUGa2pagL//+t+hsrJS1+uMj/vw4EMPxTtemQNWv8/Mht0kdQ9I&#10;zFwG5v+O59ihoSE89vjjelcJn7n6apx2Wtw7owuTrVmzBtddd63u1/ntE781ZEtwZsYjDz+i+7jR&#10;smXL8PnPfc7s/H0iTpWVlfjyPXejoKBA1+vs2rU7kZ21zwP403rWZzL9W0jM/wYgZthnZjz8yC90&#10;n/J78UUXYcOG83S9htDeWevX4/LLL9P1GuPjPjz08CO6z3bbtn07/qrzQHZjYwO+9MXbJRilmZqa&#10;Gtx15526j2k//qtfxT+Tlfl/mNmQLLu6BiRmPhngW+I5dtv27Xjvvff0rA6a167FJz7xcV2vIfRz&#10;xcaNOOP003W9xo4dO7B16zbdyh8dHcWjv4x726+klJWV4Z6775Y0QGlq8eJFuO3WW3QdTvB6vXjo&#10;4YfjffiqAfM/6FaZSfRtIbH69wBi/q2OjIzglzp/SJcsWYKbb77JEosgRXKICNdffx1WLI9rp5Kk&#10;PfrYYxjRKWPEY489jtGxMV3KBkLZur98z92S8irNrV69Gp/9zGd0vcb77+/AG2+8GefRfDsz6zvA&#10;BR0DEjMvB3BlPMf+6te/xpiOH9K6uroktrIWVmS323H77bfrum5obGwMjz76mOblvv/+Dry5davm&#10;5UbY7XbccceXZIuUDHHeeefikksu1vUajz3+eLzDJA4w36NrZaBnC4n56/EcduTIEbz5pn4f0pKS&#10;Enz5nrtl0WsGcTjycfdddyWy30vCtm3bhr379mlWXiAQwC8f1bcX4HM334ylSwydpSt09vErr0Rz&#10;c7Nu5bvdbvz+93+I82j+EjPr2vTWJSAx8/EAfyqeY5986mndBpHz8/Nxz91363rjEuYoLQ09aOg5&#10;nfnpp5/RrKw33nhT1x1Er7rqk2huXqtb+cIciqLg5ptuxNKlS3W7xp9eegnDw3FtAVMI8J26VQR6&#10;tZCY74un7IMHD+q6Ffk1n/0s5s2z5r43InV1dXW4/rrrdCt/37592LNnb8rlBAIBPPf88xrUaHYn&#10;r1qFiy68ULfyhblycnJw26236DYd3Ofz4YUXX4zvYOa7mFm3FbyaByRmXgBwXItGnnzyKa0vH3Xy&#10;qlU47bSP6Fa+sIa1a9egea1+LYOnnk69Bf/a668nsDo+MQUFBbj++utkgXeGKy4uxnXXXqNb+a+8&#10;sineNXilAH9Br3po30JivhdAzMUPe/ftw85duzS/PCAf0mxzzTWf1S3tSktLC3bv3p30+X6/H889&#10;p1/r6NprrkFxsSFLRITJ1qzR7+ErEAjg2efi3P6E+W+YWZe+ck0DEjPXAXxzHMfhySef1PLSU8iH&#10;NLsUFBTgxhuu1638VFpJr776qm5baaxduwZr167RpWxhTddc81nd7m2vvfY6uru74zm0EuDP61EH&#10;bVtIzLcDiLnhxo4dO9HSckDTS0c0r10rH9IstGrVKpxxxhm6lP3BBx9i586dCZ/n9/vx/Atx9s0n&#10;qKioCNdeo18XjrCmgoIC3KDTw5eqqngq3ok8zPcws+Y9bJoVGKpc7LEjZsZTT+szdlRUVIRrrvms&#10;LmUL67v6059CmU4LQp96+pmEW0mbN2/B4OCgLvW54frrdc95Jqxp1cqVuj18bdu2De3tR+I5dD7i&#10;TJidCC0j3HoAMVcrfnjwIA4d0mdL8htvkA9pNnM6nbjppht1KfvgwYPYsSP+LPSBQAAvvPiCLnU5&#10;4/TTcfLJq3QpW6SHqz/9KZTptJ3Ipk2b4juQWfMprtoFpDgrt2XzFs0uOdkZp5+OVavkQ5rtli9f&#10;jnPPPUeXsjcl8N79y1/+iqGhuNZ2JKSstBRXX21Y8mVhUXo+fL3x5pvw+XxxHMmf1HpygyYBiZld&#10;AH8y1nFerxfbtm/X4pJT5OXl4ZNXxby8yBIfv/JKXRKLvv/++/EuIMRrr8Wd3j8hn/jEJ2RvIwEA&#10;WL5sGU495RTNy/V6vXj77XfiObQQ4Cu0vLZGLSS+AkDMvrJt27bFGXkTs+G881Bk8PbTwrqcTicu&#10;vPACzcsNBoNx5aIbHBzC+wl078WrtrZWsjGIKTZuvFyXcjdv2RzfgRp322kTkOKs1OYt2nfX5efn&#10;6XLzEent/A0bdGlJvPbaazEnN7z55pu6pMO6/PLLJFu9mKKhoQFr1pyqebktLQfQ0dERz6Hnh5b7&#10;aCPldzcz1wPYEOu4w4cP6zKZYcN5G1AorSMxjV6tpCNHOnDw4ME5/5yZ8aoO3XV1tbVYu0aWM4iZ&#10;Nl5+uS5JAOJsQCgAaza1WYPHLf5sPOVs3vJq6peaJj8/X1pHYk7nb9igS5b31157fc4/O/DBB+jq&#10;6tL8mhs3bpTWkZhVfX29Lg8rb7zxJvx+f+wDma9jZk0iYurvcI6937rP58NWHfaBueD882Wat5iT&#10;w+HARRdpn3R067ZtmJiYmPXPXntV+9ZRfX09Tj1V+8FrkTkuv/wyzVtJY2NjePfduHbxXgFgmRbX&#10;TCkgMXMFgJNjHffee+/B6/WmcqkZHA4HLrjgfE3LFJnnvHPP0/yhxev1zpql3ufzYftb2s8i3bjx&#10;cmkdiWOqq6vDOh32TXrt9bl7A6bimMM28Uj1XX52PAe9/772M44uuOB82XRPxORw5OPiiy7SvNzX&#10;Z9n6+d1338P4uLazSBsaGnDK6tWaliky02WXad9K2rt375y9AVMwn6vF9VILSHFUQlVVzbN6OxwO&#10;XHC+tI5EfM499xzNW0n79u2b0b++c1fi+e5i2Xi5tI5EfGpra7Bu3TpNywwEAti3f388h57FzDF3&#10;eYglxXc6nxfriNa2NoyOjqZ2fp4HhwAAIABJREFUmWnWrDlVFgeKuOXn52veneH3+3HgwNEEwcyM&#10;3bv3aHqNwoICrFq1UtMyRWZbv17z9HLxJhYuBpByUz7pgMTMDQCOj3VcMlmSY9Gjr1RktmYd3jOT&#10;A1BXVxeGhoY0LX/N2jWw21N+6BRZ5PjjjkOpxgmGd+6Mt4cr9W67FFpI8V08/v+Y+JSUFGPJkiWa&#10;liky36JFC1FRUaFpmZM37tuVwiZ+c5EHL5EoRVE038Svo6Mjvj29OHaPWSzJByRGzIDk9Y5P6dbQ&#10;wto1a6VPXSSMiDRPu3Pw0CF4PB4AwB6Nu+vKy8uxaNEiTcsU2aF5nfYPMnE2LM5g5rxUrpPUnT20&#10;CCp2C2nv3r0IBoPJXGJO63T4yxbZQesWBzNj7759UFUVe/ft07Ts5mZ58BLJmT9vHmpqqjUtM84J&#10;O/kAUppVkew7fhGAxlgHaT3rqKqqCgsWLNC0TJE9Ghoa0NDQoGmZe3bvweHDh6MtJa00r5UHL5Ec&#10;IsK6Zm1n2+3evQeqqsY+MMVuuyQDEsc1m2K3xv3q65qbdcnZJLKH1t12u/fs0Xx2XV1tLRobtQ2c&#10;Irto/T53u904dOhQHEdyzEQJx5JsC2lprAN8Ph+6u3uSLH52knpfpEqPAd+t27ZpWmbzOnnwEqmp&#10;qanBggXzNS2zrb09nsNixoZjSS4gMWJOc+vs6tI0Bf+8efNQV6dZlnORpSorK7FY48kC7fF9UOMm&#10;s+uEFrRe6hDndhRNqUxsSLbLLmYUjLPycVt50kmaliey10krrfteqq2tRVVVldnVEBlA63tmR0dn&#10;PIfZEJpjkJSEA1I4zXjMBbFaB6QFTQs0LU9kr6YFTWZXYU5NTQtMroHIFNXV1XA4HJqVl8A9PemF&#10;osm0kOoQx3blcUbTuFn5JiLSi9Z961qS97nQiqIomD9fu/f6wMAAvN7xOI5kQwNSXINWWraQSkpK&#10;UFpaoll5IrsVFBRYtltMljUILTU1LdC0vM7OOO7rnPzEhiQCUuzo5/f70dOj3Qy7piZ5ahTaarLg&#10;jV9RFMybF3N5nxBx0/reGV/Pl5EtpDiiX5fGM+ys3MUi0pMVxyQbGhqQm5trdjVEBtH6wSvOnq+l&#10;yW5pnkwLKeaEhiMaT2iQFpLQmhVbSFask0hv5eXlKNRwL7AjHUfiOawEQGUy5SczhhTzQv19/UkU&#10;Ozf5oAqtzZ8/33KLT63YahPpjYiwQMMH+r747+1JpdZPJiAVxTrAO+5NotjZVVZWar7bpxD5+fmo&#10;q6s1uxpTyIOX0ENT0wLNyhofj2eWHYA44sRskglIhbEOGI9ramB85EMq9GKlKdZ2ux319fVmV0Nk&#10;IC2HPLzeuBsbMePEbHQJSJq2kKqS6ooUIqbKSuu8t8rLy2V3WKELLd/n4+Pj8U5Y0z8gMbMNgDPW&#10;cfEtnoqPy+nSrCwhJnO6Yr6VDeNyWqcuIrNo+d5iZvh8vniONKSFFNdgTgL9jDFZ6aYhMouVHnac&#10;LuvURWQWl8bvrTjv74YEpLgukkA/Y0xWummIzOKy0MOO1jcNISJycnI0Xd8WZw+YdQLSuIZjSPJB&#10;FXqx0nvLSsFRZB6nht12cd3f2UIBSdMxJPmgCp04LdT6tlJwFJlHy/dXnD1gVgpI2rWQtIzsQkxm&#10;pYcd6ZoWesrUgJQTz0HBYDCJqszO5ZJFsUIfVnrYkRaS0JOW769AIK77e1yxYrokd4w1hqIoyM9P&#10;ejdcIY7Jbrdb5v0ls0mFntJlWYGlA5LL6bRcvjGRWawyjpQuNwyRntLlgcfSASkvP9/sKogMl2+R&#10;95i814WerPI+j8XSAUnaRkJvVmmAW6QaIkOlS0+TpQOSEEKI7CEBSQghhCVIQBJCCGEJEpCEEEJY&#10;ggQkIYQQliABSQghhCVIQBJCCKG1uLaVnU4CkhBCCEuQgCSEEMISJCAJIYSwBAlIQgghLEECkhBC&#10;CEuQgCSEEMISJCAJIYSwBAlIQgghLEECkhBCCEuQgCSEEMIS7GZXQAghhD6YGRMTEwgEAoZfOpmT&#10;LB2QVGa8uXUbCgpcKHAVoKCgAAUFLuTn56fNlrxCCKE3ZobH68XY2NikLzfGxsbg9/sxPDxidhXj&#10;YumABAD9/f3o7++f8prNZgsFJ5crHKRCgcrpdMJms5lUUyGE0FcwGITb7Z4ScEbHxuB2u6GqqtnV&#10;S5nlA9JsgsEghoeHMTw8POPPnE4nCsNBylXgQmFBAVwuF3Jzc02oqRBCJG5iYmJK0Il8ebxes6um&#10;q7QMSMfi8Xjg8XjQ3dMz5fXc3NwpralIF6DDId1/QgjjMTO83vGjAcd9tKttYmLC7OqZIuMC0lwm&#10;JiYwMDCAgYGBKa8rinI0SBUUhAOVCy6XS7r/hBApCwaDcHs8M8Z2xsbGMqKbTUtZE5DmoqoqRkZG&#10;MDIyc9DP6XTOGKcqKCiQ7j8hxAwTfj/c04LO6NgYPB6P2VVLG1kfkI4l0v3X09s75fXc3FwUuFxw&#10;FRSEx6tCPzsdDun+EyKDMTPGx8enju2Eu9p8vuzsZtOSBKQkTExMYGBiAgODg1NeVxQFrmiLamoX&#10;oHT/CZE+VFUNz2ZzTwo6oZ+DwaDZ1ctYEpA0pKoqRkdHMTo6OuPPHA7HjAkVBQWh2X/SqhLCHH6/&#10;H2Nu94zxHY/HA+ak1naKFEhAMojX64XX60XvtO6/nJycaYHKFZ7954CiSGYnIVLFzPD5fEfX7Iy5&#10;w9/HMO7zmV29TJV5mRqygd/vx+DgIAZn6/5zOqMTKoqKClFeXi4TKoSIIRgMor9/AL19vRgcHMTY&#10;mNuM1DkiCZYPSDk5OfD7/WZXw3CqqmI0/EQ3WUlJMSorKlFRWYHSkhJpRYmsx8wYHRtDb28venv7&#10;MDAwINOpJ0mnIQHLB6SVK1dCVVX4/X5MTExEv0e+Jr+eDYaGhjE0NIyWAwdgs9lQUVGOyopKVFZW&#10;wOl0ptWbT4hkTUxMoLevD729fejr7c3arjdFUZCTk4Pc3Fzk5uZO+Tnye05ODv7w+9+bXdW4WD4g&#10;AaG/9Ly8POTl5c15DDPPGawiX4FAIKMGKoPBILq7e9DdHcpK4XA4UFlZicqKCpRXlCM3J8fkGgqh&#10;DVVVMTQ0hN7ePvT29mJolrRhmUZRlFkDzeSf7fa0uIXHLWP+a4go+o80l8lB61gtrXQNWl6vF62t&#10;rWhtbQUAlJaUoLIy1L1XUlws3XsirXg8nlAA6utFX19/Ro0D2Wy2WVszk3/WMtikyx0tYwJSPBIJ&#10;WsdqbaVL0BocGsLg0BD2t7TAbreHu/cqUFFRAZfLZXb1hJgiEAiEJiP09qK3rw9ut9vsKiXFZrPF&#10;bNnIusTZZVVAisfkoHWsm/b0ADXbz1YKWoFAAF1d3ejq6gYQSotUWVkR6t4rL0eOdO8JgzEzRkZG&#10;0dt3dDKClT4zs7Hb7TFbNhJskicBKUmRwcJYQStWS8us2UAejweHD7fi8OFWEBFKSkqiAapYuveE&#10;Tnw+39HJCH29lkq3Y7fbY7Zs5HOhLwlIOooELafTOecxgUAAExMT8Pl8GBkZwfDwsOGp55k5uhZq&#10;//4W5NjtqKioQGVlqHvvWPUX4lhUVcXg4CB6wlOyZ0tibDQigsvlQnFxcTRZck5OjgQbC5CAZDK7&#10;3Q673Q6n04nS0lIAockJkQ0Ix8bGDO/G8AcC6OzqQmdXFwDA5XKhMhygysvLM25mj9CW2+2Ozobr&#10;6++3RO63nJwcFBUVobi4GEVFRfIetij5V7Egh8MBh8OBmpoaBIPBaMtpeHjYlPVWbrcbbrcbhw4f&#10;BhGhtLQ0GqCKi4tl7VOW8/v90cwIvb19ltluIdIKKi4ulkk8xpPUQZnIZrOhtLQ02nryeDzR4OR2&#10;uw1vPTFzdKPDffv3IycnJ9S9Fw5QDofD0PoI4zEzhoeHo1OyBweHLDEZwW63R1tAxcXF0gpKQ/Iv&#10;lmacTiecTidqa2sRCASiraeRkRFTWk9+vx+dnZ3o7OwEABQUuFARzhxRXlYmN4UMMT4+PmkyQp9l&#10;ttiWVlBmkbtFGrPb7SgrK0NZWRmAqa2nsWk58IwSSt/vxqFDh0BEKCsrQ2VFBaqrq1FYWGBKnURy&#10;RkdH0d5+BD29vbNuqWIGu90+ZSxIlitkFglIGWSu1tPw8LApq9yZGf39/ejv78fefftQWlqKxsYG&#10;1NXWSsvJogKBADo7O9Ha2obBoSGzqwMg9L6e3AqSMcvMJXeFDDW99eR2u6eMPZkhMrV8167dqKur&#10;xbzGRpSUlMgNxmSRMaHWtnZ0dHSYnqLHZrNFW0HFxcXSCsoiEpCyhMvlgsvlQl1dHQKBQDQ4jYyM&#10;GH4DCgaDaGtrR1tbOwoKCtDY2ICG+vpjJs8V2vP7/ThypAOtba0YGTG3S05aQXozf9JJPCQgZSG7&#10;3Y7y8nKUl5eDmWfM3DPS2NgY9uzZi71796G6ugrzGhtRWVkpNySdMDMGBgfR2tqGzs5O0zKFSCvI&#10;aOnxeZKAlOUiq9YjrSe/3z9l5p5RrSdmjubay8/PR0NDPRobGmTmlEZ8Ph/ajxxBa2ubaV22Docj&#10;GoAKCgrkoUPMQImsH2DmC8FqzJ2enn3uOU3WJdhsdhARFEWZ8n221yLp3CNp2yM/R36XtCCJY+Yp&#10;Y09mLHgsLy9HY2MDamtqdEla+fIrr1hiBtlZ69ejpKRE0zKZGX19fWhtbUNXd7fha4VsNhsKCwuj&#10;QehYWfbF3AKBAAKBQDQ3pt/vj/4eCASgqipUVQUzR79P/llVVRBBs6n6p6w+BQ0N9TGOoodJUa5P&#10;tOxEA9JZYHVTohdJltvjwSuvaHO5WAFLgldsfr9/ytiTkSlh7HY76uvrMK+xEcXFxYZdNx15vV60&#10;tbejra0NXu+4odd2OBwoKipCSUkJXC6XfJbmMD3IzBVwtNrqZsH8+VixYrkGNY8X/ZwU5eaEz0ow&#10;IG0Aq3+KddzLL78MVYO/REWxmfJULsErNmbG2NgYhoeH0dfXZ+jEiKKiIjQ2NqC+ri7lp+6tW7di&#10;zAL77qxduxZFhYVJn6+qKnp6etDa2oae3l4NaxZbQUEBysvLs74VFAwG5wwqegSZROTl5oIUbbpI&#10;VyxfjpqamhhH0S9JUa5JtGxdxpAefexxTZ6ey8vLcfbZZ6deoQQFg0EEg0GMj8d+upwcvGYLWJka&#10;vIgIhYWFKCwsRF1dHfr7+9Hd3R3X31mqRkZGsGvXbuzZsxc1NTWY19iA8vLypMYknn/hBRw50qFD&#10;LRNz3OLFSQUkt9uN1rY2tLe3G7qVQ2TLkpqamowe5ztWkJkecKyQPmkuBw8dxJtvbtWkrNtuvTWO&#10;gJTcLIpEA5KMQk6TaPDKy8uD0+mEy+WC0+mEw+FI+0ClKAoqKytRWVmJoaEhdHd3GzIuo6oqOjo6&#10;0NHRAYfDgcbGBjQ2NGR8Pr1gMIiuri60trWjv7/f0GvbbDZUVFSgqqoqo6bp+/1+eDweuN1ueDwe&#10;eDye6PiMMI7MsjNQMBiMvtn7+voAhJ40HQ5HdKZbJEil6wykkpISlJSUwOPxoLu727BdQL1eL/bv&#10;b8H+/S2orKzEvMYGVFdXp32wn2x0dBSHW9tw5MgRw/MW5ubmoqqqCpWVlWm/I2ogEJgSfNxut2Vy&#10;8+nG+MabIdm+0/MuaWGRdUAejwe94b5/RVGiaYAigSo/P9/kmibG6XSiqakJ9fX16OnpQW9vr2GT&#10;IHp7e9Hb2wuHw4HFixaioaEhrW+iIyMj2N/SEt1+3kgulwvV1dUoLS1Ny4ekyQ+BkW1UfD6f2dUy&#10;nHU7E6eSFpIFqaqKsbGxKQlSbTbbjCCVDl0mubm5aGhoQG1tbXScyagbgtfrxY6du9DScgCLFi3E&#10;vHnz0iowDQ8Po6XlALq6jQ9EkfGhgoL0SYirquqM4GPEmKbQjuUD0qJFi6CqKoLBYPT75J/nei3T&#10;+n6DwSBGR0enjM1EdpqNdPW5XC7LznKy2WzRLp/IOJNRGcnHfT7s2r0HLQc+wKKFCzF//jxLJ3cd&#10;Gh5GS0sLurt7DL2uoiioCGdmt/rDjqqqGB8fjwYej8cDr9dr6YkFWoisvVQUBTabDTabLfrz9O+T&#10;f+42/qEmM7vsIhvTJSqyIGyuAJZMkLOaSEbvkZGR6Gs5OTkzgpSV0rJEdpwtLS2F2+1Gd3c3BgcH&#10;DbmRTExMYM/evTjwwQdY2NSEBQvm637NRAwNDWF/ywH09BgbiCLjQxUVFZYM1Mw8I/h4PJ60CD6R&#10;ADJXoEj0tWTHRNNlLNV67z6NRLI3aNlFo2Vw02s8ZfLi1Yjc3NwpXX1Op9MSNx6Xy4WFCxdiYmIC&#10;3d3d6OvrM2Scye/3Y9/+/fjgww8xMWH8poaz2blrt+E3WKfTierqapSVlVlqfCgSfCZPPDDqgTBy&#10;39AqiKRLINBBZraQrETrAOfz+TA2NobR0VGMjY3p1t89MTGBiYkJDE3a3yYvL29KK8rpdJo2vpKb&#10;m4vGxkbU1dWhr68PPT09howzBQIBQ7NNHMvg4KDmqYPmUlJSEt4wMfmFuFrx+Xwzgo9R/yaKoqCg&#10;oCD65XK50mqMMROZ/5icxfLy8pCXl4fy8nIAoRtkZDLD2NgY3G63bk/NPp8PPp8PAwMD0dfy8/Nn&#10;BCkjn/BsNhuqq6tRVVWFoaEhdHV16Z4I1CpPsHrfCBVFQXl5Oaqrq02bsTkxMTEj+BiZ4SMnJ2dK&#10;AHI6nZZqGQqdAlJ9fb0mTzlFRUUa1CZ92O326DoeIDRw63a7pwQpPZ8ex8fHMT4+Hl1sSUTRIGXk&#10;Qt7J40xjY2PRcSY9lJeXW2IAX6/FvDk5OdHJJEZ2005faOp2uw1fO5Wfnx8NPoWFhZb4dzaLy+VC&#10;fX2shKjxifO9mtSTtKWTq46OjcHtNj6XnZV5vd4p3XxGL+gzayGvz+dDT0+P5uNMp6xejdramGlQ&#10;dLdt+3b09vZpVp7D4YiOD+n9AGGFhaZEBKfTicLCwmgQssI4qVV4PB4sbFpg4BXpQVKUGxM9K9F/&#10;sbiOnzygngqP1wsia3SpWIXD4YDD4UBlZSWAUDfI5BaU3sloZ1vIa8RTeF5eXnScqbe3F52dnZoE&#10;JmZVs/drKrR6ei8oKEBdXZ0hvQtjY2Po6ekxbJbkZDabbcb4j1W6X61oYmJCs/e50+mMZ+ZuUv8Y&#10;umT7/tznb9EsuepXvvKVlMvJJsFgcMY4lFEzlBRFQVlZGaqrq3XPJ+f3+9HR0RENisl688030dFh&#10;fnLVz33uZgwODsU+cA6RBchlZWUa1momVVUxODiInp4eQzf6y83NndL9lun5CrX2u9/9Dlu2bNGk&#10;rNtuvRXNzWtjHEWPkqJ8NtGyZZZdhrHZbNEN0YCjLZrJ3Xx6DSSrqoq+vj709fWhsLAQ1dXVKC4u&#10;1qU7LycnB/Pnz0dlZSXa2tqSSuaam5sLq4xp5+clN9FAURRUV1ejRqcNDCP8fn90BqQRY0EOh2NK&#10;95tVF3wLbUkna4abvEV5dXU1gNDkhcmtKD2mm0eySuTl5UUXXepxw3Q6nViyZAkGBgbQ3t6e0NiF&#10;0+nUvD7JcjgSD0ilpaVoaGjQdbDe4/Ggp6cH/f39unXLKYoCl8s1pQtOpl9nJ2khZaH8/Hzk5+ej&#10;oqICQOjpd/o4lFY3H5/Ph7a2NnR0dKC8vBxVVVW6TDsuKytDSUkJurq60NXVFVc3pZUCUiJBxeFw&#10;YN68ebqtI2JmDA0NoaenR5dtROx2+4zuNxn/yTiGLIwVGSgnJyc6zRqYOt18dHQUbrc75THBYDCI&#10;np4e9PT0oKSkBFVVVZoPvCuKgrq6OlRUVKC9vX3KGqvZOJ3WGYew2+3Izc09ZgsvtI17PSoqKnTp&#10;Bg0EAtEEuFrOksvLy4sGn4KCgrTLXC+MIwFJzKAoSnQ32NraWjBzdLp55CuVG9bQ0BCGhobgcDhQ&#10;VVWF8vJyTZ+Qc3NzsXDhQlRXV2N8fByDg4NTslREuCzUQgJCLbbpf692uz3aqiwqKtJlFuP4+Hh0&#10;Sn2qE2Ai068nd79ZKZeiMIykDhL6iNxknE4nqqqqACC6yeDAwEDSkyS8Xi8OHz6MI0eORHch1XLw&#10;OjJ2Vl5eDq/Xi46OjikLbK3UZQeE6hMJnDabLdoa0qs7a3h4GD09PZpMB3Y6naisrERZWZmM/4ik&#10;SQtJJMXpdGLevHloaGjA0NAQ+vr6pmQdT0QgEEBXVxe6u7tRWlqKqqoqzffhcTgcWLRoEQ4cOBC9&#10;6Vshl9tkhYVH/5sXLlwYnSmppWAwiIGBAXR3d6c8mcVut6O8vBwVFRUyDVtoQlpIIiWRtUdlZWWY&#10;mJhAX18f+vv7k0qOyswYGBjAwMAAXC4XqqqqUFpaqmkLoampCXv27AEAy00lLg6PqTU0NGgejCYm&#10;JjTbube4uBgVFRUoLi6WyQhiLpk5qeHQoUNQVRXMPONr8uuRVO/H+pqcEj6eL5GY3Nxc1NXVoa6u&#10;DqOjo+jr68Pg4GBS4xJutxsHDx5Ee3t7dNq4FmMRNpsNixcvRl9fagtq9VBUVIyysjLU1GiXyiiS&#10;C3BoaCilmZN5eXmoqKhAeXm55QJ5uolsIDp5M9FjfcU6LnL/I6IpX5Nf8/uNTeWULMsHpL4+7fJ7&#10;JWLyzoypBLfpx9nt9qzoY49Mipg3bx4GBgbQ19eX1Mp+v9+PI0eOTJk2nurYT35+PirKK1IqQw/5&#10;+XloaGhIuZxINoXu7u6UUkkpioLS0lJUVFRYrntTb36/f0YgiDeAxDrWDIGA4dusGJJcNa7UQe3t&#10;7cnUZQbfhD/avZJJcnNzkZ+fj7y8vOiaoMjvmczr9Ua79FLJFlFYWIiqqiqUlJSkMP2ZUVNdja6u&#10;LkO3QJhLZELHwYOH4Egy4Pr9fvT29qK3tzelbAoulwsVFRUZP0EhGAzC5/NFs9xP/rLiDtGpKCws&#10;xKKFTZqUVVZWFsdDIT1MinJ9omUn2kKK65OrxVMeALg9nowMSJEN86ZTFGVGkIp8ZcKNweFwoLGx&#10;EfX19RgeHkZfX19SM7y0yAJRGJ40oWX3mBZISTzAejwedHd3Y2BgIOluuUyeoBAJOtODj9EZyc3k&#10;dDo0uy/HKamnPF1aSN/81regqqmv9C8ocGHevPkpl5MJcnJyZrSmIt/TeZOxiYkJ9Pf3o6+vL+ld&#10;YhVFiU4bj2fRZSAQQF1tDRRFwc8feAB9ff1JXVdL1193Laqrq9HZ2QWKY/wykk2hu7sbY2NjSV2T&#10;iFBcXIzy8vIUW5vmCwaDs7Z0fD5fxrV2kjE4OIjOzk5Nyrrsox/FCScsjXEUPUaK8plEy9Zllt3e&#10;vfs0y/YtASnE7/fD7/fPSOVCRHO2qtJhP5jc3FzU1taitrY26YkQqqpGs0AUFxejurr6mFkg/H5/&#10;dNLKhx9+iCNHzM/2HZmCXVhYgLFj7AEWCASiSU6TfcKPpI0qLy9Pq0WrzIyJiYlZA4/Rm/+lm5GR&#10;Ec16m85av16TcmZj/TuWOCZmjn4op7Pb7bMGqtzcXEvOItRiIsTw8DCGh4eRn5+P6urqWbNAWLkd&#10;4HQ6MTQ8MuNhYnx8HN3d3ejv70/qiT8yPb+iokLzNV5aCwQCc7Z2jN53SRhL1iFlsEAgEE31MxkR&#10;RSdWTP+ywhOzzWZDZWUlKisroxMhBgYGEnoKHh8fx+HDh9He3o7KysopWSDy8qw7bVlRFPj9/mhA&#10;Gh4eRnd3d9KLjgsKClBRUYHS0lJLjUMy85wTCqwwyUSYQ1pIWShyM/D5fDMmFdhstlkDVV5enimt&#10;qshEiEhGiP7+/lnz0s0lGAxGs0CUlJSgsrLS4K2cE5djt0e7IJPJppCTkxOdoGB2IlO/3z+jlSOt&#10;HTEXCUhiimAwCLfbPWtX2VytKiMWShJRNCP5+Pg4Ojs70d8f/2QEZsbg4CBcLqflx9aqq6vw/o4d&#10;CXfN5eTkoLa2Vtf8d7NRVXXO1o4WY8kie0iXnYhbZLr69O4ju90eHZ8wImFpfn4+mpqaUFtbi87O&#10;zoSmO9fX1+tcu9Tl5OSguqoKnV1dcR2fm5uLmpoaQwORqqop5zAURkqP1qi1HxVFWggEAtEuJofD&#10;EV1Uqfd4VKKBKT8vDxXl5brWSSv19fUxA5IZgWhsbAz9/f0YGBiQ1k8aSZfeUWkhCU15vV60tbWh&#10;vb09usZF7ySc8Qamuvq6tFlrU1VViZycnFknchgdiCJrxfr7+3XZ7l6ICF1aSM3NazVZjOZ0OlFX&#10;VwswwOBwlOfI/wBm8OTfI8cwT/09+h3hG9X0MnD0BjbXuTNeP3rO9O/Ty5x8c5zttUwUWbg5NDQU&#10;zQJQXl6ua5deJDDV1dWho6NjRmBqmKW77qSTTkJjY6NudYqXy+Wa8nto99taHD7cGn0tsmZL6w0N&#10;Z5PNXXKRh5Y5v4d+mfR66FU6+sss54aPmev1SJkxvke+EShSkUn1iVwj/N8Bip7LrCInR5vbfbmO&#10;vQyJZmo4F6z+WbfaZKG5gtqM76Ffoq9Fg+W016d+Dx8T/T7t9fAvs3+f45y5zo3EYvCsZUUeHEDR&#10;j1A0wB99oDj66qTDp/7ZpGNpchnhOtKkUlRVxcSED6rKsNtsWLLkeKSTkdFRtLa2wqbYQAohLy80&#10;Y44i/8eTf5n6dzX5BjbpwEmHT/899EP0DFYRvblFb8QU/feL3Pyi/55TvmPmzRTTbpiTXo+cM/1m&#10;Pf3cuV7HLOdOP3bG68c6R2jAmEwNiadrFsckHwYxl6LCQqxYvtzsagiRjKSa1XG3+5n5k2D1j8lc&#10;RAghRBYh+kNSp8XqsmNmJ5j/H8C3JFUxIYQQ2aQFpJxIRAlnSz5mlx0zrwCrvwKwLOmqCSGEyB5E&#10;P0wmGAHHaCEx8xKwuh3A3GmThRBCiKneJcV2SjInzhqQmLkoHIyWpFozIYQQWYaUhUR0MNHTZkxq&#10;YGYFrP4CEoyEEEIkhdcmc9bMWXbM/wTgslSrI4QQImvVJHPSlIDEzOcC/I/a1EcIIUSWSmoL36kt&#10;JFbv06QqQgghsllfMieUUNC5AAAMv0lEQVRFAxIzLwNwvmbVEUIIkaWoNfYxMx1tITF/SbO6CCGE&#10;yGZtyZxEoUSdXAJW2wG4Yp4hhBBCzG0MpJQQUcIbZoVbSHwjJBgJIYRIGT2bTDACIgGJ+UxN6yOE&#10;ECI7EZJOwh0ZQ1qoUVWEEEJkM8Z5yZ5KqqoSWB0BUKBhlYQQQmSnfpBSnewYUgUkGAkhhNBGOYDm&#10;ZE5UIN11QgghtMT80WROUwCWgCSEEEJDSQckODWuiRBCiOx2IjPPT/QkBaARPWojhBAimyXeSlIA&#10;DOtQEyGEENksiXEkBUCLDlURQgiR3c5h5oRmcCsADgPw6FMfIYQQWSoPSGyRrEJEKoC39KmPEEKI&#10;rMWc0O7jodRBRC/qUhkhhBBZjC9lZiX2cSHhA+kZvaojhBAia9UAWB3vwQoAENE+AC/rVSMhhBDZ&#10;Kv7ZdkebUkSP6FIXIYQQ2SuB6d+RHWOLwOo2AEt1rJYQQohsREo9EXXEOiyyQd9PIcFICCGELvjS&#10;eI5SmHklwFfpXR0hhBBZKs5uOwXMt+hdFyGEEFltAzPnxzpIAfgsI2ojhBAiazkBnBPrINmgTwgh&#10;hP7i6LYjNRgIYvL0byGEEEJ7bSBlPhHxXAcoACYMrJAQQojs1AjgxGMdoAAYNKYuQgghstuxu+0k&#10;IAkhhDBGjHEkCUhCCCGMso6ZK+f6QwlIQgghjEIAXzLXHyoASUASQghhjGN020kLSQghhJEuZObc&#10;2f5AAUlAEkIIYZhCMH+fmcum/4G0kIQQQhiMPwdW9zFPzQIuAUkIIYQZKsDqk8x8ceQFmdQghBDC&#10;LLnhoNQESAtJCCGEufLB/B8AQKqqLgerO82ukRBCiCxGyvHSQhJCCGEBfK4EJCGEEOZjnKUQkReA&#10;z+y6CCGEyGZ8fGRjPmklCSGEMFOjBCQhhBBWUCYBSQghhBXYwgGJ2s2thxBCiCzXEwpIhHdMrogQ&#10;Qojs9k6khfSWufUQQgiR1YgeJ2YGM9vA6vsAlpldJyGEEFmnDaQsVgCAiIIg5etm10gIIUTWYZBy&#10;HRFNKJNefAag+02rkhBCiOxDdCcRbQIAYubo68ysgPkBgK8zq25CCCGywiiIvkCk/DLywuQWEohI&#10;BdENILoaQGuMwnwAxnWopBBCiMzVD9APQcrxk4MRMK2FNBkzOwD+JBgXAXwygBKEgtBuEP0RoIcB&#10;DAM4GeB1YKwEeBWAFQDy9f3vEUIIobMPQfRP4Z9p0ut0jNeO8TP1A2gH8FciCsx2wTkDUrKY+VSw&#10;KtPIhRAive0jxbbUyAsqsQ9JEPMXNS9TCCFExtM0IDGzC+CrtSxTCCFEdtC6hXQOgDyNyxRCCJEF&#10;tA1IzBs0LU8IIUTW0LiFxCdqW54QQohsoXWXnaEzMoQQQuimlJkvZuYKoy6o2bRvZiaw6gdg06RA&#10;IYQQVvEhQC+C6O+JaFivi2gZkPLBqleTwoQQQlhRK0i5kYhe1qNwLbvs7BqWJYQQwnrmgdU/M6t3&#10;6lG41l12HkjaICGEyHQTIGU1Ee3SslDNWkhExAB6tCpPCCGEZeWC1QeZWdOeMa1n2UlAEkKI7HAq&#10;wJ/SskCNAxL9RdvyhBBCWBajWcvitA1IRH/UtDwhhBAWxqdqWZqm208wcxlY7YUeWcSFEEJYzThI&#10;KZxrf6NEaRo4iGgAwBYtyxRCCGFZ+QAcWhWmfUuGlH/RvEwhhBBWpVk3mx5da69AWklCCJENOolo&#10;TKvCNA9IRMQg5evQMGoKIUSaGzG7Ajp5W8vCdJl8QESvgegf9ChbCCHSC/0XSLne7FrogugtTYvT&#10;cpbdZOFUQr8G8AldLiCEENYXBClNAPrBaiuAcrMrpCEGKWuJSLNWkm7Ts8NddzcAeEOvawghhLXR&#10;r4mojYg8IPpbs2ujLfqWlsEI0LGFFMHMeWD+AcA36XgZNwCXhuW1AsgDUK1hmUKI7LITpKwnokEg&#10;0mvE9+t8LzTKnnBy1XEtC9V9ASsR+UD0ORB9EYAeGzt1gZRTQcrFAA6nXhz9BKSsACnnAOhKvbxZ&#10;depUrhDCGg6DlAsjwQiI9BrRbQBeMLFeWtgDUj6pdTACDMqoQERMpPwg1JdK/4ZQi0YLL4OU04lo&#10;LxH9PhRI6F4kHphUgH4NUppJUW4lolEi2gNSTgHwhEZ1BYCXQMpakLIIoP8FENSwbCGEPhKZ1hwE&#10;6AfhsZWO6X9IRH6QsjF8n/InUO4hEP0fAP0JnKNJ9oRJ1PAEDc23nYjQvctuNsxcDOACMF8M8PkA&#10;GhI4PQDg9yDlAQBPhbe9mF6+LVz+eQCfBWAZAOekQ4IAugG8AaJXAHqeiFqPUd+1YL4G4PMAzANQ&#10;EEc93eFrvAeireG+5CnXYOaFYP48wBcCOC7OcoUQ2pgAkHuMPz8I0BMg+g8Ai8DqfQA2ACicdlwX&#10;gF0A7QDRj4hoXzwXZ+ZagK8B85UAmjB1iCCync92EP0GoN8Q0Xjo3snXgHkjgFMAlM1SdBtAz4Lo&#10;/wJYDVbvBnAmQsMQiWoD8DaI3gbod0T0XhJlxM2UgDQdM+cCqELoH8QBYBTAQQB1ACrCh6kIdXUd&#10;IaKJJK7hQGiGixfAIBGpSdaVEHsTQn+iuZ1C+4rwLWD+GkJBTwihrx6A7gfRtzF7K2h8+gNv+GF3&#10;chBjrbqumDkHR3feniCimD0o4f2Icqa9PFu9J5cdd5X06JY7FksEpGzHzKeA1Z8BWGl2XYTIQkdA&#10;yheI6DmzK5LtJCu3yZjVm8HqG5BgJIRZ6sHqs6yq/8HMck80kbSQTMSs3gvm/zS7HkKICPo5iG6J&#10;p7tMaE8CkklYVf8V4K+bXQ8hxHT0axBdQ0SJzIITGpDmqQmY1S9IMBLCqvgqMH/L7FpkI2khGYyZ&#10;G8BqC2LP1BNCmCm0xlFSnxlIWkhGY/47SDASwvpYlc1GDSYtJAMxswOsdmPmwjohhBWRciIR7TS7&#10;GtlCWkiG4o2QYCRE+mC+2uwqZBMJSEZinGt2FYQQieD1Ztcgm0hAMhTL4lch0suqcLowYQAJSMaS&#10;/ZWESC8FCOXXFAaQgGQseWMLkX7kc2sQCUjGGox9iBDCQhjAiNmVyBYSkIx1yOwKCCESckRSCBlH&#10;ApKRiNJ962Ihsgw9b3YNsokEJEPREwh1AQgh0gHRb8yuQjaRgGQgIuoA8JrZ9RBCxKUHwBazK5FN&#10;JCAZjehhs6sghIgHPUpEAbNrkU0kl53BmFkBqy8CuNDsuggh5rQPpJxKRGNmVySbSEAyATNXgtW/&#10;AKgzuy5CiBnGQUozEb1vdkWyjXTZmYCIekHK1QBkm2QhrIboTglG5pCAZBIi2gJSzgHQbnZdREL8&#10;AGTTtsw0CqLPECk/Nbsi2Uq67EzGzOVg9QEAlyVx+hBI+QSYrwX4eq3rJmYIgpRPEdETzLwY4DPB&#10;OB6hBzs/wOsAnGdyHbPVH0HKv4Q/S4uTOP9tkPJpIvpA64qJ+ElAsoBQNmG+Hsy3AlgX52lbQcoN&#10;RLQvXMbxYL4d4BsAFOtV1yzGILqWSPnlnAcwl4LV9wE0GFivdPU2SLkDzJ8G+GoAVUmU4QXoMRD9&#10;kIjeBqLjsz8BcEWcZewB0c8B+i4RTSRRB6EhCUgWw8zHhVs8nwJw/LQ/9gL4A0j5EYA/EtGMfzxm&#10;LgD4s2C+HMBJOPbNcQCgP4LwB4DeBauPAliu1X9LBukAKbcR0XOxDmTmM8Dq7xDKEi1mRQ+D6DYi&#10;8gIAM9sBnBMOTlcCKDnGyb0A9oLoSYAeIqJZ80MyczOYbwH4CgBl0/74CEBPgOgRAO/M9jkS5pCA&#10;ZGHMXAqgCaFsw70ADiX6FMfMZfj/7d2/a1RBEMDxzyQSQbA8oxwm/gr+CDYGFAQRja1YWttrb+mf&#10;YW2n2CSFVoLhhKTzbFTSCMkROIRACvUU4ljsE2IReZoLGHxfWB4s+2ZnduDNm2FgOU9OEAN8qsY6&#10;3kbE5pa1rSoo3RiWDXufeCjifkRs1H0jM6fl9zmc3EXF9iJdMfIA89sFgSo4jaNVRrYwRizjfUSs&#10;/8mGmTmKo0pH61f0IqK/AxsadpEmIDX8QlU+vC3zHi4PWfyqkrH96xeerRGPRTyKiO7fCMjMg+Qd&#10;mXcxNWT9VjAxZJl1GWC/+j4cYKHK6ueabKThdzQBqWFbMrONs2Rb/TthWjJv4bTy4XpDdEQ8wwsc&#10;Imeli+Qp5W/4gNIYsIkPRFfEfJnLaYzVV9o58iYOKx1xi9XzUmXDCvG6smkcn9EjesIqsYTO1sxx&#10;J2TmiJLlniAnsa+mHWcqO44o57IkokM8xTvFL1elC+RxpSz100cDYllYJJ5jkjymflftqHSFvK6U&#10;zz4Sr4SXxJNqzTWZM+QU2kqJ8hv6RB9rIhaUs/xSc9+G/5wfxkGbRboQrNoAAAAASUVORK5CYIJQ&#10;SwMECgAAAAAAAAAhAAmgxJVnKAAAZygAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAGRAAAAMQgGAAAAG0qUDQAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAA&#10;DsQBlSsOGwAAIABJREFUeJztXXtcjNn/PzPNlKaLlFwKXRaFFGIt1gqVFArF7uaWu8WSyy5aq8Ky&#10;N6Flc1lS7LorrLDxdV+L0I0ot2rSVTU1U83M8zy/P+rJND238zzPTH2/v317HTzznPM5n/M553zO&#10;53zO5RFgGAbosGHDBvpIJIiIiBAQ0SP6/V/wh927dz8uKyvruX79eklL5I+3mX/ruTnY9qeIiAiB&#10;Ztp/ZfsvWgNEVC+5DB580tAVTZhOyGc56PI9fvz40czMzKlc6BcVFbkBoBv58438/PzBsbGxV1Uq&#10;FecBr7UpVj7lT0fr6tWrEdevX/+Wr/z0KcvTp0/HpaamTudKB4bnp0+fBhw9evQM1zzZgG/Z3r17&#10;d1lSUtJ2rnTY8EU4iLR2xfPBBx9cVigUlm/fvh3IJr2FhcUrKyurbNg8AQDg7du3/RQKRQc2+QIA&#10;QIcOHdLp4ri7u++vra1tBwAAxcXFfaqqqmzp0giFQqWNjc0DIyOjara86QJMZp1GRkaVjo6OV3Jz&#10;c4fU1NS0h81DLBZX29raPjAwMFCy55R/6LsfWVpavsDbqVQqHYS3IRgYGRlV2tjYPBAKhQj/HJKj&#10;Q4cOGdbW1pklJSV92NIwMTEphIxfjMurtLTUqbKy0o5t3rDge6betm3bN126dPm7oKBgIIqiYtj0&#10;ZmZm+R06dHjCJm+BtjtLXw2fq/Bevnw56tChQ1fYpP3444+3enl5rWWT9tixYyeePHkyCQAgZJN+&#10;4sSJM/v16xfHNH5iYuK+hw8fzqWJhpmamhbOnDnTE28IrckQYFrXhw8f/jM7O9sXlr61tXXGrFmz&#10;PE1MTIoFAkGrKLc+5E8l19jY2CuvXr3yAHDtFOvatevdGTNmeBoaGio4MwiJhw8fzk5MTPyNbXoX&#10;F5ejQUFBn7FJe+nSpZ/u3LkTClj2ay7gayApLCx0jY2N/U9NTY0lbNr+/fv/NmHChAVsjIcmAmtN&#10;iocOjo6OV9mmZTuAAACAh4dHxIcffriLTdqIiAgBzADCFPb29tdXr15tw9aS+G9HRUWFg6mpaVFr&#10;GEB++eWXjNbQj8aMGbMKtq25uLgcmzt37tCWGEAAAGDAgAEH2KaNiIgQsB1AAABg4MCBMaNGjeLN&#10;FQiD1tBeAgIC5rKdfTa6s2AK0r179yQbG5sU7d9VKpUkNTV1Ghd3D1MkJCSwtli4oGPHjhlWVlY5&#10;bNKy2VDg7+8/Ty6XWz979syfLE5ISMhIGJqWlpbPXVxcjuPPZWVlPWDWYCwsLF65uroewZ8rKirs&#10;09LSpsHwwCdUKpVJS+WtCVhl4Ojo+FeXLl3+0f4dQRDD1NTUadXV1TZseencufOjdu3avYZJw0UJ&#10;84GHDx/Obqm8rayscjp27EjraiaDvb39tW7dut3Cn1+/fj0iNzd3OD/ctW5QLqxrQygUqqytrZ+4&#10;u7vv792792nt97W1tW3lcnnHd+/efaBQKCzfvXvXkz9Wm+LRo0esGxzX3WEfffTRzqSkpB36yrtP&#10;nz4nqQYRbWRmZgaSvWvbtu0bZ2fns6NHj16P//bs2bNxMIOIpaXlC830BQUF7mVlZd1LSkp6K5VK&#10;c6Z0tFFTU2PBNm1LAnbwEAgEiLW19ZMBAwYc6Nu371Ht9yqVylihULQvKSnpXVNTY1FWVuZMlm9r&#10;20jw/xCYtbX1k379+h3q379/LP5jSkrKXIVCYVVaWtqbCRE+6rKoqMgVQRARkx23fEIIAAAJCQmM&#10;ppHGxsZlAQEBs4kGEAAAaNOmTeXkyZOnzZgxw2vkyJERfDL6v4SIiIgWWwAeNGjQr2PGjFnNhcbM&#10;mTO9NJ9tbGxSZs6c6d2pU6dUtjR/+OGHYqlUOpht+tbgEmAKQ0PD6sWLF7sSDSAAACAWi2v8/PyW&#10;zJgxw8vT03Odvvn7b0RL1X9ERIRwyZIlLpoDCAAAuLm5xXHtZzC4d+/eorNnz+5RKpVmbNJ/++23&#10;rOUnBACAFy9ejGYUWSjEbGxsHtLFMzIyqnZ1df198uTJwRYWFq/YMve/ChRFxZs2bdLrLiqxWCz3&#10;8fEJHT58+Pe6oG9kZFTl5eW11sXFhVAx0kGpVJpgGGbAN1+6RkxMzH2Y+La2tnfXrVtHO+MSi8U1&#10;RkZG1d26dbs9ZcqUICsrq2cYhgHtQAWi+FShJXHnzp3ld+/eXYKiKGAaEBRpErgCwzCAIAjjQDVz&#10;EIlESpFIVANDjwvUarVhbW2tRK1WC2Dy5CN/EQAAyGSybkwi19XVQfmeXV1df5fJZF3T0tI+LSoq&#10;6seGQSLExcVd5Epj3759d+fNm/cRH/xoollXJOmcSqUSSpYwnTw7O3usZvx27dq9DA0N/YAv+mTo&#10;1q3b7bq6OnMEQQyfPn06EcMwAQAAREVFvaDLH8VQgGKoBkOc2dELpFIp423m9vb2N+fMmfMJDH1T&#10;U9PiPn36nKysrOyWmpr6uVQqdWeaFsMwgKIofcRWAKlUOkAqlfZnGh/TUQPhU174oKQPwNV1U9lx&#10;7foinAEmqKurg/Z3f/zxx99jGCaoqamxqqys7Aqbngg5OTljuNJQKpXGXNKTyYzpIAIAAOvXr8c2&#10;btxI6weFtRRTUlKarBd17NiR0s3Ep7Lp0aNHkkgkUmRmZgbgg0hZWZkjVZrUtNRPEQQRNuHhv2AQ&#10;+eOPP47BKAnYAUQTQ4cO3YZhGFpVVWVdUVHRYPTRz0T0pcS4AkVRzryuWbMG27p1K+t1hfp+0MAD&#10;iWhhm6U+BvGKioquMpmsI9ogP313HeH69esxmCnv+vXroXkcPnz4Vg8Pjw2aU1EugJnyEk6DEQQU&#10;FRURLlYyBdmUENUONLyEhYXRypNumk3H2+effz6JLg/m8qPv6ET8UuHc2XPRKqXKCEVQ0BhY1Ova&#10;tWv11n9+/fXXm0+ePBnHlLfvvvuO8wK4u7v7AW9v7zXv5Urdj3DjgGloSTDjFSEOGv2NKw8IgtYH&#10;lDjAyAsflLR5JAtscenSpYjbt29/QcQjjCxXrVrJqv8IcQIwvrN169ZBZ+bu7n5QsxBxcXHn2DC8&#10;d8+eG9rCRxAEWFpaZk2ePHmGlZXVEzr+URQFKpXKkE3+OCgrhKCBUPGzZs0aWnnCdH5NXtzc3OLp&#10;aGMYRssjU8UFAACOjo7Xg4KCZlpbWz9h0uGqqmTtEUQtYNLRdOlXhkFBQYFrXW2thAmfIpGIl/Wv&#10;Nm3ayBwdHa8FBQWFWFpaZtPJFcNQ2nbJlwLmgoSEMztevnw5jL7+6w0MRDtoKHmuYKRwmcoLw97z&#10;TDIo8cG7XC5vp1DI25IOsoR1jxIGNhC+V6y6X4Tp27fvH22MjN7hipwNKmWyjkTWv0QiKerfv3+8&#10;iYlJIdMyfPXVV6wtV23F2uSZQJZ0CjA8PLyELC+YmUhCQkK0Jj9Tp06dQVcWnD7TgYQJ+vfvf1gi&#10;kRQySUMmN0dHx6s2NjYPYOSoD6xcsQJTyOXmTNuZQCCo4ytvc3Pzt/369ftdIpEU05UXRbXaDU0f&#10;bymkpqZOKikpdqTjj0lYvnw56z5N3s+I+zcdnmZleTNtt1zkX+9dQZvR27YtSuDm5nbMoq3Fa6ay&#10;ZQOhmZm5VCg0UCCQLoTVq1dDV9bEiRMXmpubv8bdPGxQVFTUk2gUx9cMYKdwbEHc0IitIybTzKqq&#10;KtI7o5pZlBRTeAxFAYogAEMxVGIsKWZSFgzDGPEI6/aQSCSlhmKxjMpqS05OXkMmtwULF47+cPDg&#10;fcYSSTGKYSgTHkNDQ3Xu0kIZWJU4PwYGBjUbN26Evg+MloeGul++bBlpeTENS5iJRdwSKCkp6a7t&#10;xsT5idq+XRC1fbvAzNxcaiASKZi2UbZodD8hDCx3Bvlcvnx5DdP+z9qorqzsrFTWGdfz3XxWMWnS&#10;5KVOzs4XjQyNKqjyxnlcsmQJdP8RhoWFdenZs+dFWPcMiiBg9apV6s2bNr1kmlmbNm1kaIPCYiO0&#10;FStWYGR8Llq0yAOA90qUUUNgOX0DAG4Ngek0M5TEisIwQNiIiTo/Ll+xoaEsIjKyI/vyMBu0qDB+&#10;/PjVAwcOjKVTUFSdasiQIXsDAwMXiUQiOVPZ6hIPHjwIZu53RoGDg8NNvnkQiURKzTUEMmgaB0wU&#10;WUuBjEccixcv9nRycrrIVOZs0Tjo8pDPn3/+Gc5cR6AgOjqa1ZrZnpiYxJzsnGFEfAMAgJmZWYnP&#10;mDEbPxkxYifVAMJFfkIA6m/upBt1iawvlVptUFJa6gAzhRw5cuQPkyZNWjpkyJA9sMySDQrOzs4X&#10;8DgfDx8e7dyr159kPGuHZRSWHCUvFEosKipK4OXltcnQUCwj8z2SLSAv+/JLgg1ezZUBUWfD4zb8&#10;xlibNlkAbAzkfDJFu3btciUmJqUoioKlS5cSyjk1NXUCXSe1tLR8DQBACXnUszKEXaz+4osvOO8k&#10;JILHyJFRTk5Ol+gGERheWwJ/nj+/QS6XW1Dx07FjxyxjY2NKS5qXcvAor/T0dF99yL6oqKhHTU2N&#10;KRXNthYWBWZmZkW64kUEAACfffbZbGl+vmteXl7jHnRYzfplg/LbuXMn5Yjav3//Y9BcNoCsgF27&#10;dG088NW3b98EqVTaNyM93Q8A3W13o7N4fX1911dUlNs8ffLUu6KiogsM7aVLlmDRv/zSKEeYLbg2&#10;NjZprq6uZ4yMjKqY59hAXwfC6tChQ5arqyvhNxt27dqV9PLlyyEk75qVn5EMMADCwtblbt78HaOz&#10;T7BoLWcv+vXrd0qlUhmJKS5LbC28UuGff/5hdOcajIJbuHAhFhMTA23ZY4CfLbnhGzZkvi0sZHTd&#10;CQAA7Nmzh9UsJDc3tz+ZXPbs3duEJkxbWDB/PqadngqNd2cNHz48Oj4+PrZJxkypaGDx4sUYAE2V&#10;AB9Y/MUXpOyM9fUN13zG0OZ7zvnWj0wWoT7/PHjO4fj4A/fv3/9MpVK1gaH/xaJF2O5ffxUAALff&#10;f+jQofuGDh26DyavJvR5FtSAAQNODBgw4ATRO5SgngAAQPs20W7duj0Ui8XVCgUwQVFURMdkWVkZ&#10;L+eRiNCazl4MGjTo90GDBv1O9h537TY+64Ur5rh548Y8Mlnu3bevif4QiUS1BkJhLd6PdFGW+hm/&#10;Fj+QGc2bO5dxCj7KwHQ9y8DAQCkSieRKpVKCn9/iC41XwRNNfTGCwHRKtHLlynd8Mgoz/SIrC1n6&#10;r7/+ugCeH0wrEPMzxsdn88hRo6JgprZ4WLhgQWM7o5I/V2CYRnkaTo43CTznh4Os3NbW1s+14y5c&#10;uNDfwcHhTn0cbdk3r2+dAcOg+kVLQrsfEPGtGfTOH6BeD9OEt7f3Tz4+Plt1XZZm7QojCmjT2xUa&#10;8OTJk9FU/YZIJ+3fv5/T4UiyNqgNNze3s7NCQma3MTYuJy5T0/LBoHEm8tGQIYdiY2NjGTHPIE51&#10;dXW7BQ1KkO10TRMwHdLXz29jYmJipPbvZHyXl5d35s4PMXVra+sXlpaWr7kolPv37wdppufbCms+&#10;1dXKQQdmX0JCQmRhYWFPIrmIxWK59m92dnYpxsbG5eRy1I+dfe/evSlkPLQ2S7+1u7NSUlICmPLX&#10;vn37V1bt279kGn92SAh24OBBKL3D5eqQkydPbi4tLbVvkp6mQRyMjWWtF7OfPx924+bN2XV1dW3w&#10;PPHsYgnompubF9va2qYLhUIV322iyVXwDg4Od/Ly8vqzuRKESl7z5s3D9mlNT2GQkHBmE9m9St3s&#10;7AgvhOzStevDvNzc/nxP3XDAVMQnn3yy99atWyG5uW/6q9VqoyYvaRra3Dlz9KKb9K1ski5c+KqZ&#10;LBrwzTffDCJM1GB5AUCvsGfPno0dOHCA17qPPXhw36NHjybwSVOXwABDq7IFRr+YmJgjqamphF+x&#10;JFKCADQo+cbrfwiY5loOjfZFG1Xj/2FhYen5+fkuMFkdOnSIU9t88eLF4BvXr0N/DoPJTA0DAMyY&#10;MQOLi4tjxGOTLxt+vWbNMDNz8wI2rhe66SUXZdjE3aIxxcQAwNavX094Id2UKVNCgQAgdK4Ztm4H&#10;2Kn0unXrhpiYmJYymy4TT5/JAmeQuGh06fagKh9lGobtTRfuGawZ3/T11JJo1m/IQhPlrD/m2NTb&#10;+3jk5WBbnvr6Ze6KAgCAGdOno3m5uS4w/YePtknVFknT4G2UoS5nimbfE96yZUv30BUrvH3Gjv2e&#10;yVH95gFpGjQO5IXMmoWFzJoFXbt/37nzOexVDU5OTjeaHQCkOGwVERFxD4YnsjJSLbr+/PPPXZyd&#10;na8wud6D0XUPDYErYK/A5ors7OyhTc/zvC/LwIEDCRfhAWB2yE+zDfINtAnPuj2HxAeoz0wx70u6&#10;AH6eCebQY58+fZIXLlwYbG5uXoAwKM+04GA4XaN5OJNEwWryGRwcjCEoKmCjJ4NheWvGKsaqHpmW&#10;DebwKeFH6fv06fNXYGDgmlGjRu2SGBuXw42y9Jb2zJkzoQRYVFzkwGaRF4Zv2HURthbQiBEj9vXt&#10;2zeJyQI209keV2DgvauASeCKW7duTVMjagOisi1evGQKWbrly5cH9O7d+wqTNoihGJg+bRqv5jWM&#10;jFrFwjqgmznxW69QvJHMRIyNjSvI0lhYWLzt6eR0UywWKzQvheWrTEzkRcY3m/D5Z5+xEvo///wz&#10;OSM9fRQRf0d+/53UBWVqalrmPWZMdGcbm6ekZdMInzHkj/LzuNOnT1/y7t07m/J377pWV1dbFhcX&#10;U17pjYNJzhs3bry5fv162m8QR0ZG3CZbrBIIqF12dnZ2KVKptFdNTQ3tFfZlpaVQZznYKojBgwcf&#10;E4lEtaVlZV3evi1wUqvV7y+CbMGVWRRF9ZZ9cvJfiwAArMrr5uZ2Pj0tjdFH1PgG1MKrvt1DhCy0&#10;zoX1N69fu8lkMisi3vbt29eOMjE+cGik5UvSjOXFY91+OnUqdvTYMaj1kRs3bsxIefjQDzavtm3b&#10;FgcEBGx+8+aNS15eXi/Y9GQgnIloYtmyZZPCIyIGjRs//jtS3y9Di1kz5GRnM/oUKoaBRssSQ5uO&#10;lCiKUgp/Q3j4R93s7B4ytcRgpphc/J3u7u6JCxYsmGlmalZMVjYmVhZfFiSeD1Mri3N+FOVlymtL&#10;WNdQVijD8ugSzeWLNg081ytT7Ni582hmRsZIovr69NNPKf0xRLMFPr/WCFO3sIGvNsq5vBDtmAko&#10;ZyKa8PDw+A3DMMGpU6fC35WV2TLileIdgqLikJCQqoMHD1J+E1gqlTpR+eeaTLkahPjH0aONg0t+&#10;Xl5vXfh7uW7ztLe3f1R/JRbbzsujgsIwvfnEz5w5s46qzFOnTm1WMBMTk4oDBw60AwCAa9euzWqU&#10;PYNOM3XKFOzY8eO87NLy8vL61cjQUH7hwoVlALS+Lb3awPRYr0whlUqd5HK5eZ1SSfYpBmFQUFAz&#10;0Z44cUIAAADt27fPe/fuXSfSGYNWmwgKDMROnDzJqP65zty6deuWHhgUtPH4sWPhefn5jE+sBwYG&#10;YicZ8ggANZ+BgYHNmyWGgZOnTgkAAOCnH388mZ2dPZhpOQMnT8bwtGRgPIgAAMDIkSP3jxw5cv+B&#10;Awd2F7592z0tPd0LJr021Gq1mOr9pwQKhQlg07HJhA8r95dffrELDQ3NKigocGpJ9wdu3ekD2dnZ&#10;HzKymDTiVFdVWUwhUCz6hoODw8P8/PxeMLIKCgrCcAWod7SC2RAR2MwSCJUjAFqdl59ZOVO0b98+&#10;z33gwPP487x5874AAIDS0tKuN2/e/OzFixeMP53MFMnJyXMKCwvtYWYdAAAwedIknTUE0dSpUzGA&#10;YQDGWps9e/YXAACwfPnyZwAAUFlZ2UEul1vAZl5XV0d4TgCHPv25uISZdnq+eBs4cGDitWvXZlSU&#10;l3fihSAL6NN3fu/ePX9GEVuh8gOg9a4zEKE18lpcXGyvUqlEvPHV/LpS9qQg5RWzZw/h/Wzjx4/f&#10;JhQKVe/evetUVlbGaK114sSJ2JkzZ2j1zoEDB6JqamoovTeE4FFO2hACADf6amL79u1O27dvd3J3&#10;dz9L6Q+k8LkFkVkYgNr3x4cvksyvygR8+WGDg4O/Hj9+/E9cyscH9JFfZGTkZep2ork+xF/9842W&#10;zh9HYkLiqgXz579ZtHAh4ecY8F13+uLz6tWrs+bPn/9m/vz5b4jeX79+PTg6OvqgTCaz4qtum/9p&#10;WEfVCBMDJjJf6+RJXn5+ftGzZs1axaf8c3JyBvIqJ82AkQV6vkQYVq9Eo6OjY5cuXTqLiaC1sWTJ&#10;kplGRkbVFy9e/IIwAtb4F2NERkZSXnMNA110Yz4tvAkTJvyMYZjgzOnTX8tkMt4/YMQE+rBYWW97&#10;5WhFBQcHVxw5cgR6pkzICtZ6rPtqeXXbouLibtoXVuKo55XihDfPqFEozIqLikhvT66pqTErKyuD&#10;vmJIb2g4nMkoIgO0NTcv5nPDAt729N3+JkyYgJ09e5Z0liQCoJ65oqIiRtt3yTBv3rzFFRUVHdLS&#10;0jzl1dquLWqhb/v5599XrFz5ueZvjx898iaLb2dvn2ZvZ5eu+Vt5RUXHtNRUT/rc+AHfFqa/v/9P&#10;ZWVltvfu3ZtQVFjIqS5goWuLWTsvMri4uFyzsrKS4s8ZGRkeZaVEmzjgeJVXV7eFSkADWFn5+/tj&#10;iYmJOlkXoay7Jpak7us3O7veUiYDXTvr3LnzCycnp7v4c2FhoWNWVhbhpwJ0AQww7QfMZNnX1fU/&#10;I0aMOPL48WPPiooK2g/ETRg/Hjt77hxpO3mY8tBHrVaLiXi0tbV91qNHjweav8nlcovHjx97qlQq&#10;ymUDrhDhFZuRkUF7ZoMOq1evDlq2bFlaVVUVsdVHIvsbN258pj2IUI22UVFRbtq/ZWVlDXnz+rUL&#10;AEBQU1NjUltba8ow+2Zg0ul1YQ3Mnj07FMMwQXJycohCoXh/toWQcZ63r1KUh4+cKsrLOyqVSkMi&#10;uYlEItXp06eb7daJioqKe/z4caMxUV1dbQHdIXjWnSNGjDiyf9++qKqqKksURQ30nH0T4B8jIs+7&#10;fju+PrDluy2n7ty5M4kqTo1CYUbWzs6dP9+sv928eXPq27dvGw0qpVLZRi6XszIIxo0bh50nyEMb&#10;fMtrxcqV09atW3f1XXk59SBC01BOnzq9Kj4+fiNZopiYGGftNPl5ec5btmw5JZPJrGprayVkaylc&#10;22jjmgiGYWDu3LmEvkwYwPnl3vvnNBEXF7eFyl9HBGdn578PxsZ2Phgb22nUqFGxhD5HmMChnFww&#10;Z86c5ZMmTdpKL7f38uEMOlFAyoYIGzZsuPQiJ8edSF62trZZRGlCQ0NnHDp0qFNkZKRnZGSkp7Oz&#10;8x22vuDx48fzps9Xf/XVVKv27fOZ+JXxl+PH8Zc/AABs+/nn+Gv/+U8wVZ3AyooLNFvmufPNrekD&#10;Bw78mJCYuLyZzAB5Gx4+fPix+Pj4Tps2bfLctGmT5+TJk78nTEwaINstRSfgIi+YdkpKg4UO6NK1&#10;a9au3bv7bNq82XOCv/8OGNlrR/Lz9SONKmooJcBQFFTJZNSnRRlg586drmvXrr2ekZHxCVsajx8/&#10;9uRi6c9fsGDp/AULlp49e3Z50oULC/OlUifWxEiAMfKdsoOlpaVUvzvTdG+xvn7zpg+CIO+3lGuI&#10;Lzo62pUqrZ2dXQYAAPj7+0dJJJKKv+/cmagjNhnB1tb2mYGBQV1Lro28LSx0KK+osAYAgHNnz5Ju&#10;1a83nnTLy6FDhza/evnSlWo2W1JS0qW0tNSGDX28/u3s7DJUKpXRuXPnFuti7RADutnqjmEYL/qi&#10;nkZzOheSkihnWHZ2dhnTp0/PMDMzKwMAgCtXrszIycnpz5mhBggF4P1IqVAozMaPG8e5tA4ODo9h&#10;LKAuXbo81Uz//Plzwl0IAADsHIXPUBsTJkzY/vHw4cdtbW2zYK2yZcuWpVDRJk/LXbGMHj06zs3N&#10;LdnQ0FDBhFc+oEuLNTMz82M+6H344YfnwsLCJrm4uFw3MDBQ6dPS1oSVlVWBq6vrf6ytrd/A5O/r&#10;68sLE3fu3Jkok8ks6cqlL/mcPXt2qVQq7U5FhyrfCxcuMO7TwcHB4cOGDTs9ePDgc46Ojo/4Lp8u&#10;5NXLudfftra2z5jQHOszlkSA5LwxRUBAwPaAgIDtI0aM+MPe3j6Nr/YhBAJB4wiMBz8/8qkLE8yf&#10;P39Zk+2ahOH9Nt/Ro0fH4mlXrljxN9l2YAEA0Mdvg4ODv/X09DyIW45MA4IglFfCkF/Nzo+y2rx5&#10;s1enTp1eCYVCdbMK1ZIlV9TTZH5xHCxUKpVRMxk3yEsgFKhh6W39/nsPM3PzUiAQIDBXoIwdS9JB&#10;WWDJkiUL3Qe4X6Rv500DqZKAQGRk5Ok3b970otupg2FYE1nr4pMCPj4+mFwuN6O6xkOpVLZBEMSA&#10;r8Fr6dKlCzZs2DAhKCjoe7FYXAsAwJjI3meMD2VmRH2LSn8xxcxZM8NGeIz4g209qFQqQzWiFuH6&#10;heu1KYGBgT/6+/vvbJQdw0FkzJgxhJk1WRPhy2qLiYnZgVGsgGBa/rzAwMAf8LR0bk42CAwM/GHh&#10;woVfikQiVZMXFBkVSAt6UBLl4ntliN27d7u4u7snNasfyhUldoBxNcNiz54928kWoc+fP095awEZ&#10;Dh8+bNOnT59bcD5yNjmRg76NE//x8/NT0VMnRkpKCumuRX0jISFhGZN4mzZuOpmWmjaS7zpxc3O7&#10;unbt2qnW7a3ztImSax1qMK9F/SE2Nnbzn3/+uYDo3aVLl1jt+vPx8flt5cqVIebm5mXcuNP6xrpm&#10;WLRoUVp8fHwEG6JZWVkfwYzqmoCJC4OxY8fuxTAMJbKGiYKiRmHi40NuuWjPPnR16V94ePiEYcOG&#10;ndKFG0ITtJYIyzr4/cjv61+9fOWCIqiAz/oEAIAffvjBY+CggReYWnh8r/t8+eWXC4cPH34C1i2g&#10;VqtFZFYdHZKTk2fA1L8u3DMAABAXFxdx/979sUzq9Pnz5wMrKiraE+V58dJF1lufLSwsSnr27Pk4&#10;r1V+AAAH+0lEQVRAbCiuYXopIx10JS8udHNzc3vhV53w2fc9PDyOfvrpp985ODgwdm0RQSgAAkJ/&#10;26tXr/oeOXLkWypFSoSQkJAXWVlZHzJhSCAQII4fOD7STC9XyM2J4pqYmpSf/5Od1Yrj3LlzbUxN&#10;Tcv5aCi6VuqaGDJkSEKLDyJsOw/gjxYR3N3dL+qKdybw8/OLcXZ2vst0/UozeHt7M2Zo3rx5md7e&#10;3tiVK1eC+WijbGVzMeninAnjJ1Qfjj/87f3798do0zAyMpJrxn/z5k1v3bddPNCX0cvLi96lpaO2&#10;xJauLuU3adKkKHt7+3QuZX5/7QmFC8B3rC8jv7Wfn5+y8G2hw/tpKvUU09DIsGbXrl0D8PS+vr7K&#10;3NzcXs1jYqB79+6E31KHhfaBnH8B9OoG0q5XfcPHx4fXa2379et39Ztvvgnq0KFDLlt+fH19lVRx&#10;xo4dq8zNzeXt+w9s4TvWV7ljx46Y2tpaE7I4Z8+dbXY+S5ewsrIq0Gd+/99BNAiL8A87UY1qCIIY&#10;jPEeg4nF4jonZ6d7xm2Mqzdt3uSLvw8LC7tQXl7eSaVSQc0UtPOkudWXF1+EQCBAYUbwxYsXp+za&#10;tavZd9ypaERHR+9eunQp8RUwLHDixIlVurCiceCzBb7x2/7ftty6dWsyGe3Lf13mfIo7ICAg2sDA&#10;QL1///6tTQ5okoBuwwQbWFtb54OGBUpYIAgiRBBEiHdO3EWDv6+oqLCmu+2aClzqNSws7AL+/+fP&#10;nrur1HD9GwAAdmzfEVNVVWWhS4Nh+fJl848ePbbm/r17YzkR0sG6WSNpiOVST08vLDn5L8G6dfXy&#10;f/782UCs0Sh/j+TkZF5uQQgKCvrRzMys7MyZM1+ySc9oEMGhVCqN0tPShwMAgLcX+VScYELW7JfO&#10;nTu/jIuL+wB/3rZt235dKspGTiCngc+fPx+g/Vt4ePgZKho5OTn92HFHjBcvXjQ7oc8nbt+6PRGm&#10;k8+aOet57KHYnnTxbt68GSgtkHZv9oLnai4oKPgAQRADpnQnT55ccurUKWs+efjtt996792798e8&#10;vDynv/++O546Njmj5eXl1v/88w83ZQgAuHbt2tTMzMyhMG3d09OT15oJDw8/lZaeRnoTBl9K0NXV&#10;9cbVq1c/Z9qGPT09MaK8b92+FaCLwe7atWtTMjMzh8I2/Hv3uLcDJigtLbWFOcOjLb/3C+tc/mj7&#10;zZoF0CRYWloWaA4gXp5eWNKFpDlU7pStW7fysitFLpebAyIWKYKn5/sp3OrVq6/cunU7oGmcpuXP&#10;zMwcMm3atFd88BseHn6azk/JpfN///33cUkXk2bD+ILzpfk9vL29Sd1CSUlJc7y9vZF8aX53Qho8&#10;u7JOnDixsra21oRpe62srGzPt8IEAID58+ev9vf3/8Xe3j6jfvukjn2DJMjJyel3/PjxVQ8ePGix&#10;nVxfffXV5Vu3blFeg8IXcnJy+lVWVkIdPtSu/y1btsRfunQphAsNMhw/fnxVSgpcXeiifZIhMTFx&#10;8c2bNwNh0mjyJ8AwDIwbNw6rq6tjzwVkcf9K/ksAAAATJ04sUygU5iiC0n4cy0BkoJIYS2QAAHD6&#10;zGmoBnPq1KnQI4ePhAEAgKJGYY6oETFsDRkYCNUSiURWW1trqlKpte55ak5NKBQiJiYmMgAAeubM&#10;GSh+r127NnXHjh27AACgPj/6+6KEQiEqkUhkAoEAocvv/v37Pt99991hAABQKpWSuro6Yxj+cJiY&#10;mMiEQqEKz+/bb79NTE9PH4aiqFgul9O6lkwkJjKhgVDl5OSUsnXr1jEweU+fPj2nurraQqVUtamt&#10;I/fRU8G4jXG1SCyqg60fJggJmf00Ly+32X1GugBuFf7xxx9rjh8/vgoAABQKhTmCIJw2orCBQCBA&#10;TExMZLW1tSZqtXY/aQqRSFRnbGxcDQAAsHWwe/fuqL/++ms6/lxbW2uiUqnasGAZk0gkMpVKZcQm&#10;PYZhwMTEpNLAwECtWYajR49+fezYsdUA6K4uhEKhukHHYLDyu3z58sxff/31ZwDq72BTq9XQlzQK&#10;BAJUIpHIGpW3rl1JPXv2fDBlypSfPDw8jgEAwN27d8dVVVVZMk2vVqvFsiqZFZu8a2trJWzT4kAQ&#10;RATDL4qiBlVVVe0AACAqKmpPaGgo4T5vIpw8eTK0qqoKil8URYXV1dWMrjtXqVSGsPSJoD1QyOVy&#10;cxi6ckV9+mfPnjVbc6JDVVWVZXV1Nadrempqa0xBLdDJQvDBgwd6rVmz5uKDBw+gBkcuUCqVxnzU&#10;KxdgGGbAtF7UarVRVVUVqxtmR48efQRFUYOEhISlbNJrQKBQKFjf8iwQCABRen3UBYqiUDpJE3V1&#10;dW248odhmFAul1s0DiK2trbZbm5u1/Dn/Pz8HmlpaR5cMsHRq1evv6Ojo4fyQYsNgoODNx88eHBT&#10;S+UPi6ysrMEtzQMMVq1adfWnn34axTY9m8bs7e0dd/v2bf+ioiJ7tvnimD59+ov4+PgP6GPCYevW&#10;rT7btm3biz8/efJkyOv6m6Z5A351fn5+PvXh2P8xODk5PXj79q3TxYsXlwJQr8zp/sX/r/3Mx7+a&#10;tAEAwNzcHHTp0qVJHAzDAIIgAEGQxrNqGIY1phcKhUAkEgFLS0vQtm1bYGxsDMRiMQAAXBIIBKx2&#10;/5HBzs7uqa+v7z4+aAkwrP6GU6o7qbj45/haPPsX/+J/AVx93cnJyQJNGq2lf5EtVv+L/338H8Bv&#10;5kGU2/y/AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAxLCneATMAAAEzAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAABawAAAC8IBgAAACX467YAAAAGYktHRAD/AP8A&#10;/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7Z13WBTX+vjf2V7onYVl6UhHFBBR&#10;wYIFrCEFa9QUc2OiuYlJbq43zVRvNLlJvMk30VhiLLFGIzYUaQoignSWtpSls41lF7bMzu8PHL7r&#10;upVgyve3n+fheTgz7ykzs/OeM+95z3sQDMMAB0VRcnl5+fqqqqrMnp6eKLlc7gIAQKfTRVFRUUdm&#10;z569g8lk9sM40Wg0xMrKylWVlZWrurq6poyMjDjQ6XShl5dXSXR09E/h4eGnCASCxpIyFQqFzf79&#10;+/NMydna2nbNmDHj376+vgXmln348OGsoaEhDzwdEhLy65w5c94zlkcmk7n++OOPl80pn8FgDDz9&#10;9NMLzJHNz89/q6ioaIspOUdHx9Y5c+a8ExgYmG1OuWKxmHPs2LEzAADh4eGnZs2a9Ykh2ezs7I+b&#10;mpoWBAYGXk5NTd1uTvnayGQyl+Li4i1cLneJUCgMQFGUbGdn1xkQEHAtISHha3d39xpLyzRFSUnJ&#10;C3fv3n0OAMDLy6tk6dKlfzMm39DQsOj69esfAgAwmczedevWpZlTz/Hjx0+KRCL/hISEPbGxsQcM&#10;yTU1NaVmZ2d/SiKRRp577rkkc8r+5Zdf9nZ3d8dSqdTBNWvWpFMoFLk+OT6fH//rr79+CwDw7LPP&#10;ziCTycPGyi0oKHizurr6STxNo9HEGzZsmGtOm3A6OjoS8vPz/9nQ0JCu0WiI+HEmk9kXFRV1dN68&#10;ef+iUCgyc8vbv39/jkKhsMfTERERP8+cOfPfxvJ0dXXFnjt3bq+psu3t7duTkpJ2cTicm+a2Rx/5&#10;+flvZWdnf2xjY9O7bds2NpFIVI2nnNLS0ufu3LnzgouLS/0TTzyx2pQ8Cf9HIBAEHT169Je+vr4w&#10;gFHlZmdn14miKEUmk7nevn37pdbW1uQNGzbMHY/Clkgk7GPHjp3p7OycCgBgY2PTw2Qy+zQaDYnL&#10;5S7hcrlLOBxOQWZm5hM2Nja95paLYRihq6sr1gzR2Obm5tRVq1YtDwoKMkuZ9vb2RkgkEh887e7u&#10;Xmkqj0ajIZnZHrC1te02Rw4AQKFQ2OIdB4IgmD4ZDMOQoaEhj59++ikrMzMzY9KkSb+aKletVlPx&#10;9vb29kaGhYWddnFxadAnKxKJ/Lq6umJdXFzqzW03Tl1d3bLTp0//qFAo7IhEohL/DclkMrc7d+5s&#10;Ki0tfS45Ofmj2bNnv2dph20MqVTqqX198+bN285gMISG5MvLyzfg8nZ2dnxz6+nv7w/r6+sLGxoa&#10;cjcmNzw87NjV1RVrSpFqIxAIgvE25efnvzVv3ry39ckpFApbXA7DMMRUuRKJhK39W2UwGAJz2wQA&#10;wOPxUg4fPnxRpVLRAUZ1BoIgmEKhsJXJZG5FRUWvdHd3x65ZsyadSqUOmVNmT09P9PDwsBOeZrPZ&#10;t0zlUSqVNua8c11dXbENDQ1pq1atWh4cHHzJnPbootFoCKWlpc8CAAwNDblzudwlYWFhZ8ZTFv7b&#10;NOdZAdxX1hKJhL13796bMpnM1cPDo/LJJ598ytXVtR5g9KG3tbXNOHbs2Nne3t7IAwcO5GzYsGGO&#10;JQpbJpO57tu3r0AsFnOcnJyan3jiiZXe3t538PLb29uTTpw4cbytrW3mDz/8kLtp06YEGo02aOnF&#10;r1y5MkPfwx0ZGXE4ffr0j52dnXFHjx79ZcuWLZMcHR1bTZU3f/78N69du/axSCTyCwoKujR58uSD&#10;lrRn3bp1izw8PO4ZOo8giMVKic1mFz3//PPT9Z3r7u6O/umnny4MDg56Hz9+/PTWrVtDHB0deeaW&#10;jaIo+eLFi1+uXbs2zVCHMB7q6uqWHTt27CyGYUhMTMzhBQsWbLOxsekDAFCpVLSSkpLNV65c+Sw3&#10;N/dtlUrFWLhw4baJqlsbFEXJtbW1j02dOnWfvvMKhcK2vr5+yaOoe6IoLCx8IzY29qCTk1Pzby0r&#10;Kirq6ODgoFddXd1yOzu7ztTU1LfMzTswMBBy5MiRcyqVin5fZ2S6urrWAQCo1WpKSUnJ5kuXLn3e&#10;2to66/Dhw5fWrVu30JwRdlpa2itXr179VCqVskJDQ89GRUUds+SaXnnllWAKhSLVPS4SifzPnj27&#10;f2BgIOTo0aO/PPPMM7PYbPZtS8oGAODxeLNFIpE/ni4tLX1uvMraUggYhiGnTp06LJPJXO3t7TvW&#10;r18/D1fUAKOjOF9f34INGzbMoVKpg729vRHXrl370JJKzp49u18sFnNsbW27N27cOBtX1Hj5HA6n&#10;cOPGjbPpdLpoYGBg0oULF74Zz8XQ6XSBra1tj+6fq6tr/bp16xaSyWS5Wq2mNjQ0pJtTXlRU1HF8&#10;lO/p6Vnu5+dn0tyiDYPBGNDXHvwPV1gThaenZ8W6desWAowqpvr6+qWW5EcQRNPY2Liwvr5+2US1&#10;aXBw0Ov06dOHMQxDIiMjf16xYsV67esmk8kjSUlJu9PT018GALh58+ZrXC7XrOczHqqqqlYaOldX&#10;V7dMrVbTHlXdvxUEQTQoilKysrK+nIjyfHx8bnl5eZUCANDpdGFMTMxhc/JhGIacPHnyqEKhsHNw&#10;cGhdv379XFxRAwCQSCTl9OnTv1i6dOkLAABtbW0z7ty5s8mcsmNiYg7jXz7e3t53fHx8TI6stWEy&#10;mb363jUfH59bGzdunM1gMAQoilJKSkpetKRcHNyk5unpeQ8AoKmpaYFYLOaMpyxLIbS1tc1obW1N&#10;BgBYunTpC4ZGzB4eHpW4La6mpuYJcyvo6OhI4HK5iwEAli9f/oy9vX2HPjlnZ+fGxYsXbwYAqKys&#10;XIWbYyYKBoMhxM0OKIpSJrLsPxPu7u41dDpdBACAf56aS3x8/LcAABcvXvzC0ryGKCwsfF2hUNja&#10;2tp2LV++/BlDJo74+PhvQkJCfgUAuH79+gfmfhqaC/6JzuPxZkulUk99MlVVVZkAAIZ+o380UVFR&#10;R6lUqrShoSEdf6f+CBoaGtJxs0NGRsbTTCZzQJ9cXFzcdywW6y4AQGVlpUmb7KPG1ta229fXNw9g&#10;dK7G0vwymcyltrZ2BQDA/Pnz33B3d6/CMAwpKyvbMNFt1QcBV7yOjo68wMBAo7ZcNpt9i81mF7u5&#10;uZk9EVRRUbEGAMDFxaXelK04IiLihJ2dXSeGYUhlZaXBEdB40Gg0BIVCYQcAgCAIOpFl/18hPj7+&#10;G3d392qxWOxbUFDw5m8tT6PRECoqKlYDAMTFxX1v7DMYQRAsKSnpcwCA7u7uyf39/aG/tX5t7Ozs&#10;unx9ffMwDEO0J9Vw5HK5c1NT0wKA0Umtiax7orCxsemZM2fOuwAAWVlZX6pUqj/kKwDv1Fgs1l1f&#10;X998Y7Le3t63AUZt9b9H20xBJBKV48177969dSiKUuzt7Tv8/f1z8MFrWVnZRu3J1UcFob29PQkA&#10;wNfXN8/UxE5kZOSJ559/PvHZZ5+daW4F+Kjdz88v15QdlEAgoPjDb21tTTG3DnPIz8/fLpPJXMlk&#10;8nBISEjWRJb9Z0IoFPrjLwaZTNbrNWAIAoGgTk9PfwkAoKCg4B8ikcjvt7Slv78/FPco8vPzu2FK&#10;ns1mF+EvE4/HS/ktdesjKirqKACAvoFATU1NhkajIbHZ7CInJ6eWia57okhISNjj5uZWKxKJ/G/e&#10;vPlIbPum4PF4yQAA/v7+103JJiYmfrlu3bpFK1as2PjoW2YafMBmKRiGIXfv3n0WACAmJuYQgUBA&#10;o6KijhAIBLVEImHjHf2jhCSRSNgAAM7Ozk2PogLcm8LZ2bnRHHknJ6cmAACxWOxjSlaX/Pz8t8rL&#10;yx/6JBkcHPRqbm6eR6VSpatWrVo+EZMz5pCTk/OeoU9EAIDExMT/4LYvc1Gr1TSRSOSr75xUKvU8&#10;ffr0jwAAJBJJERoaes6iBgOAn59fXlRU1LHKysqVFy9e/GL16tXLLS0DR9uTxpznTyKRFA4ODm0C&#10;gSBIO+9EERYWdvrChQv/5fP5CUKh0F9bKeO27Ojo6CMTXe9EQiQSVenp6S8fOHDgen5+/j9jYmIO&#10;Ozg4tP1e9aMoSpJKpV4AAC4uLlxT8i4uLg2GvIt+b9ra2pKam5vnAYy6uFqSt729PQn/2ps8efIh&#10;AAAbG5u+kJCQC3V1dctLS0ufCw4OvjjhjdaChI/CqFSqQe8LLpe7WHfixcfH56Yp1zONRkMYGRmx&#10;N1W+NrjcyMiIxZ9Nxno3BEGw2NjY/SwWq9TScseLqYnM8PDwU5Yq6+7u7smff/65UQ8PEomkWL16&#10;9dLxvsQLFix4vb6+fml9ff2yxsbGhea6Ouqi/emrb4ZeH/jzfxSfzQwGQxgUFHSpvr5+aVVVVWZy&#10;cvLHAACDg4Os1tbWZAKBgIaHh5+sra3NmOi6JxJ/f/+ciIiIE9XV1U9eunRp98qVKx//veoeGRlx&#10;wOcT6HS6+Peq11zq6uqW6/NDF4lEvjdu3HgXRVEKiUQaiY+P/68l5ZaWlj4HAMDhcAq0B7axsbEH&#10;6urqlnO53CVSqdTTEndcSyGRyeRhhUJhq1arqYaEfvnll73ai0MAANasWbPYlDmBQCBoSCTSiFqt&#10;pqnVarMmrHA5MplstiM9zoIFC1738PCo0D0uk8lcc3Nz3ykqKtra2to6a/369fOM+dpOFIsXL37J&#10;2dnZ4KjCUkUNAEChUIY8PDwe8PfGMAzp6OhIBBi1O0+fPv2L3/KlZGdn15mSkrLj6tWrO7Oysr56&#10;6aWXIkkkkmIcbR17adRqNc0cX1v8+VuykMISoqKijtxX1itxZV1dXf0khmFIYGBg9kR76DwqFi5c&#10;uI3L5S6ura3NaGpqSjV3EdRvhUQijeD/G9MZfxRnzpw5ZOw8mUweXr169RJtjzRTDA8PO+Bze7oL&#10;noKCgi4xmcw+mUzmVl5evt7YorLfConJZPZpL7jQx9SpU/cqFAo7DMOQ4uJik6votGEymX0SicTH&#10;0Ay8LrjceF4aLy+vO4bc6/z9/XP27t17q7u7e/L58+e/y8zMNNujZbx4e3vfxl2jJgp3d/cqfSvf&#10;jh07drq2tvYxiUTCngiTVmJi4n/Kyso2DgwMhNy6devvs2bN+tTSMphM5tgzlEqlnsZMQgCjnY5U&#10;KvXQzTuRhISEXKBQKEO9vb0Rvb294e7u7jW4CQS3af8VsLe370hJSfkgOzv7k6ysrK82b94c/XvU&#10;S6FQZPgAzNQCIAAAiUTiXVxc/DIAQFJS0ueWLHgbD3Fxcf9jaGBBp9OFkZGRxy01y1RWVq7GvaPy&#10;8vK2684VqFQqJgBAaWnpszNmzNg5kYu6tCF5e3uXCIXCgPb2dr0LLQAA5s6d+w7A6MtkqbJms9nF&#10;EonEh8/nJ5gjj8t5e3sXW1KPKWxtbXsmT558MCcn533cbvV/ieTk5A9ra2sf43K5S/h8fpwlIwd9&#10;kEgkZXp6+pZDhw5dyc3NfXs8tlwPD497RCJRiaIohc/nJ3h4eFQZkxcIBEH46jU2mz2hzx+HQqHI&#10;w8LCzt67d29tVVXVSjKZfIDP58eTSKSR0NDQXx5FnY+K6dOnf3G/Q51UXFy81dPTs+xR14kgCObl&#10;5VXa1tY2o6ura6op+aGhIY/CwsI3AACSkpJ2P+r2zZ8//83xLKgzhPbEIgCAUCgMMCQrEon8eTze&#10;7ICAAJMTr+OBEBQUdBEAgM/nTxsYGAgxJjwyMuJgaQUhISEXAEZn9015F/T09ETi/puPwmNDa4nv&#10;hPrw/hlgsVjl+L3Oycl5fyLKDAwMvBoWFnZGpVIxLl++vMvS/BQKRY57DJSXl683JY/L0Ol04UR3&#10;1trgI+iqqqpM3A1t0qRJ56lUqll29T8LJBJJkZaWthUA4MaNG+9IpVLW71FvYGDgFQAALpebrlAo&#10;bIzJ4hPFTCazj8FgGP2y+jPS1dU1pbu7OwYAYO3atWnbt2930PeH+5Pji2YeBYSIiIgTDg4ObRiG&#10;IZcuXfpco9EQDAmXlpY+b2kFkZGRx++XT/j111+/MeSPiKIoGQ9C4+bmVhMcHHzB0rpModVZTNhS&#10;6j8TKSkpHwAANDY2Lmpvb0+ciDIXLlz4GolEGqmurn4St4tbAm4+aW9vTzK2eKCnpyeyqKjoFYDR&#10;ESOZTB4xJPtb8ff3v85kMvuFQmHAzZs3XwP47SYQ3He/r68v3Jgcfn6ifP2Dg4MvTZo06ZxSqbS5&#10;fv36BxNRpini4uK+I5PJ8pGREYe8vDyDAb00Gg2xpKTkBQCASZMm/fqozAOPEnxi0cXFhRsUFHSZ&#10;RqNJ9P3FxcX9DwBAbW3tCplM5vIo2kIgkUjKpUuXvoAgCNbQ0JB25cqVz/StHisvL1+XnZ1tsfGc&#10;SCSqVqxYsYFAIKCNjY0Lz507972uwkZRlHzq1Kkj7e3tSSQSSXFffkIfbE1NzeN4Z/N7Tcb83nh7&#10;e5cEBgZeBZi40bWjo2MrPhE3nlVfvr6++QkJCf8FADh//vx3+mJvCASCwMOHD19SqVR0Ly+v0kf9&#10;uUwkElUREREnAEa9Tuh0umi8Hi84uNtWRUXFmtu3b2/WJ1NXV7esoKDgLYCJ/XJctGjRqyQSSfF7&#10;LXtmMpn98+bN+xfAqD/+vXv31urKoChKOnPmzKHm5uZUIpGomjFjxme/R9smEoVCYVNZWbkKYLSD&#10;MrZOJDIy8jiVSpWiKEqpqKh46H5MBCQAgKCgoMuLFy/efOHChT23bt16lc/nTwsODs7CFyj09PTE&#10;VFZWrsLtj5YuBfb397+RkZGx9uzZswfKyso2tra2zgoJCclCEATVaDSk+vr6ZWKxmEOhUGRPPPHE&#10;qvHaW3Nzc9+5c+fOQxNTcrncpaWlZQ6GYQQHB4fWBQsWvG5OeV999VXtwMDAJACAmzdvvj48POxk&#10;KsSmNtnZ2R+bimQ2ZcqUfRNp40pJSfmgqalpfnNzc2pra+tMS0LCGiIpKemzsrKyDeNdJLNo0aK/&#10;j4yMOFRUVKw+cuTI+aCgoMuurq61AAByudy1urr6CbVaTfP09Ly3atWqZZZEpBsvUVFRR3GlGh4e&#10;fmo83i7apKSkfMDn8xN4PF7KhQsX9jQ1NaX6+Pjcuh+sC+np6YmqqqrK1Gg0JDc3t5q0tDSL5n6M&#10;4eTk1DJz5sxPb9y48a4l+S5durT79u3bLwMA9PX1Rezatatt27ZtZin8xMTE//T29kaWlZVtOHPm&#10;zKH6+vql3t7eJQCAoShKraurW9bZ2RkHALB48eIXzfHJBgDYtWtX2+DgIBtgdMAhl8udH1VgL1NU&#10;V1c/pVQqbUgkkiImJsaolwmVSh2Kjo4+XFJS8mJpaelziYmJ/zE3GJpIJPI7ceKEyYBVYyFS4+Pj&#10;v3V1da27cuXKv9vb26frTjiSyWT5ypUrHysoKHiTx+PNNqcR2kRFRR1zc3Orzs7O/qSxsXFRUVHR&#10;VvwcgUBQh4WFnUlNTf2nuQ9VHy0tLXOMnXdxceE+/fTTC8z1P1YqlUy8Y0JRlGxpkJ/m5uZUUzJ+&#10;fn43JlJZczicQj8/v1wej5eSk5Pz/saNG43eE3Mgk8kjaWlpW48cOXJ+PPmJRKIqIyNjbWBg4OXc&#10;3Ny3GxsbFzY2Ni7EzzMYDMHMmTN3zpgx47NH5bKnC5vNLnJwcGgVi8W+E+EFQqFQZGvWrFl85MiR&#10;cy0tLXPr6+uX6QuI5eHhUfn000+nTrSL4MyZM3eWl5c/LRaLfc3Ng6IoFUVRMsDoRBru1WAOCIJg&#10;y5Ytew5BEM3du3efqampebympuZxHRnNggULXjcU5VAfSqXSRued+8PcA3ETSERExAlzXH3j4uK+&#10;KykpebG/vz+0vb19urlxs0dGRhzwuRNjINqbD+AIhcIAPp8fJ5fLXTUaDYlGo4lDQ0PP0ul0cUdH&#10;R0JHR8f0SZMmnRvvsly5XO7U09MTg28+4OnpWU6j0STjKQtFUVJHR4dBTxYcCoUi9fDwqLDEvNLR&#10;0ZGAoujYj8XGxqbXVGeiVqup5nq+AIyu7DPHkV4ulzsPDw87kkikEXt7e6NxloeHhx3lcrkzAICj&#10;o2OLsWtWKpUMfFafxWKVGgpsDwDQ3t4+XaPRkJhMZp92ZEZLwDAMEQgEQUKhMPD+5gN8Dw+PCiKR&#10;qB5PeaYQiUS+EonEh0KhDLFYrAe8Jfr7+0NlMpmrj4/PTQKBMGZDHhwcZAmFwkAikaiwNIwmhmFI&#10;d3d3TFtb20wMw7TNfZiXl9cdNptdZKmJr7u7O1qhUNjb2dnxjb1zQqHQf3Bw0BtgdNGa9jXpQyAQ&#10;BGpPShIIBLWlUe7wchobGxdpNJqxwR+VSh0MCQm5YKmrHv4bw9O2trZdplxRh4eHHXp7e6MARuMX&#10;TcRvSaPRENrb22cAADg7OzfY2tr2mJMPb7+Dg0Org4NDuzFZsVjMscR0pVdZW7FixYqVPxcGPT+s&#10;WLFixcqfB6uytmLFipW/AFZlbcWKFSt/AazK2ooVK1b+AliVtRUrVqz8BbAqaytWrFj5C2BV1las&#10;WLHyF8CqrK1YsWLlLwDJtIiVPytqtZpCJBJVCIJgarWacv78+bcFAoEPgUBQu7m5NXt5edVGRkZe&#10;NieCnVwut29tbZ3C4/HixGIxi8PhlPn7+5d4eHhwDa24U6vVFBKJpAQA6Ovr8//111+331/xKvX0&#10;9Kz39fW9GxgYWKQvb0dHRySKohRjbZJKpS7h4eHZjzpam/Z1dHd3h2RlZf0DwzACnU4f9PT0rPPz&#10;87vj7+9vMl7N/dWZnJaWlviWlpZ4Go025OfnV+Ln53fHzs6u35z6i4qKVlVXVy8AAHB0dOz09PSs&#10;CwsLy3F0dOw0VX9PT09Qc3NzYn9/v79YLPZ0dHTku7m5tQQHB+c7Ozt3mH9HrPwZsSrrvzCtra1T&#10;fvjhh/1MJlMolUrdent7A3VlXF1deWvWrHkpOjpa72aeGIYhFy9efPPUqVMf6wvQ5eHh0bB169al&#10;np6eDy2zP3PmzAdcLjcZQRC0u7s7VCaTPbRvYkxMzIU1a9a85OLi8kA8litXrrxaWFi43tQ17t69&#10;m+Ps7Gx02e5v5fjx47t5PN5UBEE0nZ2dEcPDww/tgD116tTTq1ev3mpIaQ4ODrrt2bPnVENDw0x9&#10;55OTk/euXbv2JVwpa/POO+/cYzAYIhRFyTweL073PIVCkS9ZsuSj9PT0nfqWkA8MDPiePHnyk5KS&#10;kqcwDEMIBAKKIAiGYRii0WiIRCJRlZSU9GNGRsZ2e3v7R7pTi5VHB/G99977o9tgZZw0NjbOuHHj&#10;xgtCoZAtk8mc7O3te1gsVp2NjY1ocHDQDQBALpc73rlz56no6OiLDg4OD8QgUSqV9H379h26evXq&#10;K3B/QwZvb+9qDw8PrkAg4AAADA0NORcVFa1ls9kV7u7uD8RoyMnJ+VtNTU2qUChk34+ax3Vzc2vB&#10;MIwwMjJiCwDQ09MTXFtbO3fmzJn7iUTimKIZHh62KysrW2HqGqOioi65ubmNKwaNuWRnZ2+tr69P&#10;EQqFbBRFySwWq87V1ZWn0WhIeHD9rq6usMbGxhkzZsw4qDvSb29vj9m5c2cOn8+PAgAgk8mK0NDQ&#10;GxqNhjw8PGwPANDW1jalvr5+dnR0dBaVSh0LVjU8PGx3/Pjx3UKhkC0Wi72oVKqMzWZXOTk58QcH&#10;B90wDCOiKEquq6ubSyaTR4KDgwu165ZKpS6ffPJJfkNDwywAQEJDQ2/s3LkzaPny5TvS0tJ23rt3&#10;b6lYLGa1tbXF1tfXz05MTDxCIpFUj/J+Wnk0WEfWfzBKpdJZKpWGE4lEuZ2d3T0CgWB2EJqBgQFf&#10;AABvb++q559/fi2bza5EEATTaDSE77777ujt27efAhgNdnXgwIG977//fqx2/qysrH8UFxevxNMZ&#10;GRnblyxZ8jEAAJfLnfnpp5/mYRiGyOVy+z179pzetWsXR/tzHq9/1qxZP2RmZm5jMBhiAACRSOS1&#10;Y8eO2yKRyAsAgM/nR165cuXVxYsXj8VDZ7PZD2z6a4ienp6QiIiIRxp/HL+OefPm7cnIyPgnnU6X&#10;4sd37NhxG+/4Wlpa4nNycl5MTU39Cs+Loijp66+/PiMQCHwAAGg02tC7774b5+npWa/RaAg//vjj&#10;t7m5uc8DADQ0NMw4fPjwns2bNz+pVTcHAIBOpw+uX79+U1xc3El89Hzz5s11e/fuHQvNefbs2fen&#10;TZt2VPsr5fTp0x/19fWNbTWVmpr6Fd6ZkMlkxZw5c745dOjQ/wCMfollZWW9+dhjj71jzn3BMAyR&#10;yWSBcrncz9bWtpZGo3WaG/bTysRjnWD8gxgcHIy6detWzpUrVwZu3bqVV1BQcOfKlSvChoaGtzUa&#10;DdmcMgYGBjjOzs7t27dvn+Hj41OBv0gEAkEzbdq0B/ZMbGtrm6z9eT88PGx77dq1l/G0u7t7U3p6&#10;+timuCEhIQUpKSnf42mlUkm/du3aAzGYBQIBJzk5ee/GjRufxRU1wKitNTQ0NEdblsvlJmun78d5&#10;BgCAd955J2Hfvn0U3b/Vq1dv6enpMbrV3G/lvp3ZZ8GCBV+sWbPmZVxRAwC4uLi0BgUFPTCSra+v&#10;f+A6SkpKnurv7x+L852WlrbT09OzHmD0OTz55JNv2Nrajm1nVVpa+nhPT08wnhYIBBwEQbC///3v&#10;6QkJCce1zRyJiYk/adeFoii5ubn5gd166urqHghXrH1f9aXr6+tTjNyOMbq6uh6/fv16240bNxpu&#10;37595dq1ax03btzg9vT0PBT21crvg1VZ/wGIRKKEmzdvFgoEggdeNLVabcvlcnfcunUrF0VRk7Gz&#10;BQIB576CeWiDUAzDHnq2XV1dYfj/eXl5z2vbmMPDw6/qft7HxsY+sIHstWvXXsIV/sjIiA2CIFhm&#10;ZqbewPC69Xd2dupudzVmH1coFEwSiaTS/Zs3b94effbjiUQqlboymUzhY4899i9953Wvo6ura+w6&#10;NBoNISsr6x/a5yMjIx/YcYbBYEjCwsLG4pXfnyN4A0/jHZ6ueUNf3QAP38fBwUGTO4xbKl9dXf3F&#10;3bt3Tw4PD7O1j8tksqA7d+78pLPAwAAAEpVJREFU0tra+oIldVqZGKzK+ncGwzCksrLyO7VabWtI&#10;RiQSTa+urv7aVFlKpZIRHR2td3sofSNSJyensYm6srKy5drn9Hk7+Pn5lWin5XK5Az6yFAgEnKlT&#10;p57W11Hoq1+7boAHFZG+STeA0QD3s2bN+kHfuYliYGDANz4+/mcqlao3jrex6+jv7/fn8/kReBpB&#10;EA2HwynXLSMgIOCBzX+17/3AwIDvzJkzD5hTt279AAD+/v4lujLGMCXP5/PX8Hi8V4zJ1NbWfj4y&#10;MuJpSb1WfjtWm7WFyOVyjlAonCGVSiNQFKUTiUSZvb19ubOzcz6VSjW5+4dSqXQdHByMBgANh8P5&#10;ztvb+wiTyWyQy+X+/f398xsbG/+p0Who7e3tzwYHB79Pp9MNbjSQnJz8vaEA801NTQ9syODg4NDt&#10;6OjYhadxWykOk8l8aCcMGxsboZOTU4dQKBwbYeETjwQCAU1OTt6rr26FQsFoa2ubrH3Mz8+vVDut&#10;UqnGvhyqqqoWZGVl/UOhUDCcnJz4LBarjsPh3A0PD78WEhKSr68OfQwMDMxpamp6Y2hoKJTJZDb5&#10;+vr+19PT84yxPGQyecSQshwaGnLq6uoK1bmOsU4Nvxc4DAZDrO95eHt7P2CfHxoaclYoFEwqlSrj&#10;cDhlup0iTmNj40Obauh2qhkZGdu5XO4stVpNAQBobm5OmDx58tiOPi0tLWMbYdBoNOmyZcuM7s3J&#10;5XJ34P+z2ez9Xl5ex+zs7CpHRkZY93+f/1Kr1bZCoTCJxWKdMlYWAACKonSBQJAskUhiFQqFB4Ig&#10;SiaT2eTo6FhsZ2dXYbWBm49VWZuJXC73ramp+eK+ze4hFzcCgaD09vY+HBQU9AGDwTC4bRhujw4P&#10;D3/V39//S/w4lUrtd3R0vM1isX4uLi6+Njw8zB4YGJjLZrMN7v2WmJiodzsqDMMQ3Rfd19d3TFmq&#10;1WoyPvmHo21z1jku0aescbusPng8Xpzupsja9QMADA4OuuL/nz9//m195UyaNCl3zZo1L3t7e1cb&#10;qguHz+evKS8vP4ynh4eHfQYGBuaEhYW9HhAQsMtQPmMTnbr2YYAHOx3dDo/BYOjd7Ujf8YGBAY6X&#10;l1fttGnTDO69p9vhksnkERaLVaN9zN/fv+SNN96Yu2/fvoN9fX0BFy9efFMsFrMIBAKqUqloRUVF&#10;qwFGJ6E3bdq0RtejRxuZTOYvl8v9EARB4+Pjl7i5uV3Cz1Gp1D57e/t7Li4u1wsKCkoxDDM6r6JW&#10;q22am5tfa21tfUmpVOrd7dve3r40LCzsDRcXlxvGyrIyitUMYgZisTi2sLCwqKenZznoUdQAABqN&#10;htLe3v5Mbm5uDY/He8nQpsJ0Or3T3d39gre390/6ztvY2DRERES8DAAgEAhSxtPevr6+AKlU6qp9&#10;bO7cud/g/4tEIm9de6ghLxQajSbVTusqKH3oKhl7e/veKVOmnNVpYyCCINikSZNyo6OjswICAop1&#10;TSr19fUpH3744S3cW8MQKIpSq6qq9ug7V19f/5FCobDIrouj2+G5uLi0RUVFjSkw3ZG1ufcQ4H89&#10;UIyhex+Tk5P36nO78/Pzu5OZmfmak5NTh0ajIRYWFq7Pz89/BlfUnp6e9ZmZma+xWKxaY/Xhvzd/&#10;f/8vtBW1Ng4ODndZLNbPjo6OBvcX7O/vn5ebm1vV0NDwniFFDQAgkUimFhcXX+Xz+WuMtcvKKNaR&#10;tQmEQuH04uLiKyiK2pgjj6Ios7q6+uv+/v75MTExT1MoFJGuTHx8/BJjZXh4eJyj0Wh8Eon00Etu&#10;Djk5OS9qp8PCwq5HRERcwdNKpZKhmwf3i9ZFV9Hoy6uNSqWiFRQUbNA+tnz58ndpNNqQ9jG1Wk35&#10;6KOPwlksVp3WMXJ2dvbWkydPfoqPzEdGRmz37dt38I033phjaCWjVCqNUKvV9vrOaTQailgsjnN3&#10;d79grN26DA8P2966dWut9rGMjIzt2qtBde+FufdQX15damtr52p7jdBoNOnSpUs/0JXr6ekJ2rNn&#10;zxncdu7j43MvMTFxzBMoNzd3U3d396Rdu3ZdDQwMLNq8efPj2uYwbfDfm6+v7zf6zuNMmTJF7+au&#10;Go2G1NDQ8G5jY6PeyVp9YBhGKi8vP6xSqRz8/Pz0drhWRrGOrE1QW1v7mTFFTaVSe2xtbavodHqr&#10;9vHe3t4l+fn55SKRKH489dLp9A4bGxuLN6VtbW2NvXr16lbtY0899dTr2rZB3UkqAAB88YYuujZF&#10;U6sJz58//6/e3t4gPO3p6Vmvb5Jwzpw532gragAAEomkWrRo0a60tLSd2sfr6+uTe3t7g8EARCLR&#10;6I7ops7r4+zZsx9om384HE55QkLCAyYL3fto7j0EMH4flUolHfeNxklPT/9Ud8m6SqWi7d69+wqu&#10;qF1dXVtee+21hYsWLdqF/23btm2+nZ1dHwBAU1NT4pdffnleo9Hofe/v/94wGo1mdENmfYyMjHgU&#10;Fxdn6ypqCoUisLOzu8dgMIwubKqrq/tUpVLpvX9WRrEqayNgGEYQi8V6dyrncDjfzp49e1Jqaior&#10;JSUlau7cuf7Tpk2b5+rqOua6NTw8zLl582Yhj8d72ZBZRB8oitJkMlmAg4NDsWnpB/KRDhw4sFfb&#10;xLFixYp3dD0U6HS6lMlkPjDil8vlel+U4eHhB0aLzs7OBu3xnZ2d4dpuaRQKZXjTpk1rdHebbm9v&#10;j9b2Z9Zlzpw53+oea29vjzEkb2Nj08BkMvXaYikUSr+Dg0OpvnOG4PF4U7Ozs8d80Gk02tDzzz+/&#10;Vndkr7uEXqlU0tVq9UO2XN17CGD8Pt7v8MZCBwQHBxcuWrToIbt7YWHhem0f78jIyMu6y8ldXV15&#10;2pO0ra2tU+7du6f3y47JZDZQKBShVCoN03feEAMDA3Py8/PvaZvtbG1ta2JiYp6eN2+ed3Jy8uS5&#10;c+cGpKamekZERLyMIMhDk7AoijKlUmmE7nEr/4tVWRsBQRCN7ogZAMDHx+eHyMjIzTY2Nlx81IQg&#10;CObq6np92rRpi5KSkmbY2NhwAQAwDCNXV1d/dffu3ZMKhcKg/U6bzs7O1W5ubpccHBzKLGlvdnb2&#10;1ra2trFVinFxcaeWLl36IcCo2eHkyZNji150lUV3d/ckfWXiy61xdBUUzv2O4nsURceU1TPPPLPR&#10;19f3LsDo6LisrGwZAMDly5df06fAcBwdHTt1TQf64p7gIAiimTx58loymfzAJCmRSByOiYnZYIk5&#10;Sa1WUw4ePPi9doe3adOm1V5eXjUAABUVFWnV1dWpAPpHx/ruo655hEwmj+CjXV06OjqiLl26NNbh&#10;OTk5dbz00ksZuHvj8ePHd+EmotbW1ik62c0aEOjJBwAARCJRERoa+mZLS8ur5pSj0WgoXC733aKi&#10;omx8XoBMJotjYmLWJycnR7HZ7B+JROKY2YhGo/X4+fntiY6O3qivPH3vmpX/xaqsTeDl5fXQbL2f&#10;n9+XxlyOnJycbs6aNWvyfS8EDACgu7s748aNG9zW1tYXUBSlGsrb3d2dweVyd4SFhb1hSEYfZWVl&#10;y06cODFmPvDx8bn37LPPrsfbWVJS8qRCoRizk+q60umuMAQYXfShOxHG4XAe6kA0Gg3h4MGD32tP&#10;iC1evPjjhISE43j6ypUrr+Lugd7e3tXFxcWrDV0LgiCYrt+zh4dHgyF5AABHR8filJSU8ODg4PdY&#10;LNaJwMDAj5OTk6Pc3d31+qHrQ6PREPfu3fujttthRkbGdtwVDsMw5PLly6/Z2NgIAADc3d0bdTsV&#10;ffexv7/fXzvN4XDK9P1+BAKBzxdffHEBRVESAACVSpVt3bp1Ga7YxWKxZ2VlZRruHjg0NOSknd/c&#10;rzeZTOZk6BybzT4gl8v96+rqPjVUHoZhSF9f34K8vLyKhoaG9+C+HnFzc8tKSUkJZ7PZh3RXTmrj&#10;5eV1lEwmP+Aq6uTkVECn001GFvz/GauyNkFgYOC/7ezsHnDvYjKZRhUHwOioLiws7PX7o+w6AACV&#10;SuVUVVX17bVr1/g1NTW7e3p6lkql0klisXhKZ2fnyuLi4qtNTU2vT58+fZY5Pts4tbW1c7/55psT&#10;+IiLw+GUv/7666l4wKD6+vqUH3/88Vttt60FCxZ8rl1GW1vbZIlE8oDXRHd3d6j2CsLY2NhzukoT&#10;wzDk+PHju7UnFRcuXLg7IyPjX/j5U6dOfVxeXr4Urz8gIKD49OnTH4pEIpa51+jj43PPlAyNRusK&#10;CQl5f8qUKU+FhoZuN2Qa0QeGYcihQ4e+xeOpAAAsW7ZsBx7PRKPREI4cOfJlXV3dHDc3t2aAUWWq&#10;7WUDAFBVVbVQt+zm5uZp2um0tLTPdGUkEon7Z599lo3byWk0mnTbtm0LcBOWRCJx371792UnJ6ex&#10;UKd67olZytrYvUQQRJOQkJA2MjLCysvLq+LxeJuFQuH0oaGhoP7+/rmNjY3/yM3Nrbt9+/bloaGh&#10;SQAAZDJZGBMTsyE+Pn4JjUbTO3mpDYFAUDOZzEY8TSKRBqOiov5mTtv/f8bqDWICEokkTUxMTKmr&#10;q/uUz+ev12g0lKGhoTB7e/uHVqrpw8nJ6VZycnJMR0fHBh6Pt1kqlUYqlUqXlpaWV7U/NykUygCH&#10;w/k2ODj4AwKBYHZUtObm5mlffvnlOXxRhL+/f8lrr722kEQiKRoaGmbk5eU9d/v27Uy1Wk3BlQwA&#10;AIvFqpsyZcrZu3fvrgAYtc8fPHjw+y1btizHR315eXnPateVnp7+Cehw7ty5d+9H7QMAgCVLlnz0&#10;2GOPvS2TyZwqKysX5eTk/K2pqWk6hUKR29vb9wCM+lzL5XKHr7/++uyLL774pK5ppaqqaqG2H3ZA&#10;QMBtNzc3sxWvpWAYhvz888+f5eXlPYcfe/zxx/+Znp7+qVQqdamoqFick5PzNx6PF2drazug7Tc9&#10;f/78/1y9evUVlUpFBQCoqKhILy0tfWzq1KlnAEbt1SUlJWMdAIvFqouJiTmvXb9MJnPcvXv3Fdz7&#10;g8FgiLdt27bAx8envKenJ/jWrVtr8/LynpNIJO5BQUFjLnMhISEF2uUYmjjUHiEjCIJpl6EPEokk&#10;nTx58jo+n7+qoaHhPZlMFqRPjkql9vj4+Oz18/P7ikqlDuiTMdAewtDQUCgAgIuLy7XIyMiXcLOh&#10;FcMgGGZdQGQuKpXKvq+vb6Gjo2OxsYUvhsAwDJFIJJMHBwejh4aGJiEIglEolAFbW9tKFxeXHEsi&#10;7gGMjqi//vrrM9qjX0dHx06lUsnQF1v6k08+CdVezNLZ2Rm+c+fOHDyqHABAZGTklalTp57q6+sL&#10;vHjx4uu47XbmzJkHnnnmmTFbo0ajIZw+ffoj7dgYCIJgLi4urWKx2FN7hSLAqOnjww8/jMTT7777&#10;7t22trZYOp0+OGXKlLPe3t5VZDJ5GEVRypkzZ3bgdl4KhTK8Y8eOGFNmkPGi0WiIR48e/UI7qBWB&#10;QECdnJw6JBKJJ66EcQICAm6//fbbD4yUL168+Ia2CYpGo0lnzJhxyM/P705hYeHTdXV1cwBGbdVb&#10;tmxZHhkZOeZGKRKJWF988UWW9gQqg8EQUyiUYYlE4qFrisjMzNy2cOHC3Xj64MGD3+FR/RgMhvit&#10;t96axWazq/DzTU1Nif/+97+vK5VKOgDA8uXL31u+fLnRVYzaYBiGDA4OxggEgllKpdIFRVEmg8Fo&#10;trW1rXVyciq0ZGCBg6Iotaura6WLi8t1Op1u3RTBTKzK+i/KzZs31+7fv38/bt80BYIg2Pfff08n&#10;k8kK7eMCgcDnq6+++kV3ebh2vscff/yfaWlpO/ERt0qlov7www/7i4uLV5nb3tjY2HNbtmwZi4lx&#10;+PDhPdevX99sLI+rq2vL+vXrN4WHh18ztx5LUCgUjO++++6IbpwUY0ybNu3oCy+88JC9/fbt20/9&#10;8MMPB3ClqIuTkxN/y5Yty/EJV4DRznL37t2XtF0ETbFly5YV2gG2VCoV7dChQ/9z8+bNtRiGEezt&#10;7Xu071dFRUW6TCZzJBKJqrlz5/43MzPztUe9846VR4NVWf8F6evrC8jOzt5iiTugWq2mrl+/fpO+&#10;cwqFgllYWLi+ubk5gcfjxUkkEk8fH59yf3//kujo6Au6n9ulpaWPmRtqE8fLy6t29uzZY77Dd+7c&#10;ebyioiKdRqNJBQIBp6qqaqFaraa4urryvLy8aoKDgwvmzZv3NYVCGbakHksoLi5e2dTU9NCScmP4&#10;+PjcmzVr1n595/h8fkRpaenjLS0t8TweL45Kpcrwbb2SkpJ+1HarU6lUtAsXLryl7wvIEGq1mpqa&#10;mvoV7pmiTXd396Ts7OyXu7q6wgYGBvwkEomHg4NDp5ubW4u3t3fl/Pnzv3zUO+5YebT8P3TBUQzG&#10;jPjoAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDN1TbNJikAACYpAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlNC5wbmeJUE5HDQoaCgAAAA1JSERSAAAAwAAAAKMIBgAAANy8EfMAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7Z15WFvXmf+/V7sEQkIgEAKBWQxYbDYG&#10;m83G8ZLEbtK4SZMmTdPJ0jZ1ZpJ5Jm6TSZOmmSyTSabtJPmlbn5N60naLHU3u0nduFmceMMrtjEI&#10;MJvZtSAhCYH2e+/8gUVkLLFqMXA/z8NjdJdzXuHzvWe57/segqZpMDCEmjfeeOO9Bx544H4ul+uM&#10;ti1TwYq2AQwM0YRgegCGUHLgwIGd7e3tVZcuXVqzbNmyeoIgyAcffPBbPB7PEW3bAsEIgCEsMEMg&#10;BoYFACMAhiUNIwCGJQ0jAIYlDSMAhpBDkiTH6/Xyom3HTGAEwBByjh8/fveZM2du+/jjj/812rZM&#10;ByMAhpDz2Wef/QsA7Nu37xmj0ZgRbXumghEAQ0ihaZro7e1dCQAej0ewZ8+en0bbpqlgBMAQUux2&#10;u5QkSY7vc0NDw7Zo2jMdjAAYQsrIyEiS/2cOh+OJli0zgREAQ0iZLAAWi+WNli0zgREAQ0ix2WxX&#10;CIDNZjM9AMPSobW1dYP/ZzabzfQADEsDo9G47PPPP3/Q/xgzBGJYMjgcjjgWi0X5H3O5XLEURbGj&#10;ZdN0MAJgCBlpaWmNcXFxev9jNpstsbm5eVO0bJoORgAMIaO/v7/QZDKlTz5+5MiR+6Jhz0xgBMAQ&#10;Mi5cuPCVQMfPnj37NbvdLo20PTOBEQBDyDh//vxNgY57PB7+yZMn74y0PTOBEQBDSBgdHU3o6Oio&#10;DHb+Wh0GMQJgCAmNjY030jQdtD11dXWtGRgYUEfSppnACIAhJDQ0NAQc//tz9OjReyNgyqxgBMAw&#10;b0iS5Fy4cGHrdNfV1dXd4+8pei3ACIBh3nR0dFTNZJXHarUqGhsbb4yETTOFEQDDvJnJ8MdHsMmw&#10;w+GIi8YbY0YADPMm2PJnkGtvttlsif7HvF4v77XXXttbV1d3T+itmxpGAAzzYmhoKHNwcHDGqzsk&#10;SXJPnDjxTf9jLpcrpqWlZePevXv/g6ZpIvRWBocRAMO8mM3wx8fkYVBMTIw5OTm5QyQSWQiCiGiy&#10;WkYADPNiLgLo7e1d6Quc9yESicxisXgodJbNDEYADHPG5XLFtLa2XjeXeye/E3C73SKHwxEXEsNm&#10;ASMAhjnT3Ny8yePx8Ody7/Hjx+/2zx7ndrtFTqdTHDrrZgYjAIY5M5vVn8nYbLZE//uZHoBhQUHT&#10;NDGX8b8/R48enZgMu1yuGKYHYFgw9Pb2rrRYLMr5lHHhwoWtVqtVQdM04XK5RE6nU0xRVETbJCMA&#10;hjlRX1//tfmWQVEUu66u7lter5fn8yR1uVwx87du5jACYJg1AwMDBQcOHPhBKMo6cuTIff6NPtLD&#10;IEYADLPC7XYLd+3atcftdgtDUd7g4KDaP5eQ0+mM6ESYEQDDrHj//ff/Z2BgoCCUZR48ePAh3+8O&#10;h4PpARiuTU6dOnX75MRXocA/bYrNZpOHuvypYATAMCOGhoYy33rrrTfDXc/evXuf9Xq93HDX44MR&#10;AMO0eL1e7htvvPG+3W6XhLuu7u7u1X/729+eDHc9PhgBMEzL3r17n+vs7Fwbqfo+/PDDJyMVHMMI&#10;gGFKmpqart+/f//jkayTJEnO6OioLBJ1XVMBygzXFlarNfnNN9/8bSTr5HK5rnvuueehuLi4iLhG&#10;Mz0AQ0AoimL96le/+p3Vak2OZL2VlZXvrF+/fnek6mMEwBCQjz766IcajWZLpOu12+3Svr6+4kjN&#10;AQiajmgEGsMCoLOzs+KFF144Gs28/nw+fywrK+tUdnb2iezs7OOFhYUfc7lcV6jriaoATCbTer1e&#10;/xUAiIuLu5CWlvZu1IxhADD+BH766afPX2sbXMfGxpqqq6t/W1tb+6ZSqWwJVblRFcCZM2f+pNVq&#10;bwMALpdr2bx5cyqHw7FHzaAlDk3TxK5du/acPn369mjbMhW5ublHr7/++v8pKyv7y3zLiuocwOv1&#10;Tvh9eDweaWdn52OTz4+MjBTqdLqbHQ6HKvIWLi0OHTr03Wu98QNAe3t7NZ/PD8mDMqrLoP4CAID2&#10;9vYnbTZbocPhSLfb7ZlutzsRAEQiUVdtbe3KwKUwhIL+/v7Cd99999Vo2zETvv71r/+oqKjoQCjK&#10;ipgAaJom3G53osPhWGa32zPtdnvm2NhYzqRrOL4hkY/ExMTPiouLv8/hcGyRsnWp4XK5RLt27drj&#10;8XgE0bZlOsrLy/+0bdu2l0JVXsQEMDAwcHdDQ8OvKYqaMouASCTqSkxM/FwsFmskEslZmUx2ONLJ&#10;kpYa77333iuzye4WLdLS0hofeOCB+0LZHiI6CfZ4PHE2m63A7XYn2Wy2wtbW1ucnX1NcXPzdjIyM&#10;X0fMqCXOqVOn7ti1a9eeaNsxHTExMeaf/OQn5UlJSZ2hLDeicwAulzsik8mOA8Dw8HBNoGskEsnZ&#10;SNq01Dl69Og/RduG6SAIgtqxY8edoW78QIQE4HQ6FRaLpdz32WazFXd2dl4VUxoTE9MmkUjOTVUW&#10;TdMEMyQKHTt27LjzZz/72T+m2t8r2qjV6s8KCws/DkfZYReAzWZTHzt27KjH44mf6jqBQDCQn5//&#10;VKDGPTo6mhsbG9sGAA6HYxlFUZzY2Nj2cNm8lBAKhbadO3fe+NOf/vQfnZ2dFdG2JxBsNtsbrrLD&#10;+h5gbGws+9SpUx9O1/iB8RdhXC53ONC5s2fPvm+325cB42Lo7e39TohNXdIIhcKRnTt33pidnX0y&#10;2rZEmrAJwGq1lhw9evSE3W7Pmsn1Nput4Ny5c+/QNH2V/8no6OiK4eHhdQDQ09PzPb1e/9VQ27vU&#10;EYlE1p07d96YmZl5Otq2TIYkSW649g0IyyqQzWZT19XVHfK9yJoNVVVVtQkJCYd9n8fGxrIPHjzY&#10;wePxDAkJCUe0Wu2tBEFQW7dujWGz2SF3jlrq2O126csvv/xpd3f36lCUl5iYCLVaDZVKhbGxMej1&#10;epw9exYu1+z+6+Ry+aVnnnlmdUxMjDkUdvkI+RyApmnizJkzf55L4weA3t7e7/gE0NPT853+/v57&#10;AMDtdif5XpLRNM02Go2bkpOT/x46yxkAQCQSWSoqKt6brwDYbDYefvhhrFx59Qt8h8OBkydP4vDh&#10;w+jq6ppReXfdddejoW78QBiGQARB0MuWLds11/sHBgbucjgcqf39/d+8cOHCm8PDw+sDXdfQ0PAb&#10;/5UlhmsHgiBw//33B2z8ACAUCrFhwwY8/fTTeP7557Fq1aopy1uxYsXB0tLSfeGwNSxzgGXLlr2e&#10;lJS0fy730jTNaW1tfbGxsXFKEblcLkVdXd2hoaGhiAdtLGZGRkbkk/fw8pGWloacnJxAp67glltu&#10;QXV19YzqS0tLwz//8z8jPz8/6DXhiAPwERYBEARBr1q16p+kUumcJlT9/f33eL3eaVNwkCQpPH/+&#10;/FsejyfieeUXIwaDIeuFF144Nnn4w+Px8Mgjj+D555/HU089hY0bN05ZTkXF7FZTORwOHnnkESiV&#10;80o2PSfCtgrE4/FM69atW7Nu3brVKSkpfw5XPU6nU9na2vpCuMpfSgTL0X/33XejtLR04vP27duD&#10;lsHj8ZCUlDTrukUiER599FGIRKJZ3zsfwh4P4PF4ZCaTaV046+ju7n7IYrGEZNViKaNSqRqffPLJ&#10;Grlcfsl3rKCgALW1tVdcFxcXh5SUlIBlpKSkgMWaW7NKTExETU1AD5mwEVYBDA8PV586depvbrd7&#10;9o+E2cFqbGz8hS/HPMPcSUpK6ty0adMvfJ+DNUiZLHDaHpVqfnFLk8UWbsLWYNxut+z06dN/nc79&#10;OVRYLJa1AwMDASdvDLOGBgCBQHDF0MefYE/51NTUeVWcmpqK7OzseZUxG8ImAJ1Ot93tdieEq/xA&#10;aDSan7tcrojmsVnMZGZmgs+f3fNLIpl/+tBFIYDY2NiQRe77w+fztcHOud1ueVNT0yvhqHcpIpVK&#10;Z30PRVHzrjcUIpopYRNAfHz8iXD49q9du3bb5s2bVcXFxd+LjY29OPn84ODgnSaTKbIDyUVKtATA&#10;4UQuTGXeNdlstvze3t7vGQyGbV6vV0wQhHfVqlX3JCQkHC4qKnro6NGjdQih0BwOh0oikZzPyMh4&#10;Mz09fbfT6VTY7facurq6zwEQANDR0fF4QkLCoVDVuVRZCgKYc8OkKIrX3Nz80qFDhxq7urr+bXR0&#10;NM/pdCodDkf6yZMn95tMptr4+PiT2dnZPw2lwTabrcj3O0EQpFAoHEhISDiUl5f3DABIJJJzaWlp&#10;v/V6vWKDwbC1tbX12c7OzkdNJlNk19cWAULh7LcBC4VzJZcbsf0xpu8BaJomhoaGrjebzVX+xw0G&#10;ww0WiyVgzniSJGNPnDjxj1WrVn0rLy/vaaPRuMVqtU7t8DFDLBbLmqGhoU1yufwz/+O5ubnPqlSq&#10;3QKBYIAgCPr48eOfWq3WUoVCsW9gYOBbDocjfc2aNduSkpLCElnEMM5C6wGC1kTTNKHVam/r6Oj4&#10;0VwaL0VR/Pr6+j8uX778udLS0ruOHj1a5/F45p3zXafT3aLT6b5aUFCwMzMz8xX/CDKhUNgPAHa7&#10;PcNoNG4qLy/frlAo/kqSJF+j0bxy8uTJAywWywMALBbLJRQKe2JiYtpkMlmdTCY7IpVKzxAEMf//&#10;wSXMohFAe3v7jy9evPgf862gvb39x3q9/qsKhWJfX1/ffbg8Tp8PaWlp72g0mp+bzeY1xcXF3+dy&#10;uVb/83w+X8disVwAKACgaZprs9kKABAURfGA8SGczWYrtNlshTqd7lbffQqFYm9SUtI/pFLpKYFA&#10;EHTFaS54PB4Jh8MZmW1MM0mS/IUS+xAKAUR9CNTZ2fno5MafmJh4cGxsbPlcUhSOjIyUjIyMlMzV&#10;yMnExsY2l5aW3tXQ0PCbQ4cOVZaUlHxHLpd/6jvPZrNdUqn0DIfDGXO73fGnTp3abzabpw36drlc&#10;ip6enh09PT07AEAgEAyKRKJOoVDYKxKJLsXExLRTFCW02+0Z/s56HA5nRCKR1Eul0lNCobAvUAOn&#10;aZrV1NT0qlqtfozP5xtm+l1pmiYMBsNN4fSnCiULvgcwGAxbm5ubr5i4stnssYyMjF/W19f/MWKW&#10;TYHBYNhaXV1dGxcXd16j0bxy4sSJT5KTkz9QqVS/lUgkpx0OR6bVal3F4XAsDQ0Nv5lJ4w+E0+lU&#10;Op3OWbko8ng8Q0pKyp9zcnL+SyQS9QLjjbixsfF1nU63feXKlffNtCyaplkdHR2PB1ruvVZZ0D2A&#10;2WxeW19fvwd+wxQWi+VevXr1HSMjI8URs2oafNFmYrG4taKi4kar1VoyMDDwzba2tqfHxsZyCILw&#10;qNXqH46NjS3X6XRfi7BtST09PTt6e3u/k56e/pucnJz/6uzs/EFPT88OqVR6kiAI2uFwpA0MDNxt&#10;NBqvA0Dk5uY+K5PJjvnKoGmaZbVaV/te6uXk5IQsFWC4WXA9gFarvc1oNF5ns9kKzGZzpb/vDpvN&#10;HisvL98ul8s/7e/v/3bErJqGyUMMiUTSIJFIGgA8TtM0QVEUjyAI+vPPPw/L2+iZQNM0t6en5/s9&#10;PT0P4vIDJSYmpvP48eOfGI3GTfB7yFgslvKcnJwXnU5n6ujoaL7ZbK7wer0SLpdrqa6url5IE/MF&#10;1wMkJSXtt9lsK/r6+u7zb/yJiYmfFRYWPiIWi5sBwOl0pkXMqmm4PMENCEEQNJvNdvX3998z04wU&#10;YWaioQdz1vN4PPEtLS0v+x+LjY29WF5efvNCy3+04HoANpvtzM3NfV6lUr2l0+m28/l8nUgkuiSR&#10;SM76P2m5XG7IA5Lnilgsbpzump6engWXO4jH4w3J5fJP5HL5JwqF4i9cLnck2jbNlgXXA/h+EQqF&#10;/ZmZma8HuzAtLe1tvV5/U2TMmprR0dF8iqK4vjX9yVgsltJgwfTXMrGxsW0FBQWP8vl8fbRtmSsL&#10;rQeYsSvEVMOOSGOxWNZaLJY1gc45HA7VtbJaNVuGh4erdTrdzdG2Yz4sNAHMuCaSJGPCachsMRqN&#10;m2Qy2TGXyyUfHBy8Y2ho6Ear1brK6XTOLyIjylxrf+fZstCGQDPuAUiSDBqtTBCEF5ffukYKXzqU&#10;9vb2J5uaml7X6/U3LfTGf5kFHda5KHsArVZ7a6DNLHzk5OS8ODQ0dEOwYUl+fv6T/uvcwPjrfbvd&#10;njU2NrZ8bGxsudlsrgoWQSYUCvsmv4E2m80VOp3u5pGRkUW1d1hcXNyU6eGvdRZaDzClAJxOp6Kx&#10;sfGXOp0uaB4MsVisWb58+QuxsbGt586dC7jPb0xMTMd0/vkkSQoGBwfvuHDhwps+fx0ASE1NfWfV&#10;qlXf7urq+reWlpaXfclzaZrmnD59+gPfdfn5+T9yOp1KvV5/s8PhuKb2uJ0NfX1998lksqMsFits&#10;KcHDSSgEAIz3Al5v+P8EQbtbj8cTd+jQoaapGr9MJjtaWVm5kc1mu1JTU99PTk7+W6DreDze0HSG&#10;sNlsp0ql+q1MJjvsf1yv13/VZrMVZGdn/3zjxo3ZmZmZr7HZbIf/NUKhsDs1NfX9oqKihzdt2pS5&#10;fv36VWq1+oepqanvTQ7N5PF4psm90bVEf3//ty9evPhstO2YK6EUQCQIWovT6VT6D0m4XK45Nja2&#10;RSQSdfP5fJ1QKOzJyMj4/z4vRYIg6KKiou+bTCaNv6OYQCAY9M/2PB2pqam/NxqNm32fvV5vXFtb&#10;29NlZWV3iESinsLCwn/Nzs7+73Pnzv3OZDJtuGyb5YsvvmgqLy+/RS6XfyaRSM5LJJLzvjIcDkfq&#10;0NDQ9RRFCZVK5e/b2tp+PDw8XO37XiRJCimKumZ2SOzo6HhcqVTuufx2e0ERKgFwuVw4nc6QlDUV&#10;QQXgdrvlvt+XL1/+Qm5u7jPTdcsGg2Gb/yoGi8VyFhYWPkIQBDlTg1Qq1f/29fXd67+HmFarvc1u&#10;t2eKRKJLwLjbstfrjQUAoVDYU11dXXP48OHzbW1tP5kcKHP5moH09PT/DfTd1Gr1D+Ry+ScXL158&#10;pq+v715cG5NQVldX185Vq1ZdM+4nMyVU6fYj1QME/c/2uRFwuVxLXl7eT6Zr/B6PR6rRaF6laZoD&#10;AHw+X19VVVU7WzdegiCosrKy22Qy2RF/O7u6uv7V96G7u/shq9VaBgCFhYWPcDicsZycnBeHh4fX&#10;mc3mgFFqwLhXZnd390M+BzmZTHZUpVK9JRQK+1auXPnAhg0bCpOTkz8Idn8oEAqFPenp6b8uLS29&#10;a8OGDerq6uqaQJkuFuqK1kIbAgUVgNlsrgCA5OTkD2byBDebzWtIkhQCQEJCwueVlZUb4uPjT83F&#10;KD6fb6isrNyckZHxhu9Yb2/vA16vV+RyuRLb2tqeAcZXnxQKxQfAeM+hUCj2ajSaVwJliKNpmmhq&#10;anqtsbHxFyRJioRCYU9ZWdnX/R3NxGJxy5o1a26pqqpaP3kuEgpKS0u/uWnTpsySkpLvpqam/l4s&#10;FrfIZLJj69evXx0fH3/C7/tr1Wr1o6GuPxKEcggUCQIKgKKoiR3blUrlH2ZSUGJi4udKpXIPADgc&#10;jgyz2Vw9n1SFLBbLXVxcvKO0tPSbwHicsV6vv7mpqekXfD5fX15efsuKFSt+5LueIAg6IyPjDbPZ&#10;XNHb23v/5PLMZnNFd3f3v1z+Tr+vqqpaH8zlICEh4Uh1dXVtTU3N2pSUlD/NZggXDIFAMKhUKv8Q&#10;KFhGIBBoKysrNxQXFz+Yl5f3440bNy5fiON/ACDJef+pAER5EjwwMPAtt9st5/P5Wrlc/o+ZFMRi&#10;sTylpaV3s9lsR19f370NDQ2/7u/vv7u8vPxrk0MW/bHb7ekEQZACgUA72e1Xr9dva2lpmfCFb21t&#10;/c/Vq1d/QyKR1AdqSImJiV9wOJyRlpaW/1YoFB/6GjhN04ROp7s1MzPzVZVK9b8zbVzx8fGnysrK&#10;bvd6vSKbzVZstVpXjY6O5tnt9kyz2VzpP5eYDqfTqdTpdNuDDQnZbLYrIyPjVzMt71plofUAVwmA&#10;JEm+LxxSrVY/Ppv1aIIgyJKSkgcEAkFfe3v7UyaT6bq6urovKioqbpgiDJB15MiRU263WyYQCHR8&#10;Pl/L5XKtXq831j+SKz4+vi4nJ+flYI0fGO81UlJS/tTX13d/U1PTa6tXr/7G5e8kzM/Pf2Kua+sc&#10;DsceHx9/wn+Y4na7448cOVJvt9szZ1pOfX39+0ql8g8JCQlH5HL5AZFI1DMXe65lFvwkuKen5yGH&#10;w5GelZX189TU1HdmWyBBEFR+fv7TFRUVW/h8vm5kZGRlfX39HoqiAn4jkUjUXVlZuYHP5xscDofq&#10;ctqTLWazuTI+Pv5EQUHBv1133XV5NTU11QqF4q/TBZRnZGS8CQCDg4N36PX6rwDjDTjUL5Z4PJ55&#10;zZo1N7PZ7NFg12RnZ/+3v+s2TdPcgYGBuy9cuPDGoUOHGt1u97yzZFxrLOhJME3ThMfjiSsrK7ut&#10;oKBg53x2ZJfL5Z/V1taWyOXyj00m04apMkyIxeLWmpqayvj4+Dq5XP7x8uXLn1+3bl1ZTU1NZVZW&#10;1iu+TbJnglQqPSkWizUA0NbW9vRc7Z8JYrFYs3r16jsDxUrExsY2q9Xqx2pra1ep1eofTJ5HeL1e&#10;scViKQunfdFgoQ2BrhAAQRB0Xl7ef6SkpPwlFIXz+XzDypUr7wWAjo6Ofx8bGwsaoSUUCvtqamqq&#10;KyoqbsjPz/+xVCqtn0udlzNXpAPjoYbBep5QkZycvH/z5s2qwsLCR4RCYZ/v+OjoqHp4eLiaIAgy&#10;Ozv7Z6WlpXdhksNgR0fHEwtxTwOKojA6GrjjGxsbg1arhcPhCHh+pkT9TXCoEAgEWolEctZqtZZ2&#10;dnb+sLi4eEc462Oz2WNCobDHZrMVEgRBRsKnhsPhjGVmZv6/9PT0X7e2tj7X1dW1EwBOnjz5UW1t&#10;bbFIJOpWKpV/9Hq94oaGht/47rvcMz6bl5f34/n0tpHEZrPhl7/8JS5duhTwfGdnJ5544gkA49sl&#10;SaVSSKVSSCQSxMfHQyKRTHz2nYuNjb2qnEUjAABYt25d2eXEuWH/TxYKhQM1NTUVGo3mFd9SbqRg&#10;s9kOtVr9uNFo3DQyMrLS6/WK6+vr91RVVdWy2Wxnenr67pSUlD/Z7fbMwcHBOzo6Op5ob29/cnR0&#10;NLekpOQ713oI5KVLl/D666/DZDLN6Hq32w2DwQCDYeo0SBwO5yph9Pf3h8LkaYmIAAiCoCP5n8vh&#10;cMaKi4u/FxcXF/G1dIIgyBUrVvzo5MmTfwfGc5lqNJqfFxcXPwQAXC53xJfFgsViedra2n6i1Wpv&#10;HxkZWbV69eo7JBLJNekOffjwYfzud7+DxxMwCnVeeL1emEymGQsrlCy48edMIQiCnirGOZzI5fJ/&#10;pKamvuf73NPTs8NoNG6YfF12dvbLfD5fBwBjY2M5p0+f3ktRVOSc4WeA1+vFW2+9hd27d4el8Ueb&#10;RSuAaEIQBFVaWnp3TU1NhVwuPwAAFy5c+BVJklfsN8ThcOyVlZWb8/PzfwSMv0E/d+7c764VEZjN&#10;Zrz44ov44osvom1K2GAEEEbi4+NPqlSqt4Hx1amurq4fTL5GLBZrkpKSDvg+Dw4OfuPMmTN/IUky&#10;6u7Ze/fuRWdnZ7TNCCuMAMKM/5vitra2pwPtZxwXF3d+5cqV9+Xm5j6Tlpb2tsfjkXR2dv4wspYu&#10;TSIXfbxEUSqVf2Cz2WNutzvJ7XYnaLXar09OOkYQBK1Sqd6KoplLFkYAYSYmJqYzKyvrtWjbwRAY&#10;ZgjEsKRhBMCwpGEEwLCkYQTAsKRhBMCwpGFWgRimRSAQID4+Hmw2e+JnbGwMJpNpXtnbRCIREhIS&#10;wOFwQJIkSJKE2+3G8PBwyGKLp4MRAAMwvotNPIDlAHJycnJu2LFjB5KTk5GUlASRKHBeZJqmYbfb&#10;XXq93nnhwgXXqVOneIODg9JglWRmZqKsrAyFhYVISkoKuhM9RVGwWq3Q6/XQ6XQgCCITwFcBdADo&#10;AhCyjFlEqGI4GRYE5QB+CiAbQBPGH4BpAFQARMB4ozabzdBqtbBYLHA6nXC5XHA6nRM/LpcLDocD&#10;EokEarUaK1asoKRSKWv8dvq4w+F4e3h4+LjNZku02+3L4uPjv56SklIjFArjSJJEf38/Wlpa0N7e&#10;DoqiIBAIrvjh8/kQCAQQCoWQy+VQKBSTRWgC0AvACECAceHuBfAEgKAJGALBCGDpwAOgNxqNcc3N&#10;zazY2FjK5XIRIyMjhM8V2WAwQK/Xw+12z7pwpVIJtVqNqqoqKisriwXgNIDfAniOoihpXV0dGhoa&#10;0NraCpvNNuvy4+LikJycDLlcDplMhoSEBMTExNAsFgsul4tYu3YtOBzOrwA8OJtyGQEsHcoAnH7p&#10;pZfQ0jL15plisRjJyclITEyEUCi86sns+12n06G5uRltbW1wucY3ECIIAps2bcJtt91GCYVCVl9f&#10;H717927CP4JMJpP5eg4IhUI4HI6APc3o6OhEQM10orzvvvtQW1vbDWDGWToAZg6wlFhDkuSEd2dO&#10;Tg4SEhIgFouRkJCAhIQEyOVyJCcnBx3zB2Lr1q3wer3o6upCfX09PvnkE3z66ac4d+4cq7y8HJ98&#10;8glBkiRkMhluuukmFBQUICkpCQRBTF/4ZSiKgsVigV6vnwicMZlMsNvtOHPmDACgvb0dtbW1yzA+&#10;l5nxho6MABY3EgD/DiAJwNqBgQHS7Xazk5KS8NRTT4WsEg6Hg9zcXOTm5qK6uhq7d+9Gd3c3DhwY&#10;9/LeuHEjbr/99qCT3ulgsViQyWSQya7OItPV1YVnn30WXV1dvkMXMT6/6QTwQwCWKW2fk0UMC4Xd&#10;FEXd2t/fT3o8Hpw9e5YNjK/GhIv09HQ89dRTePjhh+FwOFBVVYVvfzt8Sa5VKhVYLBYGBwdx+PBh&#10;8Hg8uVAovK6oqOi6ywkRpkzCwAhg8cIHsG3//v3485//zPY/ESgLQyjhcDjg8XhwOBxhr4vL5UIk&#10;EmF0dBS7d++eOH7//fdjCcghKgAACLpJREFU/fr1X5nufuZN8OKlEoDAN0ZOS0sDjze+81RBQUEU&#10;zQo9eXl5AMZ7n9zcXABAQ0MDML68GzQXFcAIYDFzvc1mo3t7e8HlcvHEE0+AJEkQBLHoBFBSUgIA&#10;UCgU+O53vwsAaGlp8WWp2xz8TkYAi5kbmpubQdM0li9fDp1OB5IkkZqaCj6fP/3dCwjfnObSpUuQ&#10;y+WQy+Ww2+3o7u4mwQhgSZIAYJVGoyGA8SGPb5UknBPgaKFUKsHj8TA0NASbzTbRwzU3N7MBbMEU&#10;7ZwRwOJkI03ThEajATAuAN+LqMUoADabjWXLlgEAuru7oVarAQCXv78UQEmwexkBLE626PV6ymQy&#10;QSwWIz09fVELAPjye3V1dWHFihUAgI6ODt8b5KDDIEYAiw8CwI0ajYYFAGq1Gi6XCzqdDhwOByqV&#10;KsrmhQf/eYBYLEZGRgY8Hg/a29spAJuC3ccIYPGRDUDlP/zp7u4GTdNQqVQRy7ocafwFQNP0xDCo&#10;ubmZBWADxt+LXAUjgMXHFpIkJxzeFvv434cvbsFqtcJsNvsLABhv/BWB7mMEsPjY0tXVRTocDigU&#10;CiQkJCwJARAEcUUvkJubCw6Hg+7uboyOjtIIMg9gBLC44ADYrNFo2MCXb3yXggCAK4dBfD4fOTk5&#10;oGkara2tAHB9oHsYASwuygCI/cf/IyMjMBqN4PP5UCqV0bUuzPgLAID/MIjA+N9GMvkeRgCLiy0O&#10;hwOdnZ1gsVjIz89Hd3c3ACAjIwMs1uL+7548Efb1gJcfCCwAtZPvWdx/kaXH9a2trRRFUcjKyoJI&#10;JFoywx8AE3uQ2e12GAwGLFu2DEKh0BdIQyHAPIARwOJBDKDSt/5fWFgI4MvhQFbWlE6Ri4LJE2E2&#10;m438/HwAE8uhV80DGAEsHmoBsP3H/zRNL6keAAg+D7j8d8kDcMVEiBHA4mHL8PAwrdVqIRAIkJmZ&#10;ieHhYVitVsTExEAul0fbvojg6+l8AvDNA1paWnA5AcQVb4UZASwebvR5f65YsQIcDueKp/9sgtAX&#10;Mv5OcSRJIiUlBVKpFFarFQMDA1e5RTACWBykAsj1H/4AmFgB8jWKpYBYLEZiYiLcbje0Wi0Igpjs&#10;FnEDxv2lADACWCxsoSgKkwWwlCbA/kwzD1BgfC4AgBHAYmFLf38/ZbPZIJPJoFAoluQE2EcwAVy8&#10;eNGXzHdiGMQIYOHDAnBDU1MTCxh/+hMEAb1eD7vdDqlUivj4+CibGFkmT4RlMhlSUlLgdDpx6dKl&#10;K8IkF6dv7NKiCECCb/gzef1/pk9/mqZhsVhAURQ4HA7YbDa4XO5EOvRITqIpigJJkvB6vVf8xMTE&#10;zChrXUZGBgiCQG9vLzweD7hcLtRqNbRaLTQaDXv58uWbALABkIwAFj5bPB4P2traAGAiGsongEAT&#10;YLvdjoGBAfT19aG/v3/ix263B62Ew+FcIQyhUIj169dj48aNcwqyNxgM+OCDD9Dc3HxFI/ftExCM&#10;xMREpKWlTfyoVCokJydfEecgFAqhUCig1WrR19eHrKwsFBQU4LPPPkNzczO2b98uBrAawClGAAuf&#10;69va2iiPx8PKyMhAXFwcgC8FkJ6ejpaWFmg0mokGbzKZAhYUGxsLHo931dPX/7MPi8WCPXv24MCB&#10;A7jpppuwYcMGcLncaY01Go348MMPceTIEV/akqsgCGJCbP7C8zn2GY1GnD9/fuJ6NpsNpVKJtLQ0&#10;ZGZmoqioCJmZmdBqtbh06RKysrKQn58PgiDQ2dkJp9MJgUCwGYwAFjwCAOt97g++1R+SJNHT0wMA&#10;eP311696onK5XKSmpl71JI2Liws41PEfkvj+7enpwb59+3Dp0iW8++67+Oijj3DzzTdj3bp1AaPO&#10;zGYzPvzwQxw6dAgkSYLFYqGmpgY33ngjxGLxFQ092JCLJEkYDIareq6hoSH09fWhr68Px48fBzAu&#10;CuDLB4FIJEJmZia6urpw8eJFqqSkZAuA/2QEsLCpBsCfvPxps9km0omTJIm0tDQUFRUhKysLaWlp&#10;SE5OnpVnKIvFAovFuuIJL5VKUVxcjHPnzmHv3r3o6+vD22+/jf379+OWW27xvXXF6Ogo3n//fRw8&#10;eBAejwcEQaCiogLbt2+HQqGY1Zdls9lISUlBSkoK1qxZM3Hc5XJNiKG1tRVNTU0TexAYjcaJ69Rq&#10;Nbq6utDc3MwqKSmpAiBk9gdY2PzXyMjIY4888gjB5XKxa9cucLlc0DSNuro6UBSFwsLCsK8CURSF&#10;M2fOYN++fRgcHAx6XXl5ObZv347U1NSw29Pb24uLFy8iLy9vYh7U0tKCl156CSqVCs899xwAXM/0&#10;AAubG3yxv7m5uRNPaIIgUF1dHTEjWCwW1qxZg7KyMhw/fhx//etfYTAYJs6vXLkSt956K9LT0yNm&#10;z7Jly65aAMjJyQGXy0VfXx9GRkbouLi4TYwAFi6JAEqampomsr9FGxaLherqaqxduxYff/wxzp49&#10;izvvvBM5OTnRNg3A+NwnNzcXGo0GLS0tWLt2LdMDLGA2+Wd/S0xMnHL4EW6EQuHEUIvD4WDbtm3Y&#10;tm1b1OwJRkFBATQaDTQaDbF27dqVjAAWLpvMZjM1PDzMAoBdu3ZF2x7s3LkTRUVFU17z6aef4p13&#10;3gGAqHqoXg6UJxgBLFyccXFxRGlpKbRabVQN8dX/97//fcIVOxgnTpyY+D2aCzC++QGzCrRwkQM4&#10;AyAyM8spGB0dxWOPPQa73Y7U1FRs3boVSqUSKSkp4PP5GB4ehsFgwLFjx3Ds2DGw2Wy8+uqrs9qM&#10;L9RcXgZuYgSwsBEBKIWff3sUKAfws46ODurNN99k6fX6K06y2ewrXsTxeDzce++9dFVVFQHgbwD2&#10;R9TaL3EC2McIgCEU1ADY53a7ZQcPHiS6urqg1Wqh0+ng8XgglUqRlJSElJQU3HDDDdTl/EQPAHgr&#10;qlaDGQIxhA4lgJ0Yb9gS4EsXikk+QgcBPA/g84hbGID/AxjFXMcXgYOWAAAAAElFTkSuQmCCUEsD&#10;BAoAAAAAAAAAIQBV6WrbeBIAAHgSAAAUAAAAZHJzL21lZGlhL2ltYWdlNS5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAMwAAAFgIBgAAAFiSz7MAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7E&#10;AZUrDhsAABIYSURBVHic5Vt5dCPFmf+6JbUsS7Il2ZZ1WbJl+b7tGZjZITAcsxlCHmHfPgKBEBjC&#10;sgmEACHHkoWQCVc4djYhyRIIsAzHQlhCYBcIL4F5w8wyGdvj8e2xZFs+5ZFlWZd1q9W9f1glym3J&#10;bpnB6/f2957fU1XXV1W//qqrvu+rz8CyLGyXP4ZhiOHh4SfwumQyKVpeXq7hI0/CNkIgEGj1er27&#10;UJllWfL06dOvHj16dNjhcFyzkfy2IuPz+XYwDCNGZavV+rOzZ89ezbKsoLe39+VAINC0nvy2IhMO&#10;h8sRGZ/P1zE2NnYvAABJkvHS0tL3HQ7HdevJC7diknyRSCRUDMNQLMsSw8PDvwQAsrCwsLe9vf1r&#10;MpnMyjCMaD35bUWGYRiKYRjK4/Fc6PF49ggEgkhHR8fVUql0AgCAJMnEevJbvsyWl5fr+/v7f2e1&#10;Wg+yLCvAn7EsK2JZVjQ5OXk7AEB1dfVBRIQPtlQziURC0dnZ+UEkEikDAAiHwxWtra03EQTBAAAw&#10;DCOKx+PKhYWFr0il0jGz2fyvufS/pZoZGhp6ChEBAJibm7theHj4F6jMMAyVTCZlDMNQdXV195Ik&#10;Gc+l/y3TjM/n65ibm7uBWz85OXmHQqHoMhgMr7AsKwIAkMvlgxqN5o/ctizLEouLi/sikUg5QRB0&#10;UVHRUalUakfPt4zM1NTUdwAACgoK+nU63RuTk5PfjcVipQAAg4ODvy4uLv4Q7VaVlZVPoqWHY3x8&#10;/J9GR0cfQWW5XD500UUXtaC2W7LMWJYlnE7nVWKx+Ox55513RVVV1SN79+6tUyqVJwEAaJoutFqt&#10;D6U0w+p0uje4ffh8vp1Wq/VBvG55ebnR6XT+HSpvCZlQKGRJJBKKjo6Or0okEgcAAEVR3pqamvtQ&#10;m9nZ2RvD4bAZAAiSJGO4PMMwov7+/ue4ux8AgM1mu59lWQJgi8hEIhGTwWA4XFRU9D94fXFx8RG5&#10;XD4IAMCyrDAcDlekHq2al91uvysQCDRn6jsQCLQsLS1dvEbo84TFYnmcW0cQBFtRUfFrbj1+0kci&#10;EYPNZjvIkUuUlJR8UFhY2AsAMDU1dRvAFm0ASqXyr0KhMJTpmV6vf/XMmTOPJRIJBarDl5PNZnsg&#10;mUxKUFmhUHS1trbeLJfLhxmGEVqt1oN2u/17NE3Lt0Qz2YigZ2VlZc/jdSzLCgEAgsFg9ezs7AFU&#10;L5FIZnft2vVFuVw+DABAkiRdU1PzU7FYvLC4uHjZtrCay8vL/w0AWFRGmhkbG7sP11Jzc/MtIpHI&#10;h8uSJJmwWCw/X1paunBbkJFKpfbS0tL3UJllWUE0GtU4HI5rUZ1er39NrVb/OZN8WVnZv8diMe22&#10;IAMAUF5e/iv0m2VZwfT09LeRRSAUCgP19fXfyyYrEAhiGo3mj9uGTElJyYdCodAPsGKjTU9P34qe&#10;1dTU3J+Xl+dcT16r1b61bcgQBMEgs8Ttdl8ai8U0AAASiWSqvLz8txvJkySZ2DZkAD49XxwOx9dR&#10;XU1NzQN8reecybAsSyLz4VwDfSNut/tiAACZTDZqMBhe5SufMxmn03kVTdMFfNszDCNcXl6ujUQi&#10;ho1eAsMwVOonAQBgNpv/hSCIJN+xVlkAgUCgcWRk5BBBEDRJkjGTyfSMWq3+AG8zNTX1bYVC0SUS&#10;ifwbdb60tHRhb2/vK8ghoyjKZTabn6qsrHyCu3RS50maLEVRS7loZRWZeDyu7O7ufjscDleiOqfT&#10;eVVbW9vXUacMw4g8Hs8X+GjG4XBc29fXdxh72xCPx9Wjo6MPnT179qpdu3Z9kaIoD3rGjbwYjcZn&#10;BAJBJBcy6WU2MjJyCCeC0NfX96LL5fpbAIBgMFjHMIx4IzIej2d3b2/vyzgRHH6/f8fJkyf/QtO0&#10;DNWh7wUj8/xaSR5kfD5f++zs7E0AACKRyJefnz+JDSI8derUW8vLy3WxWKwEAICmaXm2DlHMC9lX&#10;2eD3+9tTPgoBsFozSqXyBO4O50RmdHT0YQAAgUAQPv/88y+/5JJLKi+44ILz8/Ly5gEAksmktL+/&#10;/wWapgtT5bxsHbrd7kt9Pt9OVCYIglapVMclEskUt+38/Pw1yJ3GNZPrt4IgjEQiZYuLi/sBAFpa&#10;Wm5GrqxSqezauXPnlZ988skJhmEor9e7y+Vy7QcAwOPBXExOTn4X/TaZTL+tra39MUVRXoAV32Ru&#10;bu4Gm832AOpjZGTkSZVKdYyiqCUkp1Kpjm2GDDk/P38NwIqxptfrf48/VCgUPY2NjenJocOMYZiM&#10;mkkkEoWIcE1Nzf1NTU23ISIAABKJZK6qqurRnTt3XkkQRCLVF3X69OnX8e8wl+14FRmPx7MnLy9v&#10;rrGx8c5MDYxG47OlpaX/DQCAnKRsy8ztdl/CsqyopaXllurq6ocIgmAztVOr1X9uaWlJ217BYLB2&#10;YmLiHqxJRrkNyfj9/vbGxsa7hELhcqYGBEGwTU1NtwmFwkB6JM7Og+Dz+XZotdo3+exEZWVlL5aX&#10;l6ddZtwJ2yxImUw2otFo3lqvUWp5PIzKmaIk8Xi8yOfz7ayoqPgl38Hr6+t/KJFIplPF9IGZTaMb&#10;gayqqnqYj3BFRcWv8vLy5gDWkvF6ved99NFHE263e9/Jkyc/crvdl/AZXCAQRBoaGu7azMQzgeSG&#10;f9YbuLKy8gmA1WRCoZClq6vrXbRtMwxDdXd3vx2Px1V8+tVoNO+gKAuGjC+Xpmnp6dOnXzl27Fh3&#10;b2/vYa7VkJOhaTQaXxCJRD5EJpFIFHR2dr4fj8dLOIPK5+fnr83cy2oQBMFWVlauCUNxkXpJ7zgc&#10;juv9fv+Oubm5b3AjnDmREQqFwfz8/HG0LAcHB38TCoWqMrWdn5//Kt9+tVrtHyiKWsSqVmmGZVmi&#10;v7//ObfbfSlePzExcU88Hlei8macMwIAwOVy7cedKC6WlpYujMfjRXw6JEkyodfr06c+N2hus9ke&#10;QDcIAoEgiHZelmWFS0tLF6X7yY3HigzDMMKhoaFVu1ZJSckHbW1t19fV1f1QrVa/R5JkYmlp6Qt8&#10;Oy0qKvo4Exm3232xzWb7CQCAWCx2XnbZZeX79+9X7NmzZw9FUUter/dvUNucI5rJZFI8Pz//tVAo&#10;VI3qamtr77NYLI+iSVgsliesVutPA4FAm1arfZtPvxzDlAVYcUv6+voOQ2o1tLa23ozMHpVKdaK2&#10;tvaf8fyAnDWTTCaleBDbZDI9ndreVy0Ns9l8CN2/8CSD70wsAMDo6OgjyLEzGo3Pq9XqP+EyZWVl&#10;L7Asm3YzNkMm7YOIRCJvbW3tfZnaiUSiwEaHMQ58myUIIrm8vNyAwk1isXihrq7uB1wZkiQTWq32&#10;DeQX5UwGd6iqq6sfxL1FLrJFIDMB1wxBEMzIyMjjaH6NjY134AYrDo1G804kEjECcMjQNC11uVz7&#10;sxmSDMOIkOkuFovPmkymp/lOdiPgmgkGg7Uul+tLAAAqleq4Vqt9M5ucRCKZQd/bKjKjo6MPd3Z2&#10;/unUqVNvJZPJNT5LMpmUot8VFRVPCQSC6LkgArBaM5OTk3eg33V1dT9az9wiCIKVyWSjABiZWCxW&#10;Mj09/S0AAJfLdfmpU6f+wCWUXpskGc/FR5+ZmTlw/Pjxk06n8yvZ2uCacTqdVwKsLCGVSvXXjfpH&#10;kZ40mZmZmVtxD9Llcl3R39//PB7rQprRarVvisVi/MTOCpqmZSMjI4d8Pt/53d3db/f09LxG07SU&#10;246zm5EAAJWVlY/xGWOVEMMwInSVhsPhcFxvt9vT0XekGbVa/R63bTbMzs4ewG/F5ufnrz1x4sTH&#10;uBmC5oCXFQpFJx+t4CABVk7ZaDSqy9RgZGTkca/Xex7Ap9sy33gWy7IEHhNA8Pv9HV1dXe/j13vc&#10;sJTZbP4FV24jkAAAaOeQSqXjO3bs+HuDwfAS3qavr+9wMpnMw76ZWIa+1iAYDNaGQiELAABFUW7k&#10;9wMAeL3eXUNDQ/idTFozQqEwoNFoeFkOWcnU19ffo9Vq32ptbb0J9xiDwWDt+Pj4vfgGwKdzl8t1&#10;OcBKLG7v3r0Ne/bsuQCPwszMzHwTmSP4MtNqtW9uZqckY7FYaSgUqiooKOhDgQuCINiGhoa7y8vL&#10;f4MaTkxMfB/ZY3w14/V6dwOsRGrEYrFLqVR27d69+2KBQJC+sB0cHHw6FosV45rR6/Wv50oEAIAM&#10;BoO1AABVVVWP4vs5QRBsY2PjnVhkJn9iYuIHKTK8NBMKhSz5+fl2k8n0DKorKCgYbG5u/hYqJxIJ&#10;5djY2E9wQ1MsFq97S5aVzPLycp1YLD6bKYuIIIhke3v7dTKZzArwaViWL5lwOFxZVVX1EDeDT6/X&#10;v1pSUvIXVJ6env7HUChkRuVMARNeZMLhcEVZWdmL2VIGhUJhsL29/VqcAN9lJhKJfHq9/j+49QRB&#10;sPX19d+HlHXMMAyFoqoAKxdaXJloNKqbnZ29cXp6+lZ8q19FJplM5m8U2y0sLOyrrq7+GUaGl2bK&#10;ysqeFwgEGYkXFBQM6HS632d6hi93lmUJu91+95EjR8b6+vpeHBgYeObo0aPDeBJeel5SqdSOMh7W&#10;g9lsfhItN76aMZlMv1vveXV19YOQORKTrktlCx5KJpP5qC4ajepQmjAOUq1Wv8tnYgKBIFZQUNAP&#10;sL5mFhYWrpiZmTkAAIBuEbJBLpePrHeexGIxNZ72iMPhcFzH/bZImUw2tt6AOJBNRRBERjLT09O3&#10;dHV1vdvf3/+C2+3ey6dPi8WSyf5Ke5qJREKZ4TnQNF0YjUY1eF1OzhlSdaZlNjc3d93AwMCzqDw+&#10;Pv5jPn0qlcpOpVJ5Aq8jCIINBALNMzMzNwOsRGQaGhru5GqRe+mVKxkpwNpl5nK59vf19b0EWLx4&#10;cXFxn9/vb+HTr9lsXhOftlqtB+HTQMYBs9n8VEdHx9UKhaIbteFeEm+GDEOSJI3qIpFIWW9v7yuZ&#10;zoZMlngmaDSat8Vi8QIqB4PBGqfTeRUAgNFofE6n070JsJKS1dTUdDvAyi0f93DNiQxN01JcKwzD&#10;iHp6el5HwT6CIGij0fhcfn6+HQDA4/FcyKdfkiTj+DXh1NTU7QAr+WUNDQ13420VCkV3QUHBgFwu&#10;H+J6oDlrBidjt9vvxoNwdXV197a0tPwDurgKBoO1fKOauG2GopT19fX3CIXCILdtUVHREXy5rUuG&#10;YRih3+9v457EKTIxAIBoNKq12Wz3o2dqtfo9s9l8CGAluomWjc/n28GHDNc5U6lUn2QLZCgUip7i&#10;4uIjG5LxeDy7P/7446Fjx46dPnPmTHrbZFmWTCaT+UgzZ86ceRQ5axKJZLatre3GdLI0SdI6ne41&#10;AIBYLKblQ4Z7G1ddXX0wWyBDLpcP4+HcjGRompb39PS8EQwGawBWzH4UXEDhJ5IkY6FQyDw3N/cN&#10;JNfS0nIA91MAAAwGw8spMquuO7IB10xhYWFvcXHxh9naFhYW9nLHW0NmfHz8R9Fo1IDXDQwMPJNI&#10;JArxbTkVCiIA0hbwR5kGlMlkZ7h3N9mAa8ZoND67mavANJl4PF5kt9vX3DjHYjGNzWa7H5FhGEY8&#10;Ozv7TQAAoVDoT1m/a0AQBGswGF7eKFMDAY8B6HS6/8yVCABGZnJy8jvoG2hubr7VYrE8ip5NTU3d&#10;nkpth3A4XIFO3qqqqofXSzfU6/Wv8r3TxzXDzZDlC2GqIwJ9AwaD4TCydlOn+A6GYfLsdvuq/V4s&#10;Fi/gbnUm5OfnzxQVFR3lMxH0zZAkGd90UgPASpZROBw2UxS1WF9fn46247mRCwsLX8YFLRbLI0Kh&#10;MLzRAGq1+n0+E0GaweMDuYIE+PSQamxsvAOPVOp0utdRRisOiqKWTCbTs9z6TOD7ISPN5JpjhoME&#10;WDlbNBrNO9z/W0mltr/EFTIajc+d46A5gTaKbJkifEACANA0rWhqarot01vEIyto7Ax1nwn4jveZ&#10;l1llZeVj2bxCuVw+rFKpjqOyUqk8iSfXnQvgByaeo5MrSICNb7hMJlN6I/gsby4bOKHZz7bMNkIq&#10;6WCN+XCugGuGoij3ZvvhRUYgEMS0Wi06lc95ljpBEEmRSOQhSTKm0+k2FZoFyCEPAJn+DMOc8/+G&#10;oijKu2/fPl0ymZR9lhXAe2LoLoWvrZUrBAJBLFvAkC94LxkUmfm8yJwL8CbDMMznqplzgf+fmkHf&#10;zOexAZwr8Caj0Wj+SyAQRNZLL/m/xv8Cg7QuoKCI5AYAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAh&#10;ANFaYTzhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAMhu+DvYPRYLfWibNsJY1SStl2&#10;KoO2g9GbG6tJaGyH2E3St5972m4S+vj1/flq0i0bqHeNNQjxPAJGprSqMRXC9+FjtgDmvDRKttYQ&#10;wo0crIrHh1xmyo5mR8PeVyyEGJdJhNr7LuPclTVp6ea2IxNuZ9tr6cPaV1z1cgzhuuUiil65lo0J&#10;H2rZ0aam8rK/aoTPUY7rJH4ftpfz5nY8pF8/25gQn5+m9RKYp8n/wXDXD+pQBKeTvRrlWIswW4g0&#10;oAjJmwB2B17SMJwQhEhS4EXO/1cofgEAAP//AwBQSwMEFAAGAAgAAAAhAFyhR37aAAAAMQMAABkA&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvNLBSgMxEAbgu+A7hLm72d22IqXZXkToVeoDDMls&#10;NriZhCSKfXsDIlgo622PmWH+/zvkcPzys/iklF1gBV3TgiDWwTi2Ct7OLw9PIHJBNjgHJgUXynAc&#10;7u8OrzRjqUd5cjGLmsJZwVRK3EuZ9UQecxMicd2MIXks9ZmsjKjf0ZLs2/ZRpr8ZMFxlipNRkE5m&#10;A+J8ibX5/+wwjk7Tc9AfnrjcqJDO1+4aiMlSUeDJOPwZbprIFuRtQ7+OoV8ydOsYuiXDbh3Dbsmw&#10;Xcew/TXIq48+fAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAn7t95BAMAANoNAAAOAAAA&#10;AAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDjxzeKN00AADdNAAAU&#10;AAAAAAAAAAAAAAAAAGoFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQAJoMSV&#10;ZygAAGcoAAAUAAAAAAAAAAAAAAAAANNSAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItAAoAAAAA&#10;AAAAIQAxLCneATMAAAEzAAAUAAAAAAAAAAAAAAAAAGx7AABkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BL&#10;AQItAAoAAAAAAAAAIQDN1TbNJikAACYpAAAUAAAAAAAAAAAAAAAAAJ+uAABkcnMvbWVkaWEvaW1h&#10;Z2U0LnBuZ1BLAQItAAoAAAAAAAAAIQBV6WrbeBIAAHgSAAAUAAAAAAAAAAAAAAAAAPfXAABkcnMv&#10;bWVkaWEvaW1hZ2U1LnBuZ1BLAQItABQABgAIAAAAIQDRWmE84QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AKHqAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAXKFHftoAAAAxAwAAGQAAAAAAAAAA&#10;AAAAAACv6wAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAACgAKAIQCAADA7AAAAAA=&#10;">
+            <v:group w14:anchorId="7E191581" id="Grupo 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.7pt;margin-top:42.9pt;width:113.85pt;height:93.15pt;z-index:251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="43659,5595" coordsize="19979,14974" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAn7t95BAMAANoNAAAOAAAAZHJzL2Uyb0RvYy54bWzkl2tr2zAUhr8P9h+M&#10;v7e+RL7SpF+6lkLZSrf9AEWRHVHLEpJy6b/fkeS4abrRURbIKCRGto6PX716dCxfXG55F6yp0kz0&#10;0zA5j8OA9kQsWN9Ow58/rs/KMNAG9wvciZ5Owyeqw8vZ508XG1nTVCxFt6AqgCS9rjdyGi6NkXUU&#10;abKkHOtzIWkPnY1QHBs4VW20UHgD2XkXpXGcRxuhFlIJQrWGq1e+M5y5/E1DifnWNJqaoJuGoM24&#10;o3LHuT1GswtctwrLJSODDPwOFRyzHh46prrCBgcrxV6l4owooUVjzongkWgaRqgbA4wmiQ9Gc6PE&#10;SrqxtPWmlaNNYO2BT+9OS76ub5T8Lu+VVw/NO0EeNfgSbWRb7/fb8/Y5eNsobm+CQQRb5+jT6Cjd&#10;moDAxQShrKyyMCDQlyTlJI4z7zlZwsTY+9AkzyqUhgFEZFkFv13Al12SqiqqFCJcElQVKEltTIRr&#10;r8EpHZVJRmr4D25B65Vbb1MFd5mVouGQhP9VDo7V40qewcRKbNicdcw8OUhhCq2ofn3PiDXanoCx&#10;9ypgi2kIK6THHNbGLcctDZw/uwgbb0f66vZ5x+Q16zo7AbY9CAWyD8j4zVg9dVeCrDjtjV9Ginag&#10;WfR6yaQOA1VTPqcgTt0uEjAelrABhVKx3vjp0UZRQ5b2+Q3oeICV5qdk7HCin3XaIeiBswN0/oTA&#10;SNFbAOBaKm1uqOCBbYBskAOu4xqv7/QgbBcy2Om1OJEgzU8KNP4bbKqX2OR2WqzHFqxTwMau1yNj&#10;g5I4rnJXOZIsLsqi9Gw+cwPdCZR9WzjSSZb64jPWjY+IjbVjv9wUp8bN5PjcZHGcosJzA9QgaMPi&#10;wfXITZHCS8vWPctNilDl3kkfmxuwY58bt9ROqd6g43OToySHrYfdqRRJbCvLC2yqJIUAT01RVBPf&#10;/7GpAbf2qXHr6JSosVvT476lsqLI8xyqGlBTpkVeHVCTokmVDjtklBRl6fr/KTVufwwfEG7LPHzs&#10;2C+U/XNo73+SzX4BAAD//wMAUEsDBAoAAAAAAAAAIQDjxzeKN00AADdNAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABpAAAAToIBgAAAFkgJgYAAAAGYktHRAD/AP8A&#10;/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7N13nFvllTfw37nSFEnTe7U9tsHG&#10;NtgY7HEoppkeMCEJCQmdBAgJLZsQdrMl7+6+W5N9UzadhJYAKfSSRsA2zTYtwd1jsD0znt5nJI1G&#10;0j3vHyqearXbJJ3vJ5OZke997oMt3XOfdh5iZgjzMbMdwAIASwA+HowKAIWhLy48+vOMr5wYRQcA&#10;DIe/Ro5+p6O/E0bCP/cBtBvAfiKa0Pg/UQgwMwGoArAU4BMAVIJRhKPv9cjPk15DEQBHrKIBjAEY&#10;nflFR38Ovdc/BGgvQu/zMa3/G0XySAKSsZi5DKGgswQc/g4sBbAYsYOLUQIA9gO0E4SdAO0CsBPA&#10;h0QUMLluIg0wsw1AEyKBh6MB6AQAJebWboojAPYBtBeEfQDtC/2OViJSTa5b1pGApDNmbgT4HDDO&#10;BfhcAI1m1ykFPgB7woHqPYB+B2AvEcmbKMsxswvAGWDeAPB5AJYDyDW5WqnwAHgVRC8D9DKA94go&#10;aHalMp0EJI0xcxXAZ08KQMeZXSedHQboRRC9COAVInKbXSGhv3AX86kAbwgFIZwG67Tw9TAMYNOk&#10;ALVLHsS0JwEpReE+8Y+A+apwADrR7DqZyAdgcyg40YtE1GJ2hYR2mHkhwJeEA9A5CI3tZKtegF4G&#10;4QWAnpQHMW1IQEpS+MN5DZivA7DI7PpY1AcA/Q5EDxPRW2ZXRiSOmQsA/jiYbwRwltn1sSg3QE+A&#10;6GEAm6RrL3kSkBLAzCUAfzIchM4wuz5p5h0Q/RCgx+Vp0trCrf4zQkGIrwLgMrtOaaQdoF+A6BEi&#10;2m12ZdKNBKQYwn3lF4L5WoCvAJBndp3S3AhAD4HoR/KBtZbwBJzrwHwDQrM+RWreDrWa6DEi6jO7&#10;MulAAtIcmDkX4GvBfB/kw6mXzeFW01Oy7sk8zHw2WP1bAOcDILPrk4G8AP0YRN8koiNmV8bKJCBN&#10;w8wOgG8G870wYYo2M2NkZAQDAwMYHx+H1+uF1zsO77gX4+HvXu84xr1eeMe9CASO3V1ts9ngdDiQ&#10;73DA4ciHI9+B/PB3hyMfDocD+fkOlJQUo6SkBESm3I96ALofRN8lom4zKpBtwt1yZ4PVbwBYb0Yd&#10;vN5x9PX1TnuPH/158vvc5zv28woRwZGfP+m9PfV9nu9wID8/H4UFBaisrITNZjPov3KKCYAeBNF/&#10;EtGHZlTA6iQghTFzIcC3gfkrCK0k1/t6GBwcREdHJzo6OtDRGf7e0QG325whFofDgfr6etTV1aKu&#10;rg71daGfS0tLjQpUYyD6b4D+R1bQ6yMciM4JB6Izjbim1+s9+v4+0oEj4fd5f3+/EZefwW63o6am&#10;BnW1ofd55P1eXV0Nu91uRBWCAD0Kon8noj1GXDBdZH1ACmVO4DvAfBeAUr2uMzo6it2792D3nt1o&#10;bz+Cjo4OjI+P63U5TeXn56O+vg51dXVYumQJli9fjuLiYj0v2Q2ibwD0MyLy63mhbDEpEP0f6Dgh&#10;x+/3o6WlBTt37UJbWzs6OjowMDCg1+U0pSgKqqurUVtbi+OPOw4rVixHXV2dng9jDOAJkPJvRPSe&#10;XhdJJ1kbkEKTFfhLYP5nhPJlaSoQCOCDDz7Azp27sHPXLhw+fBiZ9Hc9f948rFixAitWLMfixYv1&#10;erLcD1L+FsBTsggxecx8XrhFpHkgYmZ0d3dj585d2LFzB/bu3YeJicwZDiwpKYm+z5edcAIKCzW/&#10;VYTRr0D0N9k+xpSVAYmZTwOrPwRwkpbldnd3Y9euXdi5cxf27N2D8XGflsVbVl5eHpadcAJWrFiO&#10;FStWoKpK8x7PrSDlq0T0mtYFZzJmrgXzdwD+pJbler1e7NmzJxyEdqKvLzsmkBERFixYgBXLl2PF&#10;iuVYuHCh1g9iYyD6R4C+l605I7MqIDFzJZj/A+CbtCpzfHwcb731FrZseRUHPvhAq2LT2vx583D2&#10;2WehubkZDkesJM0JeRak3Cf97sfGzArAt4Te69Ckb1VVVezbtw+bNm/GO++8i2BQ1n4WFxfjjDNO&#10;x/ozz9T6IWwHSPkCEb2uZaHpICsCUvgDejOY/xMajBMxMw4dOowtr27B1q3b0mYsyGi5ublY19yM&#10;s85aj6amJq364idA9HWA/p+siJ+JmZeD1Z8glFsuZcPDw3j99TewecsW9PT0aFFkRjrhhBNw1vr1&#10;WL36ZOTkaJXSjx4A0deIqFejAi0v4wMSM68Od8+tTbUsj8eDrVu3YvOWV9Ha2qpB7bJHY2MDzj7r&#10;LKxbtw5Op1OLIreAlOuJ6JAWhaU7ZnaA+esAfw1ASv1Iqqpiz5492LR5C9577z1pDSXA5XLh9NNO&#10;w/r1Z6K+vl6LIgdBdB9A92fDdhgZG5CY2QbmfwT47wEoqZTV09OD555/Adu2bYPfL5O+UpGbm4u1&#10;a9bgoosvQn1dXarFjYLoLoAezOZJD+FJCz9Cigu4x8fH8fLLr2DTpk3ozZJxIT0tXrQIl156CVau&#10;XKlF78BrIOVqImrXom5WlZEBiZnrwOovAZydSjkDAwN49rnn8dprr8lTosaICKed9hFcsXEjKioq&#10;Ui3uGZByCxFlVZ8SM+eB+X8Avj2Vcvx+PzZt2oTnnn8Bo6OjWlVPhC1cuBAfv/JjOOGEE1INTP0g&#10;5ToKbfWSkTIuIDHzBWD1FwAqky1jZGQEL7zwIl5+5RUEAlk52cUwNpsNZ599Fi776EdTXdvUC1I+&#10;T0TPaFU3K2PmRrD6W6TQFR0MBvH662/gmWefTZu1Quls6dIluPLKK3Hc4lQzkdF/gejvM3GNXsYE&#10;JGa2g/kbAP8dkszH5Xa78fvf/wF/eukl+HzZMWXbKnJzc3H++Rtw8UUXweVKJbk0/RxE9xDRiGaV&#10;sxhm3gBWHwOQVNNSVVW8/fY7eOrpp9DVJZmajHbSSSfiYx/7GBbMn59KMW+Eu/AyajA7IwISM9eH&#10;P6BJpUKZmJjAH/74R/zud7+H1+vVuHYiEQ6HA5dcfDE2bDgP+fn5yRazF6RcQkQHtayb2cKzRe8D&#10;878giXFRZsaOHTvwxJNPyaQcCzj11FPx8Ss/hpqammSLGAApNxDRc1rWy0xpH5CY+SKw+giSfFps&#10;aWnBzx94QJ4ULaa8vBw33ngDli9blmwRvSDlciLaqmW9AICZTwK4GYwmhLqGe0A4CNBWItqp9fXC&#10;1ywBqw8DuCyZ84eHh/HQw4/gvfckQ42V5OTk4GMfuwIXnH9+Cglf6Vsg+ttM6MJL64DErN4G5h8g&#10;iS46n8+HJ598Cn966aWMSumTac466yx86qpPJrvAdhykXENET2hRF2a+IrxNw7HGbbaClH8nome1&#10;uGb4uivB6hNIYmdiZsbWrdvwy0cfNS1pr4itqakJN990YypTxf8AUj6R7kmJ0zIghRJF8j+B+Z+S&#10;OX/Pnr144MEH0dubNevN0lp5eTluvOF6LF++PLkCiL4K0LeSnRrOzE4wfxfgmxO46E9AdDcRpdQH&#10;zMwfA6uPAki4/3JoaAgPP/wI3vvLX1KpgjCIzWbD5ZdfhksuvjjZlETbQcql6bwZYNoFpPD6ou8D&#10;fGui53q9XvzmN7/FK5s26VAzobfUWkv0ExB9KdFujdD7TX0CwMYkLvpbkPKpZBc0MqvXgPlBAAn1&#10;5TAz3ty6FY8++pi0itJQY2Mjbr7pRsxPbtLDPpByIREd1rpeRkirgMTM+eH1RVcmeu6OnTvx4IMP&#10;yfTWNFdWVoYbb7gBK1Yk1Vr6A0i5Kt4ZeMxMYP4ewF9M5mIh9G0QfTnR1hmzeiuYf4gEu6OHhobw&#10;0MMP4y9/+WtCtRTWoigKLr30Elx+2WXJtJY6QMpFRLRDj7rpKW0CEjMXg9VnAJyVyHmqquL551/A&#10;U08/rVPN9EdEKCgogMvlhNPpgsvlhMvlgsvpgnPazwSC2+OG2+2Gx+2J/ux2e+DxhL6HfndDVdM3&#10;E8mFF1yAq676JBQl4clmO8LdGm3HOoiZlXAwSmnRaQh9JzwVPa4PG7P6N2D+ZqJX2bVrF374ox+n&#10;davI4XCE3s8uF1xOJ5zh766CSe93pxO5uXnwej2h9/OU97sHHrcbY243PJ7Qez2dt8M47rjj8MXb&#10;v5DMGr1hkHIZEb2qR730khYBKZRGX/09EtwuYnx8HPf/7Gd45513daqZ9ogItTU1aGpqwoIFC9DU&#10;tADz5s3TMGFjiN/vR1tbGw4ePIRDhw7h4KGD6OjoTKsJHieeuAK33XprMrnxWkHKGccKSszqF8IT&#10;ZrRB9Hki5f5jHZLs2Cgz46U//xmPPfZ4Wv37FRcXo6lpQeh9vqAJC5oWoEjj/YaYGT09PTh48CAO&#10;HjqEgwcP4fDhw2kVpMrKynDHHV9KZt3SOEj5dDotFrd8QGLmBrC6BUBTIuf19vbiu9/7X7S3Wzv1&#10;U2Vl5dEPZVMT5s+bD4cj6fU3KRkfH0draysOHjwU/vAetHyG55qaGtx15x3JrOXYB1LOnC2Tcjj1&#10;1F5ou3HjCEhZQkRds/1huHvwmwB/OZFCA4EAHvnFL7Bli7UfhF0uF5oWLIg+ZC1YsAClpaV67sY6&#10;J1VV0dHRGX0QO3jwENra2iydlSU3Nxc33ngD1jU3J3qqCqJriZRH9aiX1iwdkJi5LByMEhow2LNn&#10;D37wwx9hbMyaMyAbGxuxrrkZa9eu0SKPm676Bwawfft2bNu2HYcPW3Oc1Ol04vYv3JbMLLz3QMo5&#10;RDQ8+UVm9etg/lftahhGdB+R8p/TXw53D/4Q4FsSKW5kdBTf//4PsH//fu3qqKGioiKsOfVUNDev&#10;xaJFi5LpXjWMz+fDX/76V2zbth07duywbHC69JJLcOWVH0v07zIQ7r77vV710oplA1Joqq36JySw&#10;rwsz488vv4zHHnvccuMjVVVVWNfcjObmtahLPcu1Kbq6urBt23Zs3bYNXV2zPuibhohw9dWfxobz&#10;zkv0qfu18KwkT+QFVoO7AZygeSWB90mxrZz8Qrhl9KNEg1FbWxu+893vob+/X9sapsjhcOCU1avR&#10;3NyME05YmsJiT/N4PB6888472LptO/bs2WO5btCTTjoRt95yS6Jd1R6Qcp4eC8W1ZMmAxMw5YPUp&#10;AJfGe04gEMDDjzyCV1+1zi7XpaWlWLtmDZqbm7FgwXxTuif0wMxobW3Ftm3bsW37dkvNXFy//kxc&#10;e801ic5M+h1IuYKIJsLvPR+SzIcYQwCk5E/eWJBZvQ/M/55IIe+8+y5++tP7LZNvMScnB6tWrURz&#10;czNOOvFEzcc7zTQ8PIy33nob27Zts9SO0DU1Nbj7rjtRXV2dyGkD4bFTy+64bLmAFO6+eADg6+I9&#10;JxAI4Mc//gnefucdPasWt6VLl+Kyj16KpUuXWrqbQguqqmJ/SwteeP4F7Ny1y+zqAACWLVuGu+68&#10;A7m5uQmcRb8G0WcANIJV/XLgkdIY2dOGWb0KzL9K5PSXX3kFjzzyC33qlqCysjJ89NJLsW7dOtPG&#10;PY3U19eHP/7pT9i0abMl9kUrKSnGvV+9F7W1CY2ftoOU02LNMjWL9QKSqv43wF+J93grBaOlS5fg&#10;io0bsWTJErOrYoqWAwfwzDPPYNeu3WZXBSuWL8edd96R4NM63Q+ib4NVXfLRhS6hLCGi/cx8Glh9&#10;GUBevKdu2rwZDz30sG5Vi1ckEJ1xxukZ1RqK19DQEF548XfYtGmT6WNNSQalPeEJPdbq74XFAhKz&#10;+lUw/1e8xwcCAfzoxz82fVr3kiVLcMXGy7F06VJT62EVLS0tePrpZ7B7j7k9AyeeeCLu+NIXEw1K&#10;jwF8tW6VImUJABWsvokEEgK/+uqr+PkDD+pWrXiUlZbi0ksvwZlnnpmVgWi6wcEhvPjii9i0ebOp&#10;gam4uBhfuzfhoLQVpGwgIkstWrNMQGJWrwZz3FMTrRCMjj/+eFyxcSNOOEEC0Wz279+Pp595FntM&#10;DEwrTzoJX/zi7Va5gQZBymKw+kcAx8V70muvv46f//wB0wbXS0tLcekll2D9eglEsxkcHMQLL7yI&#10;zVu2mBaYQkHpq6itrU3ktBfCGfEtMwPMEgGJmU8Aq28BiGtntkAggB/+6Md4911zglFTUxM+8fEr&#10;tdiSOCvs27cPv33iSRw4cMCU65+8ahVuv/0LySas1NIbAIJIYN+uN958E/ff/zNTglFBQQE2brwc&#10;Z61fL4EoDgMDA3j++RewafNmU/69kgpKRF8nUv5Nv1olxvSAFJ7evR1xrjUyMxjZ7XZ87IorcNFF&#10;F2b8ZAWtqaqKP730Ep544klTBoRXr16NL9x2q9lB6QiAuPcX2Lp1K37y0/tNubmtPvlkXHfdtalu&#10;K5+VWlpacP/Pfm7KovKioiLc97V7EwlKangt3hY96xUv8wOSqv4M4JviOpYZP/7xT7Bt+3a9qzXD&#10;ggXz8bmbb05lvxIBoLOzC/f/7Gf48MMPDb/2qaecgttuuzUt1sZs3/4WfvTjHxsejJxOJz772c/g&#10;I+vWSes/BT6fD7/97RN46c9/NvzaxcXF+Ie//zrKy8vjPaUDpJxMRKanZbF94xvfMO3izOp1AP9z&#10;vMc//8ILeOklY/+BbTYbrti4ETffdBNKSkoMvXYmKiwswBmnn468vDzs37/f0AXMHZ2dGPeN48QV&#10;Kwy7ZjI++OADfPd73zN8cfdJJ52IL9/zZRx/3HESjFJkt9tx0kknYsnxS7Bv/354PJ7YJ2nE5/Nh&#10;3759+MhHPhJvj0AhwCsBejTZPcO0YlpAYuZlYH4GQFyd0++99xc89LCxU14bGxtwz913Y+3atdJF&#10;pyFFUXDcccfhlNWr8eHBDzE0NBz7JI188MGHqKqqQmNjo2HXTMTQ0BD++5vfhMeT0r5+CXE4HLju&#10;2mtw1VVXJbszr5hDZWUFzjzjTLg9bhw6ZFzqreHhYfT09uDUU06J9+FiEQh+s7ODmxKQwuNGf0Sc&#10;/elHjhzB//v2tw2bwaIoCj566aW45ZbPo7S01JBrZqOioiKccfrpsNlsaGk5YFj31I4dO3DiiSss&#10;1+L1+/349re/g47OTsOuuWzZMvzNl+/B0qVLpVWkk5wcO1atXInFixZj39698I6PG3LdI0c6YLfb&#10;cfzxx8d7ytkAbTZzcz9TxpBYVX8O8I3xHDs2NoZ//pd/NWy7cZfLhTvv+FIi/4hCAx98+CG+853v&#10;YnR01JDrlZWV4Z/+8R9QVFRkyPXi8eCDD2HzFuPGlj92xRW47LKPSiAykMfjwf9+/weGLYUgItx5&#10;x5ewatWqeE/pBCmrzBpPMryFxMxXAvHl7goGg/je9/7XsCzTlRUVuPfee7FgQVJbB4sUlJWW4pRT&#10;VmPHjp2GbDDn9Xpx8OAhrFvXbInu2E2bNuGZZ58z5Fo2mw0333QTzj9/gwQjg+Xk5KC5eS36+voN&#10;2xrnr3/9K05etSreh69CgI8jUhJKaaUVQwMSMxeA1ecBxPU389jjvzJsRt2CBQtw71e/YvntIDKZ&#10;y+VCc/NatBw4YEjC1v7+fng9Xpx00om6X+tYWlpa8MMfGTOjLj8/H3fddSdOOWW17tcSs1MUBatX&#10;n4xgMIj9LS26Xy8QCGLnrl34yLp18eZ3XArQO0Rk+L4mxraQmP8vgIviOfT119/Ab594QucKhaxc&#10;uRL33H0XXK641uUKHeXl5WFdczM6OzvRacBYyocHD6KivALz5s3T/VqzGRwcxH/99zcxbsC4Qmlp&#10;Ke796lewePFi3a8ljo2IsGzZCSgpKcH777+v+/XcbjdaW1uxLu7p/HwaQD8lIkMXDRoWkJh5BcAP&#10;AYjZPzIwMIDvfPe7hkxiOPvss/D5z90sK9EtxGaz4dRTT4XX6zVkvdKOHTuw5tRTUajx9tmxqKqK&#10;7373e+jo6ND9WvX19bj33q8ms7Ou0NGC8C667773HoLBYOwTUtDb2xveNj6uzbdLAICIXta1UtMY&#10;0nke2oRM/QGAmCsSmRkPPfwwvF79p71+/ONX4rprr02LhZLZRlEUfObqq/HpT39K93GOQCCABx58&#10;0PB1P5s2b8Y+A3Z7XXbCCfi7v70P5WVlul9LJG7lypNw39e+ZsgEm9/85jfo6+uL82i+l5kN3brA&#10;oNFcvg5x5u9644038f77O3StDRHh85+7GR+99FIZ1LW4Cy+4AF+47VbdJx60tBzAK69s0vUak/UP&#10;DOA3v/mt7tdZu3YN7rnn7kR3FxUGa2pagL//+t+hsrJS1+uMj/vw4EMPxTtemQNWv8/Mht0kdQ9I&#10;zFwG5v+O59ihoSE89vjjelcJn7n6apx2Wtw7owuTrVmzBtddd63u1/ntE781ZEtwZsYjDz+i+7jR&#10;smXL8PnPfc7s/H0iTpWVlfjyPXejoKBA1+vs2rU7kZ21zwP403rWZzL9W0jM/wYgZthnZjz8yC90&#10;n/J78UUXYcOG83S9htDeWevX4/LLL9P1GuPjPjz08CO6z3bbtn07/qrzQHZjYwO+9MXbJRilmZqa&#10;Gtx15526j2k//qtfxT+Tlfl/mNmQLLu6BiRmPhngW+I5dtv27Xjvvff0rA6a167FJz7xcV2vIfRz&#10;xcaNOOP003W9xo4dO7B16zbdyh8dHcWjv4x726+klJWV4Z6775Y0QGlq8eJFuO3WW3QdTvB6vXjo&#10;4YfjffiqAfM/6FaZSfRtIbH69wBi/q2OjIzglzp/SJcsWYKbb77JEosgRXKICNdffx1WLI9rp5Kk&#10;PfrYYxjRKWPEY489jtGxMV3KBkLZur98z92S8irNrV69Gp/9zGd0vcb77+/AG2+8GefRfDsz6zvA&#10;BR0DEjMvB3BlPMf+6te/xpiOH9K6uroktrIWVmS323H77bfrum5obGwMjz76mOblvv/+Dry5davm&#10;5UbY7XbccceXZIuUDHHeeefikksu1vUajz3+eLzDJA4w36NrZaBnC4n56/EcduTIEbz5pn4f0pKS&#10;Enz5nrtl0WsGcTjycfdddyWy30vCtm3bhr379mlWXiAQwC8f1bcX4HM334ylSwydpSt09vErr0Rz&#10;c7Nu5bvdbvz+93+I82j+EjPr2vTWJSAx8/EAfyqeY5986mndBpHz8/Nxz91363rjEuYoLQ09aOg5&#10;nfnpp5/RrKw33nhT1x1Er7rqk2huXqtb+cIciqLg5ptuxNKlS3W7xp9eegnDw3FtAVMI8J26VQR6&#10;tZCY74un7IMHD+q6Ffk1n/0s5s2z5r43InV1dXW4/rrrdCt/37592LNnb8rlBAIBPPf88xrUaHYn&#10;r1qFiy68ULfyhblycnJw26236DYd3Ofz4YUXX4zvYOa7mFm3FbyaByRmXgBwXItGnnzyKa0vH3Xy&#10;qlU47bSP6Fa+sIa1a9egea1+LYOnnk69Bf/a668nsDo+MQUFBbj++utkgXeGKy4uxnXXXqNb+a+8&#10;sineNXilAH9Br3po30JivhdAzMUPe/ftw85duzS/PCAf0mxzzTWf1S3tSktLC3bv3p30+X6/H889&#10;p1/r6NprrkFxsSFLRITJ1qzR7+ErEAjg2efi3P6E+W+YWZe+ck0DEjPXAXxzHMfhySef1PLSU8iH&#10;NLsUFBTgxhuu1638VFpJr776qm5baaxduwZr167RpWxhTddc81nd7m2vvfY6uru74zm0EuDP61EH&#10;bVtIzLcDiLnhxo4dO9HSckDTS0c0r10rH9IstGrVKpxxxhm6lP3BBx9i586dCZ/n9/vx/Atx9s0n&#10;qKioCNdeo18XjrCmgoIC3KDTw5eqqngq3ok8zPcws+Y9bJoVGKpc7LEjZsZTT+szdlRUVIRrrvms&#10;LmUL67v6059CmU4LQp96+pmEW0mbN2/B4OCgLvW54frrdc95Jqxp1cqVuj18bdu2De3tR+I5dD7i&#10;TJidCC0j3HoAMVcrfnjwIA4d0mdL8htvkA9pNnM6nbjppht1KfvgwYPYsSP+LPSBQAAvvPiCLnU5&#10;4/TTcfLJq3QpW6SHqz/9KZTptJ3Ipk2b4juQWfMprtoFpDgrt2XzFs0uOdkZp5+OVavkQ5rtli9f&#10;jnPPPUeXsjcl8N79y1/+iqGhuNZ2JKSstBRXX21Y8mVhUXo+fL3x5pvw+XxxHMmf1HpygyYBiZld&#10;AH8y1nFerxfbtm/X4pJT5OXl4ZNXxby8yBIfv/JKXRKLvv/++/EuIMRrr8Wd3j8hn/jEJ2RvIwEA&#10;WL5sGU495RTNy/V6vXj77XfiObQQ4Cu0vLZGLSS+AkDMvrJt27bFGXkTs+G881Bk8PbTwrqcTicu&#10;vPACzcsNBoNx5aIbHBzC+wl078WrtrZWsjGIKTZuvFyXcjdv2RzfgRp322kTkOKs1OYt2nfX5efn&#10;6XLzEent/A0bdGlJvPbaazEnN7z55pu6pMO6/PLLJFu9mKKhoQFr1pyqebktLQfQ0dERz6Hnh5b7&#10;aCPldzcz1wPYEOu4w4cP6zKZYcN5G1AorSMxjV6tpCNHOnDw4ME5/5yZ8aoO3XV1tbVYu0aWM4iZ&#10;Nl5+uS5JAOJsQCgAaza1WYPHLf5sPOVs3vJq6peaJj8/X1pHYk7nb9igS5b31157fc4/O/DBB+jq&#10;6tL8mhs3bpTWkZhVfX29Lg8rb7zxJvx+f+wDma9jZk0iYurvcI6937rP58NWHfaBueD882Wat5iT&#10;w+HARRdpn3R067ZtmJiYmPXPXntV+9ZRfX09Tj1V+8FrkTkuv/wyzVtJY2NjePfduHbxXgFgmRbX&#10;TCkgMXMFgJNjHffee+/B6/WmcqkZHA4HLrjgfE3LFJnnvHPP0/yhxev1zpql3ufzYftb2s8i3bjx&#10;cmkdiWOqq6vDOh32TXrt9bl7A6bimMM28Uj1XX52PAe9/772M44uuOB82XRPxORw5OPiiy7SvNzX&#10;Z9n6+d1338P4uLazSBsaGnDK6tWaliky02WXad9K2rt375y9AVMwn6vF9VILSHFUQlVVzbN6OxwO&#10;XHC+tI5EfM499xzNW0n79u2b0b++c1fi+e5i2Xi5tI5EfGpra7Bu3TpNywwEAti3f388h57FzDF3&#10;eYglxXc6nxfriNa2NoyOjqZ2fp4HhwAAIABJREFUmWnWrDlVFgeKuOXn52veneH3+3HgwNEEwcyM&#10;3bv3aHqNwoICrFq1UtMyRWZbv17z9HLxJhYuBpByUz7pgMTMDQCOj3VcMlmSY9Gjr1RktmYd3jOT&#10;A1BXVxeGhoY0LX/N2jWw21N+6BRZ5PjjjkOpxgmGd+6Mt4cr9W67FFpI8V08/v+Y+JSUFGPJkiWa&#10;liky36JFC1FRUaFpmZM37tuVwiZ+c5EHL5EoRVE038Svo6Mjvj29OHaPWSzJByRGzIDk9Y5P6dbQ&#10;wto1a6VPXSSMiDRPu3Pw0CF4PB4AwB6Nu+vKy8uxaNEiTcsU2aF5nfYPMnE2LM5g5rxUrpPUnT20&#10;CCp2C2nv3r0IBoPJXGJO63T4yxbZQesWBzNj7759UFUVe/ft07Ts5mZ58BLJmT9vHmpqqjUtM84J&#10;O/kAUppVkew7fhGAxlgHaT3rqKqqCgsWLNC0TJE9Ghoa0NDQoGmZe3bvweHDh6MtJa00r5UHL5Ec&#10;IsK6Zm1n2+3evQeqqsY+MMVuuyQDEsc1m2K3xv3q65qbdcnZJLKH1t12u/fs0Xx2XV1tLRobtQ2c&#10;Irto/T53u904dOhQHEdyzEQJx5JsC2lprAN8Ph+6u3uSLH52knpfpEqPAd+t27ZpWmbzOnnwEqmp&#10;qanBggXzNS2zrb09nsNixoZjSS4gMWJOc+vs6tI0Bf+8efNQV6dZlnORpSorK7FY48kC7fF9UOMm&#10;s+uEFrRe6hDndhRNqUxsSLbLLmYUjLPycVt50kmaliey10krrfteqq2tRVVVldnVEBlA63tmR0dn&#10;PIfZEJpjkJSEA1I4zXjMBbFaB6QFTQs0LU9kr6YFTWZXYU5NTQtMroHIFNXV1XA4HJqVl8A9PemF&#10;osm0kOoQx3blcUbTuFn5JiLSi9Z961qS97nQiqIomD9fu/f6wMAAvN7xOI5kQwNSXINWWraQSkpK&#10;UFpaoll5IrsVFBRYtltMljUILTU1LdC0vM7OOO7rnPzEhiQCUuzo5/f70dOj3Qy7piZ5ahTaarLg&#10;jV9RFMybF3N5nxBx0/reGV/Pl5EtpDiiX5fGM+ys3MUi0pMVxyQbGhqQm5trdjVEBtH6wSvOnq+l&#10;yW5pnkwLKeaEhiMaT2iQFpLQmhVbSFask0hv5eXlKNRwL7AjHUfiOawEQGUy5SczhhTzQv19/UkU&#10;Ozf5oAqtzZ8/33KLT63YahPpjYiwQMMH+r747+1JpdZPJiAVxTrAO+5NotjZVVZWar7bpxD5+fmo&#10;q6s1uxpTyIOX0ENT0wLNyhofj2eWHYA44sRskglIhbEOGI9ramB85EMq9GKlKdZ2ux319fVmV0Nk&#10;IC2HPLzeuBsbMePEbHQJSJq2kKqS6ooUIqbKSuu8t8rLy2V3WKELLd/n4+Pj8U5Y0z8gMbMNgDPW&#10;cfEtnoqPy+nSrCwhJnO6Yr6VDeNyWqcuIrNo+d5iZvh8vniONKSFFNdgTgL9jDFZ6aYhMouVHnac&#10;LuvURWQWl8bvrTjv74YEpLgukkA/Y0xWummIzOKy0MOO1jcNISJycnI0Xd8WZw+YdQLSuIZjSPJB&#10;FXqx0nvLSsFRZB6nht12cd3f2UIBSdMxJPmgCp04LdT6tlJwFJlHy/dXnD1gVgpI2rWQtIzsQkxm&#10;pYcd6ZoWesrUgJQTz0HBYDCJqszO5ZJFsUIfVnrYkRaS0JOW769AIK77e1yxYrokd4w1hqIoyM9P&#10;ejdcIY7Jbrdb5v0ls0mFntJlWYGlA5LL6bRcvjGRWawyjpQuNwyRntLlgcfSASkvP9/sKogMl2+R&#10;95i814WerPI+j8XSAUnaRkJvVmmAW6QaIkOlS0+TpQOSEEKI7CEBSQghhCVIQBJCCGEJEpCEEEJY&#10;ggQkIYQQliABSQghhCVIQBJCCKG1uLaVnU4CkhBCCEuQgCSEEMISJCAJIYSwBAlIQgghLEECkhBC&#10;CEuQgCSEEMISJCAJIYSwBAlIQgghLEECkhBCCEuQgCSEEMIS7GZXQAghhD6YGRMTEwgEAoZfOpmT&#10;LB2QVGa8uXUbCgpcKHAVoKCgAAUFLuTn56fNlrxCCKE3ZobH68XY2NikLzfGxsbg9/sxPDxidhXj&#10;YumABAD9/f3o7++f8prNZgsFJ5crHKRCgcrpdMJms5lUUyGE0FcwGITb7Z4ScEbHxuB2u6GqqtnV&#10;S5nlA9JsgsEghoeHMTw8POPPnE4nCsNBylXgQmFBAVwuF3Jzc02oqRBCJG5iYmJK0Il8ebxes6um&#10;q7QMSMfi8Xjg8XjQ3dMz5fXc3NwpralIF6DDId1/QgjjMTO83vGjAcd9tKttYmLC7OqZIuMC0lwm&#10;JiYwMDCAgYGBKa8rinI0SBUUhAOVCy6XS7r/hBApCwaDcHs8M8Z2xsbGMqKbTUtZE5DmoqoqRkZG&#10;MDIyc9DP6XTOGKcqKCiQ7j8hxAwTfj/c04LO6NgYPB6P2VVLG1kfkI4l0v3X09s75fXc3FwUuFxw&#10;FRSEx6tCPzsdDun+EyKDMTPGx8enju2Eu9p8vuzsZtOSBKQkTExMYGBiAgODg1NeVxQFrmiLamoX&#10;oHT/CZE+VFUNz2ZzTwo6oZ+DwaDZ1ctYEpA0pKoqRkdHMTo6OuPPHA7HjAkVBQWh2X/SqhLCHH6/&#10;H2Nu94zxHY/HA+ak1naKFEhAMojX64XX60XvtO6/nJycaYHKFZ7954CiSGYnIVLFzPD5fEfX7Iy5&#10;w9/HMO7zmV29TJV5mRqygd/vx+DgIAZn6/5zOqMTKoqKClFeXi4TKoSIIRgMor9/AL19vRgcHMTY&#10;mNuM1DkiCZYPSDk5OfD7/WZXw3CqqmI0/EQ3WUlJMSorKlFRWYHSkhJpRYmsx8wYHRtDb28venv7&#10;MDAwINOpJ0mnIQHLB6SVK1dCVVX4/X5MTExEv0e+Jr+eDYaGhjE0NIyWAwdgs9lQUVGOyopKVFZW&#10;wOl0ptWbT4hkTUxMoLevD729fejr7c3arjdFUZCTk4Pc3Fzk5uZO+Tnye05ODv7w+9+bXdW4WD4g&#10;AaG/9Ly8POTl5c15DDPPGawiX4FAIKMGKoPBILq7e9DdHcpK4XA4UFlZicqKCpRXlCM3J8fkGgqh&#10;DVVVMTQ0hN7ePvT29mJolrRhmUZRlFkDzeSf7fa0uIXHLWP+a4go+o80l8lB61gtrXQNWl6vF62t&#10;rWhtbQUAlJaUoLIy1L1XUlws3XsirXg8nlAA6utFX19/Ro0D2Wy2WVszk3/WMtikyx0tYwJSPBIJ&#10;WsdqbaVL0BocGsLg0BD2t7TAbreHu/cqUFFRAZfLZXb1hJgiEAiEJiP09qK3rw9ut9vsKiXFZrPF&#10;bNnIusTZZVVAisfkoHWsm/b0ADXbz1YKWoFAAF1d3ejq6gYQSotUWVkR6t4rL0eOdO8JgzEzRkZG&#10;0dt3dDKClT4zs7Hb7TFbNhJskicBKUmRwcJYQStWS8us2UAejweHD7fi8OFWEBFKSkqiAapYuveE&#10;Tnw+39HJCH29lkq3Y7fbY7Zs5HOhLwlIOooELafTOecxgUAAExMT8Pl8GBkZwfDwsOGp55k5uhZq&#10;//4W5NjtqKioQGVlqHvvWPUX4lhUVcXg4CB6wlOyZ0tibDQigsvlQnFxcTRZck5OjgQbC5CAZDK7&#10;3Q673Q6n04nS0lIAockJkQ0Ix8bGDO/G8AcC6OzqQmdXFwDA5XKhMhygysvLM25mj9CW2+2Ozobr&#10;6++3RO63nJwcFBUVobi4GEVFRfIetij5V7Egh8MBh8OBmpoaBIPBaMtpeHjYlPVWbrcbbrcbhw4f&#10;BhGhtLQ0GqCKi4tl7VOW8/v90cwIvb19ltluIdIKKi4ulkk8xpPUQZnIZrOhtLQ02nryeDzR4OR2&#10;uw1vPTFzdKPDffv3IycnJ9S9Fw5QDofD0PoI4zEzhoeHo1OyBweHLDEZwW63R1tAxcXF0gpKQ/Iv&#10;lmacTiecTidqa2sRCASiraeRkRFTWk9+vx+dnZ3o7OwEABQUuFARzhxRXlYmN4UMMT4+PmkyQp9l&#10;ttiWVlBmkbtFGrPb7SgrK0NZWRmAqa2nsWk58IwSSt/vxqFDh0BEKCsrQ2VFBaqrq1FYWGBKnURy&#10;RkdH0d5+BD29vbNuqWIGu90+ZSxIlitkFglIGWSu1tPw8LApq9yZGf39/ejv78fefftQWlqKxsYG&#10;1NXWSsvJogKBADo7O9Ha2obBoSGzqwMg9L6e3AqSMcvMJXeFDDW99eR2u6eMPZkhMrV8167dqKur&#10;xbzGRpSUlMgNxmSRMaHWtnZ0dHSYnqLHZrNFW0HFxcXSCsoiEpCyhMvlgsvlQl1dHQKBQDQ4jYyM&#10;GH4DCgaDaGtrR1tbOwoKCtDY2ICG+vpjJs8V2vP7/ThypAOtba0YGTG3S05aQXozf9JJPCQgZSG7&#10;3Y7y8nKUl5eDmWfM3DPS2NgY9uzZi71796G6ugrzGhtRWVkpNySdMDMGBgfR2tqGzs5O0zKFSCvI&#10;aOnxeZKAlOUiq9YjrSe/3z9l5p5RrSdmjubay8/PR0NDPRobGmTmlEZ8Ph/ajxxBa2ubaV22Docj&#10;GoAKCgrkoUPMQImsH2DmC8FqzJ2enn3uOU3WJdhsdhARFEWZ8n221yLp3CNp2yM/R36XtCCJY+Yp&#10;Y09mLHgsLy9HY2MDamtqdEla+fIrr1hiBtlZ69ejpKRE0zKZGX19fWhtbUNXd7fha4VsNhsKCwuj&#10;QehYWfbF3AKBAAKBQDQ3pt/vj/4eCASgqipUVQUzR79P/llVVRBBs6n6p6w+BQ0N9TGOoodJUa5P&#10;tOxEA9JZYHVTohdJltvjwSuvaHO5WAFLgldsfr9/ytiTkSlh7HY76uvrMK+xEcXFxYZdNx15vV60&#10;tbejra0NXu+4odd2OBwoKipCSUkJXC6XfJbmMD3IzBVwtNrqZsH8+VixYrkGNY8X/ZwU5eaEz0ow&#10;IG0Aq3+KddzLL78MVYO/REWxmfJULsErNmbG2NgYhoeH0dfXZ+jEiKKiIjQ2NqC+ri7lp+6tW7di&#10;zAL77qxduxZFhYVJn6+qKnp6etDa2oae3l4NaxZbQUEBysvLs74VFAwG5wwqegSZROTl5oIUbbpI&#10;VyxfjpqamhhH0S9JUa5JtGxdxpAefexxTZ6ey8vLcfbZZ6deoQQFg0EEg0GMj8d+upwcvGYLWJka&#10;vIgIhYWFKCwsRF1dHfr7+9Hd3R3X31mqRkZGsGvXbuzZsxc1NTWY19iA8vLypMYknn/hBRw50qFD&#10;LRNz3OLFSQUkt9uN1rY2tLe3G7qVQ2TLkpqamowe5ztWkJkecKyQPmkuBw8dxJtvbtWkrNtuvTWO&#10;gJTcLIpEA5KMQk6TaPDKy8uD0+mEy+WC0+mEw+FI+0ClKAoqKytRWVmJoaEhdHd3GzIuo6oqOjo6&#10;0NHRAYfDgcbGBjQ2NGR8Pr1gMIiuri60trWjv7/f0GvbbDZUVFSgqqoqo6bp+/1+eDweuN1ueDwe&#10;eDye6PiMMI7MsjNQMBiMvtn7+voAhJ40HQ5HdKZbJEil6wykkpISlJSUwOPxoLu727BdQL1eL/bv&#10;b8H+/S2orKzEvMYGVFdXp32wn2x0dBSHW9tw5MgRw/MW5ubmoqqqCpWVlWm/I2ogEJgSfNxut2Vy&#10;8+nG+MabIdm+0/MuaWGRdUAejwe94b5/RVGiaYAigSo/P9/kmibG6XSiqakJ9fX16OnpQW9vr2GT&#10;IHp7e9Hb2wuHw4HFixaioaEhrW+iIyMj2N/SEt1+3kgulwvV1dUoLS1Ny4ekyQ+BkW1UfD6f2dUy&#10;nHU7E6eSFpIFqaqKsbGxKQlSbTbbjCCVDl0mubm5aGhoQG1tbXScyagbgtfrxY6du9DScgCLFi3E&#10;vHnz0iowDQ8Po6XlALq6jQ9EkfGhgoL0SYirquqM4GPEmKbQjuUD0qJFi6CqKoLBYPT75J/nei3T&#10;+n6DwSBGR0enjM1EdpqNdPW5XC7LznKy2WzRLp/IOJNRGcnHfT7s2r0HLQc+wKKFCzF//jxLJ3cd&#10;Gh5GS0sLurt7DL2uoiioCGdmt/rDjqqqGB8fjwYej8cDr9dr6YkFWoisvVQUBTabDTabLfrz9O+T&#10;f+42/qEmM7vsIhvTJSqyIGyuAJZMkLOaSEbvkZGR6Gs5OTkzgpSV0rJEdpwtLS2F2+1Gd3c3BgcH&#10;DbmRTExMYM/evTjwwQdY2NSEBQvm637NRAwNDWF/ywH09BgbiCLjQxUVFZYM1Mw8I/h4PJ60CD6R&#10;ADJXoEj0tWTHRNNlLNV67z6NRLI3aNlFo2Vw02s8ZfLi1Yjc3NwpXX1Op9MSNx6Xy4WFCxdiYmIC&#10;3d3d6OvrM2Scye/3Y9/+/fjgww8xMWH8poaz2blrt+E3WKfTierqapSVlVlqfCgSfCZPPDDqgTBy&#10;39AqiKRLINBBZraQrETrAOfz+TA2NobR0VGMjY3p1t89MTGBiYkJDE3a3yYvL29KK8rpdJo2vpKb&#10;m4vGxkbU1dWhr68PPT09howzBQIBQ7NNHMvg4KDmqYPmUlJSEt4wMfmFuFrx+Xwzgo9R/yaKoqCg&#10;oCD65XK50mqMMROZ/5icxfLy8pCXl4fy8nIAoRtkZDLD2NgY3G63bk/NPp8PPp8PAwMD0dfy8/Nn&#10;BCkjn/BsNhuqq6tRVVWFoaEhdHV16Z4I1CpPsHrfCBVFQXl5Oaqrq02bsTkxMTEj+BiZ4SMnJ2dK&#10;AHI6nZZqGQqdAlJ9fb0mTzlFRUUa1CZ92O326DoeIDRw63a7pwQpPZ8ex8fHMT4+Hl1sSUTRIGXk&#10;Qt7J40xjY2PRcSY9lJeXW2IAX6/FvDk5OdHJJEZ2005faOp2uw1fO5Wfnx8NPoWFhZb4dzaLy+VC&#10;fX2shKjxifO9mtSTtKWTq46OjcHtNj6XnZV5vd4p3XxGL+gzayGvz+dDT0+P5uNMp6xejdramGlQ&#10;dLdt+3b09vZpVp7D4YiOD+n9AGGFhaZEBKfTicLCwmgQssI4qVV4PB4sbFpg4BXpQVKUGxM9K9F/&#10;sbiOnzygngqP1wsia3SpWIXD4YDD4UBlZSWAUDfI5BaU3sloZ1vIa8RTeF5eXnScqbe3F52dnZoE&#10;JmZVs/drKrR6ei8oKEBdXZ0hvQtjY2Po6ekxbJbkZDabbcb4j1W6X61oYmJCs/e50+mMZ+ZuUv8Y&#10;umT7/tznb9EsuepXvvKVlMvJJsFgcMY4lFEzlBRFQVlZGaqrq3XPJ+f3+9HR0RENisl688030dFh&#10;fnLVz33uZgwODsU+cA6RBchlZWUa1momVVUxODiInp4eQzf6y83NndL9lun5CrX2u9/9Dlu2bNGk&#10;rNtuvRXNzWtjHEWPkqJ8NtGyZZZdhrHZbNEN0YCjLZrJ3Xx6DSSrqoq+vj709fWhsLAQ1dXVKC4u&#10;1qU7LycnB/Pnz0dlZSXa2tqSSuaam5sLq4xp5+clN9FAURRUV1ejRqcNDCP8fn90BqQRY0EOh2NK&#10;95tVF3wLbUkna4abvEV5dXU1gNDkhcmtKD2mm0eySuTl5UUXXepxw3Q6nViyZAkGBgbQ3t6e0NiF&#10;0+nUvD7JcjgSD0ilpaVoaGjQdbDe4/Ggp6cH/f39unXLKYoCl8s1pQtOpl9nJ2khZaH8/Hzk5+ej&#10;oqICQOjpd/o4lFY3H5/Ph7a2NnR0dKC8vBxVVVW6TDsuKytDSUkJurq60NXVFVc3pZUCUiJBxeFw&#10;YN68ebqtI2JmDA0NoaenR5dtROx2+4zuNxn/yTiGLIwVGSgnJyc6zRqYOt18dHQUbrc75THBYDCI&#10;np4e9PT0oKSkBFVVVZoPvCuKgrq6OlRUVKC9vX3KGqvZOJ3WGYew2+3Izc09ZgsvtI17PSoqKnTp&#10;Bg0EAtEEuFrOksvLy4sGn4KCgrTLXC+MIwFJzKAoSnQ32NraWjBzdLp55CuVG9bQ0BCGhobgcDhQ&#10;VVWF8vJyTZ+Qc3NzsXDhQlRXV2N8fByDg4NTslREuCzUQgJCLbbpf692uz3aqiwqKtJlFuP4+Hh0&#10;Sn2qE2Ai068nd79ZKZeiMIykDhL6iNxknE4nqqqqACC6yeDAwEDSkyS8Xi8OHz6MI0eORHch1XLw&#10;OjJ2Vl5eDq/Xi46OjikLbK3UZQeE6hMJnDabLdoa0qs7a3h4GD09PZpMB3Y6naisrERZWZmM/4ik&#10;SQtJJMXpdGLevHloaGjA0NAQ+vr6pmQdT0QgEEBXVxe6u7tRWlqKqqoqzffhcTgcWLRoEQ4cOBC9&#10;6Vshl9tkhYVH/5sXLlwYnSmppWAwiIGBAXR3d6c8mcVut6O8vBwVFRUyDVtoQlpIIiWRtUdlZWWY&#10;mJhAX18f+vv7k0qOyswYGBjAwMAAXC4XqqqqUFpaqmkLoampCXv27AEAy00lLg6PqTU0NGgejCYm&#10;JjTbube4uBgVFRUoLi6WyQhiLpk5qeHQoUNQVRXMPONr8uuRVO/H+pqcEj6eL5GY3Nxc1NXVoa6u&#10;DqOjo+jr68Pg4GBS4xJutxsHDx5Ee3t7dNq4FmMRNpsNixcvRl9fagtq9VBUVIyysjLU1GiXyiiS&#10;C3BoaCilmZN5eXmoqKhAeXm55QJ5uolsIDp5M9FjfcU6LnL/I6IpX5Nf8/uNTeWULMsHpL4+7fJ7&#10;JWLyzoypBLfpx9nt9qzoY49Mipg3bx4GBgbQ19eX1Mp+v9+PI0eOTJk2nurYT35+PirKK1IqQw/5&#10;+XloaGhIuZxINoXu7u6UUkkpioLS0lJUVFRYrntTb36/f0YgiDeAxDrWDIGA4dusGJJcNa7UQe3t&#10;7cnUZQbfhD/avZJJcnNzkZ+fj7y8vOiaoMjvmczr9Ua79FLJFlFYWIiqqiqUlJSkMP2ZUVNdja6u&#10;LkO3QJhLZELHwYOH4Egy4Pr9fvT29qK3tzelbAoulwsVFRUZP0EhGAzC5/NFs9xP/rLiDtGpKCws&#10;xKKFTZqUVVZWFsdDIT1MinJ9omUn2kKK65OrxVMeALg9nowMSJEN86ZTFGVGkIp8ZcKNweFwoLGx&#10;EfX19RgeHkZfX19SM7y0yAJRGJ40oWX3mBZISTzAejwedHd3Y2BgIOluuUyeoBAJOtODj9EZyc3k&#10;dDo0uy/HKamnPF1aSN/81regqqmv9C8ocGHevPkpl5MJcnJyZrSmIt/TeZOxiYkJ9Pf3o6+vL+ld&#10;YhVFiU4bj2fRZSAQQF1tDRRFwc8feAB9ff1JXVdL1193Laqrq9HZ2QWKY/wykk2hu7sbY2NjSV2T&#10;iFBcXIzy8vIUW5vmCwaDs7Z0fD5fxrV2kjE4OIjOzk5Nyrrsox/FCScsjXEUPUaK8plEy9Zllt3e&#10;vfs0y/YtASnE7/fD7/fPSOVCRHO2qtJhP5jc3FzU1taitrY26YkQqqpGs0AUFxejurr6mFkg/H5/&#10;dNLKhx9+iCNHzM/2HZmCXVhYgLFj7AEWCASiSU6TfcKPpI0qLy9Pq0WrzIyJiYlZA4/Rm/+lm5GR&#10;Ec16m85av16TcmZj/TuWOCZmjn4op7Pb7bMGqtzcXEvOItRiIsTw8DCGh4eRn5+P6urqWbNAWLkd&#10;4HQ6MTQ8MuNhYnx8HN3d3ejv70/qiT8yPb+iokLzNV5aCwQCc7Z2jN53SRhL1iFlsEAgEE31MxkR&#10;RSdWTP+ywhOzzWZDZWUlKisroxMhBgYGEnoKHh8fx+HDh9He3o7KysopWSDy8qw7bVlRFPj9/mhA&#10;Gh4eRnd3d9KLjgsKClBRUYHS0lJLjUMy85wTCqwwyUSYQ1pIWShyM/D5fDMmFdhstlkDVV5enimt&#10;qshEiEhGiP7+/lnz0s0lGAxGs0CUlJSgsrLS4K2cE5djt0e7IJPJppCTkxOdoGB2IlO/3z+jlSOt&#10;HTEXCUhiimAwCLfbPWtX2VytKiMWShJRNCP5+Pg4Ojs70d8f/2QEZsbg4CBcLqflx9aqq6vw/o4d&#10;CXfN5eTkoLa2Vtf8d7NRVXXO1o4WY8kie0iXnYhbZLr69O4ju90eHZ8wImFpfn4+mpqaUFtbi87O&#10;zoSmO9fX1+tcu9Tl5OSguqoKnV1dcR2fm5uLmpoaQwORqqop5zAURkqP1qi1HxVFWggEAtEuJofD&#10;EV1Uqfd4VKKBKT8vDxXl5brWSSv19fUxA5IZgWhsbAz9/f0YGBiQ1k8aSZfeUWkhCU15vV60tbWh&#10;vb09usZF7ySc8Qamuvq6tFlrU1VViZycnFknchgdiCJrxfr7+3XZ7l6ICF1aSM3NazVZjOZ0OlFX&#10;VwswwOBwlOfI/wBm8OTfI8cwT/09+h3hG9X0MnD0BjbXuTNeP3rO9O/Ty5x8c5zttUwUWbg5NDQU&#10;zQJQXl6ua5deJDDV1dWho6NjRmBqmKW77qSTTkJjY6NudYqXy+Wa8nto99taHD7cGn0tsmZL6w0N&#10;Z5PNXXKRh5Y5v4d+mfR66FU6+sss54aPmev1SJkxvke+EShSkUn1iVwj/N8Bip7LrCInR5vbfbmO&#10;vQyJZmo4F6z+WbfaZKG5gtqM76Ffoq9Fg+W016d+Dx8T/T7t9fAvs3+f45y5zo3EYvCsZUUeHEDR&#10;j1A0wB99oDj66qTDp/7ZpGNpchnhOtKkUlRVxcSED6rKsNtsWLLkeKSTkdFRtLa2wqbYQAohLy80&#10;Y44i/8eTf5n6dzX5BjbpwEmHT/899EP0DFYRvblFb8QU/feL3Pyi/55TvmPmzRTTbpiTXo+cM/1m&#10;Pf3cuV7HLOdOP3bG68c6R2jAmEwNiadrFsckHwYxl6LCQqxYvtzsagiRjKSa1XG3+5n5k2D1j8lc&#10;RAghRBYh+kNSp8XqsmNmJ5j/H8C3JFUxIYQQ2aQFpJxIRAlnSz5mlx0zrwCrvwKwLOmqCSGEyB5E&#10;P0wmGAHHaCEx8xKwuh3A3GmThRBCiKneJcV2SjInzhqQmLkoHIyWpFozIYQQWYaUhUR0MNHTZkxq&#10;YGYFrP4CEoyEEEIkhdcmc9bMWXbM/wTgslSrI4QQImvVJHPSlIDEzOcC/I/a1EcIIUSWSmoL36kt&#10;JFbv06QqQgghsllfMieUUNC5AAAMv0lEQVRFAxIzLwNwvmbVEUIIkaWoNfYxMx1tITF/SbO6CCGE&#10;yGZtyZxEoUSdXAJW2wG4Yp4hhBBCzG0MpJQQUcIbZoVbSHwjJBgJIYRIGT2bTDACIgGJ+UxN6yOE&#10;ECI7EZJOwh0ZQ1qoUVWEEEJkM8Z5yZ5KqqoSWB0BUKBhlYQQQmSnfpBSnewYUgUkGAkhhNBGOYDm&#10;ZE5UIN11QgghtMT80WROUwCWgCSEEEJDSQckODWuiRBCiOx2IjPPT/QkBaARPWojhBAimyXeSlIA&#10;DOtQEyGEENksiXEkBUCLDlURQgiR3c5h5oRmcCsADgPw6FMfIYQQWSoPSGyRrEJEKoC39KmPEEKI&#10;rMWc0O7jodRBRC/qUhkhhBBZjC9lZiX2cSHhA+kZvaojhBAia9UAWB3vwQoAENE+AC/rVSMhhBDZ&#10;Kv7ZdkebUkSP6FIXIYQQ2SuB6d+RHWOLwOo2AEt1rJYQQohsREo9EXXEOiyyQd9PIcFICCGELvjS&#10;eI5SmHklwFfpXR0hhBBZKs5uOwXMt+hdFyGEEFltAzPnxzpIAfgsI2ojhBAiazkBnBPrINmgTwgh&#10;hP7i6LYjNRgIYvL0byGEEEJ7bSBlPhHxXAcoACYMrJAQQojs1AjgxGMdoAAYNKYuQgghstuxu+0k&#10;IAkhhDBGjHEkCUhCCCGMso6ZK+f6QwlIQgghjEIAXzLXHyoASUASQghhjGN020kLSQghhJEuZObc&#10;2f5AAUlAEkIIYZhCMH+fmcum/4G0kIQQQhiMPwdW9zFPzQIuAUkIIYQZKsDqk8x8ceQFmdQghBDC&#10;LLnhoNQESAtJCCGEufLB/B8AQKqqLgerO82ukRBCiCxGyvHSQhJCCGEBfK4EJCGEEOZjnKUQkReA&#10;z+y6CCGEyGZ8fGRjPmklCSGEMFOjBCQhhBBWUCYBSQghhBXYwgGJ2s2thxBCiCzXEwpIhHdMrogQ&#10;Qojs9k6khfSWufUQQgiR1YgeJ2YGM9vA6vsAlpldJyGEEFmnDaQsVgCAiIIg5etm10gIIUTWYZBy&#10;HRFNKJNefAag+02rkhBCiOxDdCcRbQIAYubo68ysgPkBgK8zq25CCCGywiiIvkCk/DLywuQWEohI&#10;BdENILoaQGuMwnwAxnWopBBCiMzVD9APQcrxk4MRMK2FNBkzOwD+JBgXAXwygBKEgtBuEP0RoIcB&#10;DAM4GeB1YKwEeBWAFQDy9f3vEUIIobMPQfRP4Z9p0ut0jNeO8TP1A2gH8FciCsx2wTkDUrKY+VSw&#10;KtPIhRAive0jxbbUyAsqsQ9JEPMXNS9TCCFExtM0IDGzC+CrtSxTCCFEdtC6hXQOgDyNyxRCCJEF&#10;tA1IzBs0LU8IIUTW0LiFxCdqW54QQohsoXWXnaEzMoQQQuimlJkvZuYKoy6o2bRvZiaw6gdg06RA&#10;IYQQVvEhQC+C6O+JaFivi2gZkPLBqleTwoQQQlhRK0i5kYhe1qNwLbvs7BqWJYQQwnrmgdU/M6t3&#10;6lG41l12HkjaICGEyHQTIGU1Ee3SslDNWkhExAB6tCpPCCGEZeWC1QeZWdOeMa1n2UlAEkKI7HAq&#10;wJ/SskCNAxL9RdvyhBBCWBajWcvitA1IRH/UtDwhhBAWxqdqWZqm208wcxlY7YUeWcSFEEJYzThI&#10;KZxrf6NEaRo4iGgAwBYtyxRCCGFZ+QAcWhWmfUuGlH/RvEwhhBBWpVk3mx5da69AWklCCJENOolo&#10;TKvCNA9IRMQg5evQMGoKIUSaGzG7Ajp5W8vCdJl8QESvgegf9ChbCCHSC/0XSLne7FrogugtTYvT&#10;cpbdZOFUQr8G8AldLiCEENYXBClNAPrBaiuAcrMrpCEGKWuJSLNWkm7Ts8NddzcAeEOvawghhLXR&#10;r4mojYg8IPpbs2ujLfqWlsEI0LGFFMHMeWD+AcA36XgZNwCXhuW1AsgDUK1hmUKI7LITpKwnokEg&#10;0mvE9+t8LzTKnnBy1XEtC9V9ASsR+UD0ORB9EYAeGzt1gZRTQcrFAA6nXhz9BKSsACnnAOhKvbxZ&#10;depUrhDCGg6DlAsjwQiI9BrRbQBeMLFeWtgDUj6pdTACDMqoQERMpPwg1JdK/4ZQi0YLL4OU04lo&#10;LxH9PhRI6F4kHphUgH4NUppJUW4lolEi2gNSTgHwhEZ1BYCXQMpakLIIoP8FENSwbCGEPhKZ1hwE&#10;6AfhsZWO6X9IRH6QsjF8n/InUO4hEP0fAP0JnKNJ9oRJ1PAEDc23nYjQvctuNsxcDOACMF8M8PkA&#10;GhI4PQDg9yDlAQBPhbe9mF6+LVz+eQCfBWAZAOekQ4IAugG8AaJXAHqeiFqPUd+1YL4G4PMAzANQ&#10;EEc93eFrvAeireG+5CnXYOaFYP48wBcCOC7OcoUQ2pgAkHuMPz8I0BMg+g8Ai8DqfQA2ACicdlwX&#10;gF0A7QDRj4hoXzwXZ+ZagK8B85UAmjB1iCCync92EP0GoN8Q0Xjo3snXgHkjgFMAlM1SdBtAz4Lo&#10;/wJYDVbvBnAmQsMQiWoD8DaI3gbod0T0XhJlxM2UgDQdM+cCqELoH8QBYBTAQQB1ACrCh6kIdXUd&#10;IaKJJK7hQGiGixfAIBGpSdaVEHsTQn+iuZ1C+4rwLWD+GkJBTwihrx6A7gfRtzF7K2h8+gNv+GF3&#10;chBjrbqumDkHR3feniCimD0o4f2Icqa9PFu9J5cdd5X06JY7FksEpGzHzKeA1Z8BWGl2XYTIQkdA&#10;yheI6DmzK5LtJCu3yZjVm8HqG5BgJIRZ6sHqs6yq/8HMck80kbSQTMSs3gvm/zS7HkKICPo5iG6J&#10;p7tMaE8CkklYVf8V4K+bXQ8hxHT0axBdQ0SJzIITGpDmqQmY1S9IMBLCqvgqMH/L7FpkI2khGYyZ&#10;G8BqC2LP1BNCmCm0xlFSnxlIWkhGY/47SDASwvpYlc1GDSYtJAMxswOsdmPmwjohhBWRciIR7TS7&#10;GtlCWkiG4o2QYCRE+mC+2uwqZBMJSEZinGt2FYQQieD1Ztcgm0hAMhTL4lch0suqcLowYQAJSMaS&#10;/ZWESC8FCOXXFAaQgGQseWMLkX7kc2sQCUjGGox9iBDCQhjAiNmVyBYSkIx1yOwKCCESckRSCBlH&#10;ApKRiNJ962Ihsgw9b3YNsokEJEPREwh1AQgh0gHRb8yuQjaRgGQgIuoA8JrZ9RBCxKUHwBazK5FN&#10;JCAZjehhs6sghIgHPUpEAbNrkU0kl53BmFkBqy8CuNDsuggh5rQPpJxKRGNmVySbSEAyATNXgtW/&#10;AKgzuy5CiBnGQUozEb1vdkWyjXTZmYCIekHK1QBkm2QhrIboTglG5pCAZBIi2gJSzgHQbnZdREL8&#10;AGTTtsw0CqLPECk/Nbsi2Uq67EzGzOVg9QEAlyVx+hBI+QSYrwX4eq3rJmYIgpRPEdETzLwY4DPB&#10;OB6hBzs/wOsAnGdyHbPVH0HKv4Q/S4uTOP9tkPJpIvpA64qJ+ElAsoBQNmG+Hsy3AlgX52lbQcoN&#10;RLQvXMbxYL4d4BsAFOtV1yzGILqWSPnlnAcwl4LV9wE0GFivdPU2SLkDzJ8G+GoAVUmU4QXoMRD9&#10;kIjeBqLjsz8BcEWcZewB0c8B+i4RTSRRB6EhCUgWw8zHhVs8nwJw/LQ/9gL4A0j5EYA/EtGMfzxm&#10;LgD4s2C+HMBJOPbNcQCgP4LwB4DeBauPAliu1X9LBukAKbcR0XOxDmTmM8Dq7xDKEi1mRQ+D6DYi&#10;8gIAM9sBnBMOTlcCKDnGyb0A9oLoSYAeIqJZ80MyczOYbwH4CgBl0/74CEBPgOgRAO/M9jkS5pCA&#10;ZGHMXAqgCaFsw70ADiX6FMfMZfj/7d2/a1RBEMDxzyQSQbA8oxwm/gr+CDYGFAQRja1YWttrb+mf&#10;YW2n2CSFVoLhhKTzbFTSCMkROIRACvUU4ljsE2IReZoLGHxfWB4s+2ZnduDNm2FgOU9OEAN8qsY6&#10;3kbE5pa1rSoo3RiWDXufeCjifkRs1H0jM6fl9zmc3EXF9iJdMfIA89sFgSo4jaNVRrYwRizjfUSs&#10;/8mGmTmKo0pH61f0IqK/AxsadpEmIDX8QlU+vC3zHi4PWfyqkrH96xeerRGPRTyKiO7fCMjMg+Qd&#10;mXcxNWT9VjAxZJl1GWC/+j4cYKHK6ueabKThdzQBqWFbMrONs2Rb/TthWjJv4bTy4XpDdEQ8wwsc&#10;Imeli+Qp5W/4gNIYsIkPRFfEfJnLaYzVV9o58iYOKx1xi9XzUmXDCvG6smkcn9EjesIqsYTO1sxx&#10;J2TmiJLlniAnsa+mHWcqO44o57IkokM8xTvFL1elC+RxpSz100cDYllYJJ5jkjymflftqHSFvK6U&#10;zz4Sr4SXxJNqzTWZM+QU2kqJ8hv6RB9rIhaUs/xSc9+G/5wfxkGbRboQrNoAAAAASUVORK5CYIJQ&#10;SwMECgAAAAAAAAAhAAmgxJVnKAAAZygAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAGRAAAAMQgGAAAAG0qUDQAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAA&#10;DsQBlSsOGwAAIABJREFUeJztXXtcjNn/PzPNlKaLlFwKXRaFFGIt1gqVFArF7uaWu8WSyy5aq8Ky&#10;N6Flc1lS7LorrLDxdV+L0I0ot2rSVTU1U83M8zy/P+rJND238zzPTH2/v317HTzznPM5n/M553zO&#10;53zO5RFgGAbosGHDBvpIJIiIiBAQ0SP6/V/wh927dz8uKyvruX79eklL5I+3mX/ruTnY9qeIiAiB&#10;Ztp/ZfsvWgNEVC+5DB580tAVTZhOyGc56PI9fvz40czMzKlc6BcVFbkBoBv58438/PzBsbGxV1Uq&#10;FecBr7UpVj7lT0fr6tWrEdevX/+Wr/z0KcvTp0/HpaamTudKB4bnp0+fBhw9evQM1zzZgG/Z3r17&#10;d1lSUtJ2rnTY8EU4iLR2xfPBBx9cVigUlm/fvh3IJr2FhcUrKyurbNg8AQDg7du3/RQKRQc2+QIA&#10;QIcOHdLp4ri7u++vra1tBwAAxcXFfaqqqmzp0giFQqWNjc0DIyOjara86QJMZp1GRkaVjo6OV3Jz&#10;c4fU1NS0h81DLBZX29raPjAwMFCy55R/6LsfWVpavsDbqVQqHYS3IRgYGRlV2tjYPBAKhQj/HJKj&#10;Q4cOGdbW1pklJSV92NIwMTEphIxfjMurtLTUqbKy0o5t3rDge6betm3bN126dPm7oKBgIIqiYtj0&#10;ZmZm+R06dHjCJm+BtjtLXw2fq/Bevnw56tChQ1fYpP3444+3enl5rWWT9tixYyeePHkyCQAgZJN+&#10;4sSJM/v16xfHNH5iYuK+hw8fzqWJhpmamhbOnDnTE28IrckQYFrXhw8f/jM7O9sXlr61tXXGrFmz&#10;PE1MTIoFAkGrKLc+5E8l19jY2CuvXr3yAHDtFOvatevdGTNmeBoaGio4MwiJhw8fzk5MTPyNbXoX&#10;F5ejQUFBn7FJe+nSpZ/u3LkTClj2ay7gayApLCx0jY2N/U9NTY0lbNr+/fv/NmHChAVsjIcmAmtN&#10;iocOjo6OV9mmZTuAAACAh4dHxIcffriLTdqIiAgBzADCFPb29tdXr15tw9aS+G9HRUWFg6mpaVFr&#10;GEB++eWXjNbQj8aMGbMKtq25uLgcmzt37tCWGEAAAGDAgAEH2KaNiIgQsB1AAABg4MCBMaNGjeLN&#10;FQiD1tBeAgIC5rKdfTa6s2AK0r179yQbG5sU7d9VKpUkNTV1Ghd3D1MkJCSwtli4oGPHjhlWVlY5&#10;bNKy2VDg7+8/Ty6XWz979syfLE5ISMhIGJqWlpbPXVxcjuPPZWVlPWDWYCwsLF65uroewZ8rKirs&#10;09LSpsHwwCdUKpVJS+WtCVhl4Ojo+FeXLl3+0f4dQRDD1NTUadXV1TZseencufOjdu3avYZJw0UJ&#10;84GHDx/Obqm8rayscjp27EjraiaDvb39tW7dut3Cn1+/fj0iNzd3OD/ctW5QLqxrQygUqqytrZ+4&#10;u7vv792792nt97W1tW3lcnnHd+/efaBQKCzfvXvXkz9Wm+LRo0esGxzX3WEfffTRzqSkpB36yrtP&#10;nz4nqQYRbWRmZgaSvWvbtu0bZ2fns6NHj16P//bs2bNxMIOIpaXlC830BQUF7mVlZd1LSkp6K5VK&#10;c6Z0tFFTU2PBNm1LAnbwEAgEiLW19ZMBAwYc6Nu371Ht9yqVylihULQvKSnpXVNTY1FWVuZMlm9r&#10;20jw/xCYtbX1k379+h3q379/LP5jSkrKXIVCYVVaWtqbCRE+6rKoqMgVQRARkx23fEIIAAAJCQmM&#10;ppHGxsZlAQEBs4kGEAAAaNOmTeXkyZOnzZgxw2vkyJERfDL6v4SIiIgWWwAeNGjQr2PGjFnNhcbM&#10;mTO9NJ9tbGxSZs6c6d2pU6dUtjR/+OGHYqlUOpht+tbgEmAKQ0PD6sWLF7sSDSAAACAWi2v8/PyW&#10;zJgxw8vT03Odvvn7b0RL1X9ERIRwyZIlLpoDCAAAuLm5xXHtZzC4d+/eorNnz+5RKpVmbNJ/++23&#10;rOUnBACAFy9ejGYUWSjEbGxsHtLFMzIyqnZ1df198uTJwRYWFq/YMve/ChRFxZs2bdLrLiqxWCz3&#10;8fEJHT58+Pe6oG9kZFTl5eW11sXFhVAx0kGpVJpgGGbAN1+6RkxMzH2Y+La2tnfXrVtHO+MSi8U1&#10;RkZG1d26dbs9ZcqUICsrq2cYhgHtQAWi+FShJXHnzp3ld+/eXYKiKGAaEBRpErgCwzCAIAjjQDVz&#10;EIlESpFIVANDjwvUarVhbW2tRK1WC2Dy5CN/EQAAyGSybkwi19XVQfmeXV1df5fJZF3T0tI+LSoq&#10;6seGQSLExcVd5Epj3759d+fNm/cRH/xoollXJOmcSqUSSpYwnTw7O3usZvx27dq9DA0N/YAv+mTo&#10;1q3b7bq6OnMEQQyfPn06EcMwAQAAREVFvaDLH8VQgGKoBkOc2dELpFIp423m9vb2N+fMmfMJDH1T&#10;U9PiPn36nKysrOyWmpr6uVQqdWeaFsMwgKIofcRWAKlUOkAqlfZnGh/TUQPhU174oKQPwNV1U9lx&#10;7foinAEmqKurg/Z3f/zxx99jGCaoqamxqqys7Aqbngg5OTljuNJQKpXGXNKTyYzpIAIAAOvXr8c2&#10;btxI6weFtRRTUlKarBd17NiR0s3Ep7Lp0aNHkkgkUmRmZgbgg0hZWZkjVZrUtNRPEQQRNuHhv2AQ&#10;+eOPP47BKAnYAUQTQ4cO3YZhGFpVVWVdUVHRYPTRz0T0pcS4AkVRzryuWbMG27p1K+t1hfp+0MAD&#10;iWhhm6U+BvGKioquMpmsI9ogP313HeH69esxmCnv+vXroXkcPnz4Vg8Pjw2aU1EugJnyEk6DEQQU&#10;FRURLlYyBdmUENUONLyEhYXRypNumk3H2+effz6JLg/m8qPv6ET8UuHc2XPRKqXKCEVQ0BhY1Ova&#10;tWv11n9+/fXXm0+ePBnHlLfvvvuO8wK4u7v7AW9v7zXv5Urdj3DjgGloSTDjFSEOGv2NKw8IgtYH&#10;lDjAyAsflLR5JAtscenSpYjbt29/QcQjjCxXrVrJqv8IcQIwvrN169ZBZ+bu7n5QsxBxcXHn2DC8&#10;d8+eG9rCRxAEWFpaZk2ePHmGlZXVEzr+URQFKpXKkE3+OCgrhKCBUPGzZs0aWnnCdH5NXtzc3OLp&#10;aGMYRssjU8UFAACOjo7Xg4KCZlpbWz9h0uGqqmTtEUQtYNLRdOlXhkFBQYFrXW2thAmfIpGIl/Wv&#10;Nm3ayBwdHa8FBQWFWFpaZtPJFcNQ2nbJlwLmgoSEMztevnw5jL7+6w0MRDtoKHmuYKRwmcoLw97z&#10;TDIo8cG7XC5vp1DI25IOsoR1jxIGNhC+V6y6X4Tp27fvH22MjN7hipwNKmWyjkTWv0QiKerfv3+8&#10;iYlJIdMyfPXVV6wtV23F2uSZQJZ0CjA8PLyELC+YmUhCQkK0Jj9Tp06dQVcWnD7TgYQJ+vfvf1gi&#10;kRQySUMmN0dHx6s2NjYPYOSoD6xcsQJTyOXmTNuZQCCo4ytvc3Pzt/369ftdIpEU05UXRbXaDU0f&#10;bymkpqZOKikpdqTjj0lYvnw56z5N3s+I+zcdnmZleTNtt1zkX+9dQZvR27YtSuDm5nbMoq3Fa6ay&#10;ZQOhmZm5VCg0UCCQLoTVq1dDV9bEiRMXmpubv8bdPGxQVFTUk2gUx9cMYKdwbEHc0IitIybTzKqq&#10;KtI7o5pZlBRTeAxFAYogAEMxVGIsKWZSFgzDGPEI6/aQSCSlhmKxjMpqS05OXkMmtwULF47+cPDg&#10;fcYSSTGKYSgTHkNDQ3Xu0kIZWJU4PwYGBjUbN26Evg+MloeGul++bBlpeTENS5iJRdwSKCkp6a7t&#10;xsT5idq+XRC1fbvAzNxcaiASKZi2UbZodD8hDCx3Bvlcvnx5DdP+z9qorqzsrFTWGdfz3XxWMWnS&#10;5KVOzs4XjQyNKqjyxnlcsmQJdP8RhoWFdenZs+dFWPcMiiBg9apV6s2bNr1kmlmbNm1kaIPCYiO0&#10;FStWYGR8Llq0yAOA90qUUUNgOX0DAG4Ngek0M5TEisIwQNiIiTo/Ll+xoaEsIjKyI/vyMBu0qDB+&#10;/PjVAwcOjKVTUFSdasiQIXsDAwMXiUQiOVPZ6hIPHjwIZu53RoGDg8NNvnkQiURKzTUEMmgaB0wU&#10;WUuBjEccixcv9nRycrrIVOZs0Tjo8pDPn3/+Gc5cR6AgOjqa1ZrZnpiYxJzsnGFEfAMAgJmZWYnP&#10;mDEbPxkxYifVAMJFfkIA6m/upBt1iawvlVptUFJa6gAzhRw5cuQPkyZNWjpkyJA9sMySDQrOzs4X&#10;8DgfDx8e7dyr159kPGuHZRSWHCUvFEosKipK4OXltcnQUCwj8z2SLSAv+/JLgg1ezZUBUWfD4zb8&#10;xlibNlkAbAzkfDJFu3btciUmJqUoioKlS5cSyjk1NXUCXSe1tLR8DQBACXnUszKEXaz+4osvOO8k&#10;JILHyJFRTk5Ol+gGERheWwJ/nj+/QS6XW1Dx07FjxyxjY2NKS5qXcvAor/T0dF99yL6oqKhHTU2N&#10;KRXNthYWBWZmZkW64kUEAACfffbZbGl+vmteXl7jHnRYzfplg/LbuXMn5Yjav3//Y9BcNoCsgF27&#10;dG088NW3b98EqVTaNyM93Q8A3W13o7N4fX1911dUlNs8ffLUu6KiogsM7aVLlmDRv/zSKEeYLbg2&#10;NjZprq6uZ4yMjKqY59hAXwfC6tChQ5arqyvhNxt27dqV9PLlyyEk75qVn5EMMADCwtblbt78HaOz&#10;T7BoLWcv+vXrd0qlUhmJKS5LbC28UuGff/5hdOcajIJbuHAhFhMTA23ZY4CfLbnhGzZkvi0sZHTd&#10;CQAA7Nmzh9UsJDc3tz+ZXPbs3duEJkxbWDB/PqadngqNd2cNHz48Oj4+PrZJxkypaGDx4sUYAE2V&#10;AB9Y/MUXpOyM9fUN13zG0OZ7zvnWj0wWoT7/PHjO4fj4A/fv3/9MpVK1gaH/xaJF2O5ffxUAALff&#10;f+jQofuGDh26DyavJvR5FtSAAQNODBgw4ATRO5SgngAAQPs20W7duj0Ui8XVCgUwQVFURMdkWVkZ&#10;L+eRiNCazl4MGjTo90GDBv1O9h537TY+64Ur5rh548Y8Mlnu3bevif4QiUS1BkJhLd6PdFGW+hm/&#10;Fj+QGc2bO5dxCj7KwHQ9y8DAQCkSieRKpVKCn9/iC41XwRNNfTGCwHRKtHLlynd8Mgoz/SIrC1n6&#10;r7/+ugCeH0wrEPMzxsdn88hRo6JgprZ4WLhgQWM7o5I/V2CYRnkaTo43CTznh4Os3NbW1s+14y5c&#10;uNDfwcHhTn0cbdk3r2+dAcOg+kVLQrsfEPGtGfTOH6BeD9OEt7f3Tz4+Plt1XZZm7QojCmjT2xUa&#10;8OTJk9FU/YZIJ+3fv5/T4UiyNqgNNze3s7NCQma3MTYuJy5T0/LBoHEm8tGQIYdiY2NjGTHPIE51&#10;dXW7BQ1KkO10TRMwHdLXz29jYmJipPbvZHyXl5d35s4PMXVra+sXlpaWr7kolPv37wdppufbCms+&#10;1dXKQQdmX0JCQmRhYWFPIrmIxWK59m92dnYpxsbG5eRy1I+dfe/evSlkPLQ2S7+1u7NSUlICmPLX&#10;vn37V1bt279kGn92SAh24OBBKL3D5eqQkydPbi4tLbVvkp6mQRyMjWWtF7OfPx924+bN2XV1dW3w&#10;PPHsYgnompubF9va2qYLhUIV322iyVXwDg4Od/Ly8vqzuRKESl7z5s3D9mlNT2GQkHBmE9m9St3s&#10;7AgvhOzStevDvNzc/nxP3XDAVMQnn3yy99atWyG5uW/6q9VqoyYvaRra3Dlz9KKb9K1ski5c+KqZ&#10;LBrwzTffDCJM1GB5AUCvsGfPno0dOHCA17qPPXhw36NHjybwSVOXwABDq7IFRr+YmJgjqamphF+x&#10;JFKCADQo+cbrfwiY5loOjfZFG1Xj/2FhYen5+fkuMFkdOnSIU9t88eLF4BvXr0N/DoPJTA0DAMyY&#10;MQOLi4tjxGOTLxt+vWbNMDNz8wI2rhe66SUXZdjE3aIxxcQAwNavX094Id2UKVNCgQAgdK4Ztm4H&#10;2Kn0unXrhpiYmJYymy4TT5/JAmeQuGh06fagKh9lGobtTRfuGawZ3/T11JJo1m/IQhPlrD/m2NTb&#10;+3jk5WBbnvr6Ze6KAgCAGdOno3m5uS4w/YePtknVFknT4G2UoS5nimbfE96yZUv30BUrvH3Gjv2e&#10;yVH95gFpGjQO5IXMmoWFzJoFXbt/37nzOexVDU5OTjeaHQCkOGwVERFxD4YnsjJSLbr+/PPPXZyd&#10;na8wud6D0XUPDYErYK/A5ors7OyhTc/zvC/LwIEDCRfhAWB2yE+zDfINtAnPuj2HxAeoz0wx70u6&#10;AH6eCebQY58+fZIXLlwYbG5uXoAwKM+04GA4XaN5OJNEwWryGRwcjCEoKmCjJ4NheWvGKsaqHpmW&#10;DebwKeFH6fv06fNXYGDgmlGjRu2SGBuXw42y9Jb2zJkzoQRYVFzkwGaRF4Zv2HURthbQiBEj9vXt&#10;2zeJyQI209keV2DgvauASeCKW7duTVMjagOisi1evGQKWbrly5cH9O7d+wqTNoihGJg+bRqv5jWM&#10;jFrFwjqgmznxW69QvJHMRIyNjSvI0lhYWLzt6eR0UywWKzQvheWrTEzkRcY3m/D5Z5+xEvo///wz&#10;OSM9fRQRf0d+/53UBWVqalrmPWZMdGcbm6ekZdMInzHkj/LzuNOnT1/y7t07m/J377pWV1dbFhcX&#10;U17pjYNJzhs3bry5fv162m8QR0ZG3CZbrBIIqF12dnZ2KVKptFdNTQ3tFfZlpaVQZznYKojBgwcf&#10;E4lEtaVlZV3evi1wUqvV7y+CbMGVWRRF9ZZ9cvJfiwAArMrr5uZ2Pj0tjdFH1PgG1MKrvt1DhCy0&#10;zoX1N69fu8lkMisi3vbt29eOMjE+cGik5UvSjOXFY91+OnUqdvTYMaj1kRs3bsxIefjQDzavtm3b&#10;FgcEBGx+8+aNS15eXi/Y9GQgnIloYtmyZZPCIyIGjRs//jtS3y9Di1kz5GRnM/oUKoaBRssSQ5uO&#10;lCiKUgp/Q3j4R93s7B4ytcRgpphc/J3u7u6JCxYsmGlmalZMVjYmVhZfFiSeD1Mri3N+FOVlymtL&#10;WNdQVijD8ugSzeWLNg081ytT7Ni582hmRsZIovr69NNPKf0xRLMFPr/WCFO3sIGvNsq5vBDtmAko&#10;ZyKa8PDw+A3DMMGpU6fC35WV2TLileIdgqLikJCQqoMHD1J+E1gqlTpR+eeaTLkahPjH0aONg0t+&#10;Xl5vXfh7uW7ztLe3f1R/JRbbzsujgsIwvfnEz5w5s46qzFOnTm1WMBMTk4oDBw60AwCAa9euzWqU&#10;PYNOM3XKFOzY8eO87NLy8vL61cjQUH7hwoVlALS+Lb3awPRYr0whlUqd5HK5eZ1SSfYpBmFQUFAz&#10;0Z44cUIAAADt27fPe/fuXSfSGYNWmwgKDMROnDzJqP65zty6deuWHhgUtPH4sWPhefn5jE+sBwYG&#10;YicZ8ggANZ+BgYHNmyWGgZOnTgkAAOCnH388mZ2dPZhpOQMnT8bwtGRgPIgAAMDIkSP3jxw5cv+B&#10;Awd2F7592z0tPd0LJr021Gq1mOr9pwQKhQlg07HJhA8r95dffrELDQ3NKigocGpJ9wdu3ekD2dnZ&#10;HzKymDTiVFdVWUwhUCz6hoODw8P8/PxeMLIKCgrCcAWod7SC2RAR2MwSCJUjAFqdl59ZOVO0b98+&#10;z33gwPP487x5874AAIDS0tKuN2/e/OzFixeMP53MFMnJyXMKCwvtYWYdAAAwedIknTUE0dSpUzGA&#10;YQDGWps9e/YXAACwfPnyZwAAUFlZ2UEul1vAZl5XV0d4TgCHPv25uISZdnq+eBs4cGDitWvXZlSU&#10;l3fihSAL6NN3fu/ePX9GEVuh8gOg9a4zEKE18lpcXGyvUqlEvPHV/LpS9qQg5RWzZw/h/Wzjx4/f&#10;JhQKVe/evetUVlbGaK114sSJ2JkzZ2j1zoEDB6JqamoovTeE4FFO2hACADf6amL79u1O27dvd3J3&#10;dz9L6Q+k8LkFkVkYgNr3x4cvksyvygR8+WGDg4O/Hj9+/E9cyscH9JFfZGTkZep2ork+xF/9842W&#10;zh9HYkLiqgXz579ZtHAh4ecY8F13+uLz6tWrs+bPn/9m/vz5b4jeX79+PTg6OvqgTCaz4qtum/9p&#10;WEfVCBMDJjJf6+RJXn5+ftGzZs1axaf8c3JyBvIqJ82AkQV6vkQYVq9Eo6OjY5cuXTqLiaC1sWTJ&#10;kplGRkbVFy9e/IIwAtb4F2NERkZSXnMNA110Yz4tvAkTJvyMYZjgzOnTX8tkMt4/YMQE+rBYWW97&#10;5WhFBQcHVxw5cgR6pkzICtZ6rPtqeXXbouLibtoXVuKo55XihDfPqFEozIqLikhvT66pqTErKyuD&#10;vmJIb2g4nMkoIgO0NTcv5nPDAt729N3+JkyYgJ09e5Z0liQCoJ65oqIiRtt3yTBv3rzFFRUVHdLS&#10;0jzl1dquLWqhb/v5599XrFz5ueZvjx898iaLb2dvn2ZvZ5eu+Vt5RUXHtNRUT/rc+AHfFqa/v/9P&#10;ZWVltvfu3ZtQVFjIqS5goWuLWTsvMri4uFyzsrKS4s8ZGRkeZaVEmzjgeJVXV7eFSkADWFn5+/tj&#10;iYmJOlkXoay7Jpak7us3O7veUiYDXTvr3LnzCycnp7v4c2FhoWNWVhbhpwJ0AQww7QfMZNnX1fU/&#10;I0aMOPL48WPPiooK2g/ETRg/Hjt77hxpO3mY8tBHrVaLiXi0tbV91qNHjweav8nlcovHjx97qlQq&#10;ymUDrhDhFZuRkUF7ZoMOq1evDlq2bFlaVVUVsdVHIvsbN258pj2IUI22UVFRbtq/ZWVlDXnz+rUL&#10;AEBQU1NjUltba8ow+2Zg0ul1YQ3Mnj07FMMwQXJycohCoXh/toWQcZ63r1KUh4+cKsrLOyqVSkMi&#10;uYlEItXp06eb7daJioqKe/z4caMxUV1dbQHdIXjWnSNGjDiyf9++qKqqKksURQ30nH0T4B8jIs+7&#10;fju+PrDluy2n7ty5M4kqTo1CYUbWzs6dP9+sv928eXPq27dvGw0qpVLZRi6XszIIxo0bh50nyEMb&#10;fMtrxcqV09atW3f1XXk59SBC01BOnzq9Kj4+fiNZopiYGGftNPl5ec5btmw5JZPJrGprayVkaylc&#10;22jjmgiGYWDu3LmEvkwYwPnl3vvnNBEXF7eFyl9HBGdn578PxsZ2Phgb22nUqFGxhD5HmMChnFww&#10;Z86c5ZMmTdpKL7f38uEMOlFAyoYIGzZsuPQiJ8edSF62trZZRGlCQ0NnHDp0qFNkZKRnZGSkp7Oz&#10;8x22vuDx48fzps9Xf/XVVKv27fOZ+JXxl+PH8Zc/AABs+/nn+Gv/+U8wVZ3AyooLNFvmufPNrekD&#10;Bw78mJCYuLyZzAB5Gx4+fPix+Pj4Tps2bfLctGmT5+TJk78nTEwaINstRSfgIi+YdkpKg4UO6NK1&#10;a9au3bv7bNq82XOCv/8OGNlrR/Lz9SONKmooJcBQFFTJZNSnRRlg586drmvXrr2ekZHxCVsajx8/&#10;9uRi6c9fsGDp/AULlp49e3Z50oULC/OlUifWxEiAMfKdsoOlpaVUvzvTdG+xvn7zpg+CIO+3lGuI&#10;Lzo62pUqrZ2dXQYAAPj7+0dJJJKKv+/cmagjNhnB1tb2mYGBQV1Lro28LSx0KK+osAYAgHNnz5Ju&#10;1a83nnTLy6FDhza/evnSlWo2W1JS0qW0tNSGDX28/u3s7DJUKpXRuXPnFuti7RADutnqjmEYL/qi&#10;nkZzOheSkihnWHZ2dhnTp0/PMDMzKwMAgCtXrszIycnpz5mhBggF4P1IqVAozMaPG8e5tA4ODo9h&#10;LKAuXbo81Uz//Plzwl0IAADsHIXPUBsTJkzY/vHw4cdtbW2zYK2yZcuWpVDRJk/LXbGMHj06zs3N&#10;LdnQ0FDBhFc+oEuLNTMz82M+6H344YfnwsLCJrm4uFw3MDBQ6dPS1oSVlVWBq6vrf6ytrd/A5O/r&#10;68sLE3fu3Jkok8ks6cqlL/mcPXt2qVQq7U5FhyrfCxcuMO7TwcHB4cOGDTs9ePDgc46Ojo/4Lp8u&#10;5NXLudfftra2z5jQHOszlkSA5LwxRUBAwPaAgIDtI0aM+MPe3j6Nr/YhBAJB4wiMBz8/8qkLE8yf&#10;P39Zk+2ahOH9Nt/Ro0fH4mlXrljxN9l2YAEA0Mdvg4ODv/X09DyIW45MA4IglFfCkF/Nzo+y2rx5&#10;s1enTp1eCYVCdbMK1ZIlV9TTZH5xHCxUKpVRMxk3yEsgFKhh6W39/nsPM3PzUiAQIDBXoIwdS9JB&#10;WWDJkiUL3Qe4X6Rv500DqZKAQGRk5Ok3b970otupg2FYE1nr4pMCPj4+mFwuN6O6xkOpVLZBEMSA&#10;r8Fr6dKlCzZs2DAhKCjoe7FYXAsAwJjI3meMD2VmRH2LSn8xxcxZM8NGeIz4g209qFQqQzWiFuH6&#10;heu1KYGBgT/6+/vvbJQdw0FkzJgxhJk1WRPhy2qLiYnZgVGsgGBa/rzAwMAf8LR0bk42CAwM/GHh&#10;woVfikQiVZMXFBkVSAt6UBLl4ntliN27d7u4u7snNasfyhUldoBxNcNiz54928kWoc+fP095awEZ&#10;Dh8+bNOnT59bcD5yNjmRg76NE//x8/NT0VMnRkpKCumuRX0jISFhGZN4mzZuOpmWmjaS7zpxc3O7&#10;unbt2qnW7a3ztImSax1qMK9F/SE2Nnbzn3/+uYDo3aVLl1jt+vPx8flt5cqVIebm5mXcuNP6xrpm&#10;WLRoUVp8fHwEG6JZWVkfwYzqmoCJC4OxY8fuxTAMJbKGiYKiRmHi40NuuWjPPnR16V94ePiEYcOG&#10;ndKFG0ITtJYIyzr4/cjv61+9fOWCIqiAz/oEAIAffvjBY+CggReYWnh8r/t8+eWXC4cPH34C1i2g&#10;VqtFZFYdHZKTk2fA1L8u3DMAABAXFxdx/979sUzq9Pnz5wMrKiraE+V58dJF1lufLSwsSnr27Pk4&#10;r1V+AAAH+0lEQVRAbCiuYXopIx10JS8udHNzc3vhV53w2fc9PDyOfvrpp985ODgwdm0RQSgAAkJ/&#10;26tXr/oeOXLkWypFSoSQkJAXWVlZHzJhSCAQII4fOD7STC9XyM2J4pqYmpSf/5Od1Yrj3LlzbUxN&#10;Tcv5aCi6VuqaGDJkSEKLDyJsOw/gjxYR3N3dL+qKdybw8/OLcXZ2vst0/UozeHt7M2Zo3rx5md7e&#10;3tiVK1eC+WijbGVzMeninAnjJ1Qfjj/87f3798do0zAyMpJrxn/z5k1v3bddPNCX0cvLi96lpaO2&#10;xJauLuU3adKkKHt7+3QuZX5/7QmFC8B3rC8jv7Wfn5+y8G2hw/tpKvUU09DIsGbXrl0D8PS+vr7K&#10;3NzcXs1jYqB79+6E31KHhfaBnH8B9OoG0q5XfcPHx4fXa2379et39Ztvvgnq0KFDLlt+fH19lVRx&#10;xo4dq8zNzeXt+w9s4TvWV7ljx46Y2tpaE7I4Z8+dbXY+S5ewsrIq0Gd+/99BNAiL8A87UY1qCIIY&#10;jPEeg4nF4jonZ6d7xm2Mqzdt3uSLvw8LC7tQXl7eSaVSQc0UtPOkudWXF1+EQCBAYUbwxYsXp+za&#10;tavZd9ypaERHR+9eunQp8RUwLHDixIlVurCiceCzBb7x2/7ftty6dWsyGe3Lf13mfIo7ICAg2sDA&#10;QL1///6tTQ5okoBuwwQbWFtb54OGBUpYIAgiRBBEiHdO3EWDv6+oqLCmu+2aClzqNSws7AL+/+fP&#10;nrur1HD9GwAAdmzfEVNVVWWhS4Nh+fJl848ePbbm/r17YzkR0sG6WSNpiOVST08vLDn5L8G6dfXy&#10;f/782UCs0Sh/j+TkZF5uQQgKCvrRzMys7MyZM1+ySc9oEMGhVCqN0tPShwMAgLcX+VScYELW7JfO&#10;nTu/jIuL+wB/3rZt235dKspGTiCngc+fPx+g/Vt4ePgZKho5OTn92HFHjBcvXjQ7oc8nbt+6PRGm&#10;k8+aOet57KHYnnTxbt68GSgtkHZv9oLnai4oKPgAQRADpnQnT55ccurUKWs+efjtt996792798e8&#10;vDynv/++O546Njmj5eXl1v/88w83ZQgAuHbt2tTMzMyhMG3d09OT15oJDw8/lZaeRnoTBl9K0NXV&#10;9cbVq1c/Z9qGPT09MaK8b92+FaCLwe7atWtTMjMzh8I2/Hv3uLcDJigtLbWFOcOjLb/3C+tc/mj7&#10;zZoF0CRYWloWaA4gXp5eWNKFpDlU7pStW7fysitFLpebAyIWKYKn5/sp3OrVq6/cunU7oGmcpuXP&#10;zMwcMm3atFd88BseHn6azk/JpfN///33cUkXk2bD+ILzpfk9vL29Sd1CSUlJc7y9vZF8aX53Qho8&#10;u7JOnDixsra21oRpe62srGzPt8IEAID58+ev9vf3/8Xe3j6jfvukjn2DJMjJyel3/PjxVQ8ePGix&#10;nVxfffXV5Vu3blFeg8IXcnJy+lVWVkIdPtSu/y1btsRfunQphAsNMhw/fnxVSgpcXeiifZIhMTFx&#10;8c2bNwNh0mjyJ8AwDIwbNw6rq6tjzwVkcf9K/ksAAAATJ04sUygU5iiC0n4cy0BkoJIYS2QAAHD6&#10;zGmoBnPq1KnQI4ePhAEAgKJGYY6oETFsDRkYCNUSiURWW1trqlKpte55ak5NKBQiJiYmMgAAeubM&#10;GSh+r127NnXHjh27AACgPj/6+6KEQiEqkUhkAoEAocvv/v37Pt99991hAABQKpWSuro6Yxj+cJiY&#10;mMiEQqEKz+/bb79NTE9PH4aiqFgul9O6lkwkJjKhgVDl5OSUsnXr1jEweU+fPj2nurraQqVUtamt&#10;I/fRU8G4jXG1SCyqg60fJggJmf00Ly+32X1GugBuFf7xxx9rjh8/vgoAABQKhTmCIJw2orCBQCBA&#10;TExMZLW1tSZqtXY/aQqRSFRnbGxcDQAAsHWwe/fuqL/++ms6/lxbW2uiUqnasGAZk0gkMpVKZcQm&#10;PYZhwMTEpNLAwECtWYajR49+fezYsdUA6K4uhEKhukHHYLDyu3z58sxff/31ZwDq72BTq9XQlzQK&#10;BAJUIpHIGpW3rl1JPXv2fDBlypSfPDw8jgEAwN27d8dVVVVZMk2vVqvFsiqZFZu8a2trJWzT4kAQ&#10;RATDL4qiBlVVVe0AACAqKmpPaGgo4T5vIpw8eTK0qqoKil8URYXV1dWMrjtXqVSGsPSJoD1QyOVy&#10;cxi6ckV9+mfPnjVbc6JDVVWVZXV1Nadrempqa0xBLdDJQvDBgwd6rVmz5uKDBw+gBkcuUCqVxnzU&#10;KxdgGGbAtF7UarVRVVUVqxtmR48efQRFUYOEhISlbNJrQKBQKFjf8iwQCABRen3UBYqiUDpJE3V1&#10;dW248odhmFAul1s0DiK2trbZbm5u1/Dn/Pz8HmlpaR5cMsHRq1evv6Ojo4fyQYsNgoODNx88eHBT&#10;S+UPi6ysrMEtzQMMVq1adfWnn34axTY9m8bs7e0dd/v2bf+ioiJ7tvnimD59+ov4+PgP6GPCYevW&#10;rT7btm3biz8/efJkyOv6m6Z5A351fn5+PvXh2P8xODk5PXj79q3TxYsXlwJQr8zp/sX/r/3Mx7+a&#10;tAEAwNzcHHTp0qVJHAzDAIIgAEGQxrNqGIY1phcKhUAkEgFLS0vQtm1bYGxsDMRiMQAAXBIIBKx2&#10;/5HBzs7uqa+v7z4+aAkwrP6GU6o7qbj45/haPPsX/+J/AVx93cnJyQJNGq2lf5EtVv+L/338H8Bv&#10;5kGU2/y/AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAxLCneATMAAAEzAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMy5wbmeJUE5HDQoaCgAAAA1JSERSAAABawAAAC8IBgAAACX467YAAAAGYktHRAD/AP8A&#10;/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7Z13WBTX+vjf2V7onYVl6UhHFBBR&#10;wYIFrCEFa9QUc2OiuYlJbq43zVRvNLlJvMk30VhiLLFGIzYUaQoignSWtpSls41lF7bMzu8PHL7r&#10;upVgyve3n+fheTgz7ykzs/OeM+95z3sQDMMAB0VRcnl5+fqqqqrMnp6eKLlc7gIAQKfTRVFRUUdm&#10;z569g8lk9sM40Wg0xMrKylWVlZWrurq6poyMjDjQ6XShl5dXSXR09E/h4eGnCASCxpIyFQqFzf79&#10;+/NMydna2nbNmDHj376+vgXmln348OGsoaEhDzwdEhLy65w5c94zlkcmk7n++OOPl80pn8FgDDz9&#10;9NMLzJHNz89/q6ioaIspOUdHx9Y5c+a8ExgYmG1OuWKxmHPs2LEzAADh4eGnZs2a9Ykh2ezs7I+b&#10;mpoWBAYGXk5NTd1uTvnayGQyl+Li4i1cLneJUCgMQFGUbGdn1xkQEHAtISHha3d39xpLyzRFSUnJ&#10;C3fv3n0OAMDLy6tk6dKlfzMm39DQsOj69esfAgAwmczedevWpZlTz/Hjx0+KRCL/hISEPbGxsQcM&#10;yTU1NaVmZ2d/SiKRRp577rkkc8r+5Zdf9nZ3d8dSqdTBNWvWpFMoFLk+OT6fH//rr79+CwDw7LPP&#10;ziCTycPGyi0oKHizurr6STxNo9HEGzZsmGtOm3A6OjoS8vPz/9nQ0JCu0WiI+HEmk9kXFRV1dN68&#10;ef+iUCgyc8vbv39/jkKhsMfTERERP8+cOfPfxvJ0dXXFnjt3bq+psu3t7duTkpJ2cTicm+a2Rx/5&#10;+flvZWdnf2xjY9O7bds2NpFIVI2nnNLS0ufu3LnzgouLS/0TTzyx2pQ8Cf9HIBAEHT169Je+vr4w&#10;gFHlZmdn14miKEUmk7nevn37pdbW1uQNGzbMHY/Clkgk7GPHjp3p7OycCgBgY2PTw2Qy+zQaDYnL&#10;5S7hcrlLOBxOQWZm5hM2Nja95paLYRihq6sr1gzR2Obm5tRVq1YtDwoKMkuZ9vb2RkgkEh887e7u&#10;Xmkqj0ajIZnZHrC1te02Rw4AQKFQ2OIdB4IgmD4ZDMOQoaEhj59++ikrMzMzY9KkSb+aKletVlPx&#10;9vb29kaGhYWddnFxadAnKxKJ/Lq6umJdXFzqzW03Tl1d3bLTp0//qFAo7IhEohL/DclkMrc7d+5s&#10;Ki0tfS45Ofmj2bNnv2dph20MqVTqqX198+bN285gMISG5MvLyzfg8nZ2dnxz6+nv7w/r6+sLGxoa&#10;cjcmNzw87NjV1RVrSpFqIxAIgvE25efnvzVv3ry39ckpFApbXA7DMMRUuRKJhK39W2UwGAJz2wQA&#10;wOPxUg4fPnxRpVLRAUZ1BoIgmEKhsJXJZG5FRUWvdHd3x65ZsyadSqUOmVNmT09P9PDwsBOeZrPZ&#10;t0zlUSqVNua8c11dXbENDQ1pq1atWh4cHHzJnPbootFoCKWlpc8CAAwNDblzudwlYWFhZ8ZTFv7b&#10;NOdZAdxX1hKJhL13796bMpnM1cPDo/LJJ598ytXVtR5g9KG3tbXNOHbs2Nne3t7IAwcO5GzYsGGO&#10;JQpbJpO57tu3r0AsFnOcnJyan3jiiZXe3t538PLb29uTTpw4cbytrW3mDz/8kLtp06YEGo02aOnF&#10;r1y5MkPfwx0ZGXE4ffr0j52dnXFHjx79ZcuWLZMcHR1bTZU3f/78N69du/axSCTyCwoKujR58uSD&#10;lrRn3bp1izw8PO4ZOo8giMVKic1mFz3//PPT9Z3r7u6O/umnny4MDg56Hz9+/PTWrVtDHB0deeaW&#10;jaIo+eLFi1+uXbs2zVCHMB7q6uqWHTt27CyGYUhMTMzhBQsWbLOxsekDAFCpVLSSkpLNV65c+Sw3&#10;N/dtlUrFWLhw4baJqlsbFEXJtbW1j02dOnWfvvMKhcK2vr5+yaOoe6IoLCx8IzY29qCTk1Pzby0r&#10;Kirq6ODgoFddXd1yOzu7ztTU1LfMzTswMBBy5MiRcyqVin5fZ2S6urrWAQCo1WpKSUnJ5kuXLn3e&#10;2to66/Dhw5fWrVu30JwRdlpa2itXr179VCqVskJDQ89GRUUds+SaXnnllWAKhSLVPS4SifzPnj27&#10;f2BgIOTo0aO/PPPMM7PYbPZtS8oGAODxeLNFIpE/ni4tLX1uvMraUggYhiGnTp06LJPJXO3t7TvW&#10;r18/D1fUAKOjOF9f34INGzbMoVKpg729vRHXrl370JJKzp49u18sFnNsbW27N27cOBtX1Hj5HA6n&#10;cOPGjbPpdLpoYGBg0oULF74Zz8XQ6XSBra1tj+6fq6tr/bp16xaSyWS5Wq2mNjQ0pJtTXlRU1HF8&#10;lO/p6Vnu5+dn0tyiDYPBGNDXHvwPV1gThaenZ8W6desWAowqpvr6+qWW5EcQRNPY2Liwvr5+2US1&#10;aXBw0Ov06dOHMQxDIiMjf16xYsV67esmk8kjSUlJu9PT018GALh58+ZrXC7XrOczHqqqqlYaOldX&#10;V7dMrVbTHlXdvxUEQTQoilKysrK+nIjyfHx8bnl5eZUCANDpdGFMTMxhc/JhGIacPHnyqEKhsHNw&#10;cGhdv379XFxRAwCQSCTl9OnTv1i6dOkLAABtbW0z7ty5s8mcsmNiYg7jXz7e3t53fHx8TI6stWEy&#10;mb363jUfH59bGzdunM1gMAQoilJKSkpetKRcHNyk5unpeQ8AoKmpaYFYLOaMpyxLIbS1tc1obW1N&#10;BgBYunTpC4ZGzB4eHpW4La6mpuYJcyvo6OhI4HK5iwEAli9f/oy9vX2HPjlnZ+fGxYsXbwYAqKys&#10;XIWbYyYKBoMhxM0OKIpSJrLsPxPu7u41dDpdBACAf56aS3x8/LcAABcvXvzC0ryGKCwsfF2hUNja&#10;2tp2LV++/BlDJo74+PhvQkJCfgUAuH79+gfmfhqaC/6JzuPxZkulUk99MlVVVZkAAIZ+o380UVFR&#10;R6lUqrShoSEdf6f+CBoaGtJxs0NGRsbTTCZzQJ9cXFzcdywW6y4AQGVlpUmb7KPG1ta229fXNw9g&#10;dK7G0vwymcyltrZ2BQDA/Pnz33B3d6/CMAwpKyvbMNFt1QcBV7yOjo68wMBAo7ZcNpt9i81mF7u5&#10;uZk9EVRRUbEGAMDFxaXelK04IiLihJ2dXSeGYUhlZaXBEdB40Gg0BIVCYQcAgCAIOpFl/18hPj7+&#10;G3d392qxWOxbUFDw5m8tT6PRECoqKlYDAMTFxX1v7DMYQRAsKSnpcwCA7u7uyf39/aG/tX5t7Ozs&#10;unx9ffMwDEO0J9Vw5HK5c1NT0wKA0Umtiax7orCxsemZM2fOuwAAWVlZX6pUqj/kKwDv1Fgs1l1f&#10;X998Y7Le3t63AUZt9b9H20xBJBKV48177969dSiKUuzt7Tv8/f1z8MFrWVnZRu3J1UcFob29PQkA&#10;wNfXN8/UxE5kZOSJ559/PvHZZ5+daW4F+Kjdz88v15QdlEAgoPjDb21tTTG3DnPIz8/fLpPJXMlk&#10;8nBISEjWRJb9Z0IoFPrjLwaZTNbrNWAIAoGgTk9PfwkAoKCg4B8ikcjvt7Slv78/FPco8vPzu2FK&#10;ns1mF+EvE4/HS/ktdesjKirqKACAvoFATU1NhkajIbHZ7CInJ6eWia57okhISNjj5uZWKxKJ/G/e&#10;vPlIbPum4PF4yQAA/v7+103JJiYmfrlu3bpFK1as2PjoW2YafMBmKRiGIXfv3n0WACAmJuYQgUBA&#10;o6KijhAIBLVEImHjHf2jhCSRSNgAAM7Ozk2PogLcm8LZ2bnRHHknJ6cmAACxWOxjSlaX/Pz8t8rL&#10;yx/6JBkcHPRqbm6eR6VSpatWrVo+EZMz5pCTk/OeoU9EAIDExMT/4LYvc1Gr1TSRSOSr75xUKvU8&#10;ffr0jwAAJBJJERoaes6iBgOAn59fXlRU1LHKysqVFy9e/GL16tXLLS0DR9uTxpznTyKRFA4ODm0C&#10;gSBIO+9EERYWdvrChQv/5fP5CUKh0F9bKeO27Ojo6CMTXe9EQiQSVenp6S8fOHDgen5+/j9jYmIO&#10;Ozg4tP1e9aMoSpJKpV4AAC4uLlxT8i4uLg2GvIt+b9ra2pKam5vnAYy6uFqSt729PQn/2ps8efIh&#10;AAAbG5u+kJCQC3V1dctLS0ufCw4OvjjhjdaChI/CqFSqQe8LLpe7WHfixcfH56Yp1zONRkMYGRmx&#10;N1W+NrjcyMiIxZ9Nxno3BEGw2NjY/SwWq9TScseLqYnM8PDwU5Yq6+7u7smff/65UQ8PEomkWL16&#10;9dLxvsQLFix4vb6+fml9ff2yxsbGhea6Ouqi/emrb4ZeH/jzfxSfzQwGQxgUFHSpvr5+aVVVVWZy&#10;cvLHAACDg4Os1tbWZAKBgIaHh5+sra3NmOi6JxJ/f/+ciIiIE9XV1U9eunRp98qVKx//veoeGRlx&#10;wOcT6HS6+Peq11zq6uqW6/NDF4lEvjdu3HgXRVEKiUQaiY+P/68l5ZaWlj4HAMDhcAq0B7axsbEH&#10;6urqlnO53CVSqdTTEndcSyGRyeRhhUJhq1arqYaEfvnll73ai0MAANasWbPYlDmBQCBoSCTSiFqt&#10;pqnVarMmrHA5MplstiM9zoIFC1738PCo0D0uk8lcc3Nz3ykqKtra2to6a/369fOM+dpOFIsXL37J&#10;2dnZ4KjCUkUNAEChUIY8PDwe8PfGMAzp6OhIBBi1O0+fPv2L3/KlZGdn15mSkrLj6tWrO7Oysr56&#10;6aWXIkkkkmIcbR17adRqNc0cX1v8+VuykMISoqKijtxX1itxZV1dXf0khmFIYGBg9kR76DwqFi5c&#10;uI3L5S6ura3NaGpqSjV3EdRvhUQijeD/G9MZfxRnzpw5ZOw8mUweXr169RJtjzRTDA8PO+Bze7oL&#10;noKCgi4xmcw+mUzmVl5evt7YorLfConJZPZpL7jQx9SpU/cqFAo7DMOQ4uJik6votGEymX0SicTH&#10;0Ay8LrjceF4aLy+vO4bc6/z9/XP27t17q7u7e/L58+e/y8zMNNujZbx4e3vfxl2jJgp3d/cqfSvf&#10;jh07drq2tvYxiUTCngiTVmJi4n/Kyso2DgwMhNy6devvs2bN+tTSMphM5tgzlEqlnsZMQgCjnY5U&#10;KvXQzTuRhISEXKBQKEO9vb0Rvb294e7u7jW4CQS3af8VsLe370hJSfkgOzv7k6ysrK82b94c/XvU&#10;S6FQZPgAzNQCIAAAiUTiXVxc/DIAQFJS0ueWLHgbD3Fxcf9jaGBBp9OFkZGRxy01y1RWVq7GvaPy&#10;8vK2684VqFQqJgBAaWnpszNmzNg5kYu6tCF5e3uXCIXCgPb2dr0LLQAA5s6d+w7A6MtkqbJms9nF&#10;EonEh8/nJ5gjj8t5e3sXW1KPKWxtbXsmT558MCcn533cbvV/ieTk5A9ra2sf43K5S/h8fpwlIwd9&#10;kEgkZXp6+pZDhw5dyc3NfXs8tlwPD497RCJRiaIohc/nJ3h4eFQZkxcIBEH46jU2mz2hzx+HQqHI&#10;w8LCzt67d29tVVXVSjKZfIDP58eTSKSR0NDQXx5FnY+K6dOnf3G/Q51UXFy81dPTs+xR14kgCObl&#10;5VXa1tY2o6ura6op+aGhIY/CwsI3AACSkpJ2P+r2zZ8//83xLKgzhPbEIgCAUCgMMCQrEon8eTze&#10;7ICAAJMTr+OBEBQUdBEAgM/nTxsYGAgxJjwyMuJgaQUhISEXAEZn9015F/T09ETi/puPwmNDa4nv&#10;hPrw/hlgsVjl+L3Oycl5fyLKDAwMvBoWFnZGpVIxLl++vMvS/BQKRY57DJSXl683JY/L0Ol04UR3&#10;1trgI+iqqqpM3A1t0qRJ56lUqll29T8LJBJJkZaWthUA4MaNG+9IpVLW71FvYGDgFQAALpebrlAo&#10;bIzJ4hPFTCazj8FgGP2y+jPS1dU1pbu7OwYAYO3atWnbt2930PeH+5Pji2YeBYSIiIgTDg4ObRiG&#10;IZcuXfpco9EQDAmXlpY+b2kFkZGRx++XT/j111+/MeSPiKIoGQ9C4+bmVhMcHHzB0rpModVZTNhS&#10;6j8TKSkpHwAANDY2Lmpvb0+ciDIXLlz4GolEGqmurn4St4tbAm4+aW9vTzK2eKCnpyeyqKjoFYDR&#10;ESOZTB4xJPtb8ff3v85kMvuFQmHAzZs3XwP47SYQ3He/r68v3Jgcfn6ifP2Dg4MvTZo06ZxSqbS5&#10;fv36BxNRpini4uK+I5PJ8pGREYe8vDyDAb00Gg2xpKTkBQCASZMm/fqozAOPEnxi0cXFhRsUFHSZ&#10;RqNJ9P3FxcX9DwBAbW3tCplM5vIo2kIgkUjKpUuXvoAgCNbQ0JB25cqVz/StHisvL1+XnZ1tsfGc&#10;SCSqVqxYsYFAIKCNjY0Lz507972uwkZRlHzq1Kkj7e3tSSQSSXFffkIfbE1NzeN4Z/N7Tcb83nh7&#10;e5cEBgZeBZi40bWjo2MrPhE3nlVfvr6++QkJCf8FADh//vx3+mJvCASCwMOHD19SqVR0Ly+v0kf9&#10;uUwkElUREREnAEa9Tuh0umi8Hi84uNtWRUXFmtu3b2/WJ1NXV7esoKDgLYCJ/XJctGjRqyQSSfF7&#10;LXtmMpn98+bN+xfAqD/+vXv31urKoChKOnPmzKHm5uZUIpGomjFjxme/R9smEoVCYVNZWbkKYLSD&#10;MrZOJDIy8jiVSpWiKEqpqKh46H5MBCQAgKCgoMuLFy/efOHChT23bt16lc/nTwsODs7CFyj09PTE&#10;VFZWrsLtj5YuBfb397+RkZGx9uzZswfKyso2tra2zgoJCclCEATVaDSk+vr6ZWKxmEOhUGRPPPHE&#10;qvHaW3Nzc9+5c+fOQxNTcrncpaWlZQ6GYQQHB4fWBQsWvG5OeV999VXtwMDAJACAmzdvvj48POxk&#10;KsSmNtnZ2R+bimQ2ZcqUfRNp40pJSfmgqalpfnNzc2pra+tMS0LCGiIpKemzsrKyDeNdJLNo0aK/&#10;j4yMOFRUVKw+cuTI+aCgoMuurq61AAByudy1urr6CbVaTfP09Ly3atWqZZZEpBsvUVFRR3GlGh4e&#10;fmo83i7apKSkfMDn8xN4PF7KhQsX9jQ1NaX6+Pjcuh+sC+np6YmqqqrK1Gg0JDc3t5q0tDSL5n6M&#10;4eTk1DJz5sxPb9y48a4l+S5durT79u3bLwMA9PX1Rezatatt27ZtZin8xMTE//T29kaWlZVtOHPm&#10;zKH6+vql3t7eJQCAoShKraurW9bZ2RkHALB48eIXzfHJBgDYtWtX2+DgIBtgdMAhl8udH1VgL1NU&#10;V1c/pVQqbUgkkiImJsaolwmVSh2Kjo4+XFJS8mJpaelziYmJ/zE3GJpIJPI7ceKEyYBVYyFS4+Pj&#10;v3V1da27cuXKv9vb26frTjiSyWT5ypUrHysoKHiTx+PNNqcR2kRFRR1zc3Orzs7O/qSxsXFRUVHR&#10;VvwcgUBQh4WFnUlNTf2nuQ9VHy0tLXOMnXdxceE+/fTTC8z1P1YqlUy8Y0JRlGxpkJ/m5uZUUzJ+&#10;fn43JlJZczicQj8/v1wej5eSk5Pz/saNG43eE3Mgk8kjaWlpW48cOXJ+PPmJRKIqIyNjbWBg4OXc&#10;3Ny3GxsbFzY2Ni7EzzMYDMHMmTN3zpgx47NH5bKnC5vNLnJwcGgVi8W+E+EFQqFQZGvWrFl85MiR&#10;cy0tLXPr6+uX6QuI5eHhUfn000+nTrSL4MyZM3eWl5c/LRaLfc3Ng6IoFUVRMsDoRBru1WAOCIJg&#10;y5Ytew5BEM3du3efqampebympuZxHRnNggULXjcU5VAfSqXSRued+8PcA3ETSERExAlzXH3j4uK+&#10;KykpebG/vz+0vb19urlxs0dGRhzwuRNjINqbD+AIhcIAPp8fJ5fLXTUaDYlGo4lDQ0PP0ul0cUdH&#10;R0JHR8f0SZMmnRvvsly5XO7U09MTg28+4OnpWU6j0STjKQtFUVJHR4dBTxYcCoUi9fDwqLDEvNLR&#10;0ZGAoujYj8XGxqbXVGeiVqup5nq+AIyu7DPHkV4ulzsPDw87kkikEXt7e6NxloeHhx3lcrkzAICj&#10;o2OLsWtWKpUMfFafxWKVGgpsDwDQ3t4+XaPRkJhMZp92ZEZLwDAMEQgEQUKhMPD+5gN8Dw+PCiKR&#10;qB5PeaYQiUS+EonEh0KhDLFYrAe8Jfr7+0NlMpmrj4/PTQKBMGZDHhwcZAmFwkAikaiwNIwmhmFI&#10;d3d3TFtb20wMw7TNfZiXl9cdNptdZKmJr7u7O1qhUNjb2dnxjb1zQqHQf3Bw0BtgdNGa9jXpQyAQ&#10;BGpPShIIBLWlUe7wchobGxdpNJqxwR+VSh0MCQm5YKmrHv4bw9O2trZdplxRh4eHHXp7e6MARuMX&#10;TcRvSaPRENrb22cAADg7OzfY2tr2mJMPb7+Dg0Org4NDuzFZsVjMscR0pVdZW7FixYqVPxcGPT+s&#10;WLFixcqfB6uytmLFipW/AFZlbcWKFSt/AazK2ooVK1b+AliVtRUrVqz8BbAqaytWrFj5C2BV1las&#10;WLHyF8CqrK1YsWLlLwDJtIiVPytqtZpCJBJVCIJgarWacv78+bcFAoEPgUBQu7m5NXt5edVGRkZe&#10;NieCnVwut29tbZ3C4/HixGIxi8PhlPn7+5d4eHhwDa24U6vVFBKJpAQA6Ovr8//111+331/xKvX0&#10;9Kz39fW9GxgYWKQvb0dHRySKohRjbZJKpS7h4eHZjzpam/Z1dHd3h2RlZf0DwzACnU4f9PT0rPPz&#10;87vj7+9vMl7N/dWZnJaWlviWlpZ4Go025OfnV+Ln53fHzs6u35z6i4qKVlVXVy8AAHB0dOz09PSs&#10;CwsLy3F0dOw0VX9PT09Qc3NzYn9/v79YLPZ0dHTku7m5tQQHB+c7Ozt3mH9HrPwZsSrrvzCtra1T&#10;fvjhh/1MJlMolUrdent7A3VlXF1deWvWrHkpOjpa72aeGIYhFy9efPPUqVMf6wvQ5eHh0bB169al&#10;np6eDy2zP3PmzAdcLjcZQRC0u7s7VCaTPbRvYkxMzIU1a9a85OLi8kA8litXrrxaWFi43tQ17t69&#10;m+Ps7Gx02e5v5fjx47t5PN5UBEE0nZ2dEcPDww/tgD116tTTq1ev3mpIaQ4ODrrt2bPnVENDw0x9&#10;55OTk/euXbv2JVwpa/POO+/cYzAYIhRFyTweL073PIVCkS9ZsuSj9PT0nfqWkA8MDPiePHnyk5KS&#10;kqcwDEMIBAKKIAiGYRii0WiIRCJRlZSU9GNGRsZ2e3v7R7pTi5VHB/G99977o9tgZZw0NjbOuHHj&#10;xgtCoZAtk8mc7O3te1gsVp2NjY1ocHDQDQBALpc73rlz56no6OiLDg4OD8QgUSqV9H379h26evXq&#10;K3B/QwZvb+9qDw8PrkAg4AAADA0NORcVFa1ls9kV7u7uD8RoyMnJ+VtNTU2qUChk34+ax3Vzc2vB&#10;MIwwMjJiCwDQ09MTXFtbO3fmzJn7iUTimKIZHh62KysrW2HqGqOioi65ubmNKwaNuWRnZ2+tr69P&#10;EQqFbBRFySwWq87V1ZWn0WhIeHD9rq6usMbGxhkzZsw4qDvSb29vj9m5c2cOn8+PAgAgk8mK0NDQ&#10;GxqNhjw8PGwPANDW1jalvr5+dnR0dBaVSh0LVjU8PGx3/Pjx3UKhkC0Wi72oVKqMzWZXOTk58QcH&#10;B90wDCOiKEquq6ubSyaTR4KDgwu165ZKpS6ffPJJfkNDwywAQEJDQ2/s3LkzaPny5TvS0tJ23rt3&#10;b6lYLGa1tbXF1tfXz05MTDxCIpFUj/J+Wnk0WEfWfzBKpdJZKpWGE4lEuZ2d3T0CgWB2EJqBgQFf&#10;AABvb++q559/fi2bza5EEATTaDSE77777ujt27efAhgNdnXgwIG977//fqx2/qysrH8UFxevxNMZ&#10;GRnblyxZ8jEAAJfLnfnpp5/mYRiGyOVy+z179pzetWsXR/tzHq9/1qxZP2RmZm5jMBhiAACRSOS1&#10;Y8eO2yKRyAsAgM/nR165cuXVxYsXj8VDZ7PZD2z6a4ienp6QiIiIRxp/HL+OefPm7cnIyPgnnU6X&#10;4sd37NhxG+/4Wlpa4nNycl5MTU39Cs+Loijp66+/PiMQCHwAAGg02tC7774b5+npWa/RaAg//vjj&#10;t7m5uc8DADQ0NMw4fPjwns2bNz+pVTcHAIBOpw+uX79+U1xc3El89Hzz5s11e/fuHQvNefbs2fen&#10;TZt2VPsr5fTp0x/19fWNbTWVmpr6Fd6ZkMlkxZw5c745dOjQ/wCMfollZWW9+dhjj71jzn3BMAyR&#10;yWSBcrncz9bWtpZGo3WaG/bTysRjnWD8gxgcHIy6detWzpUrVwZu3bqVV1BQcOfKlSvChoaGtzUa&#10;DdmcMgYGBjjOzs7t27dvn+Hj41OBv0gEAkEzbdq0B/ZMbGtrm6z9eT88PGx77dq1l/G0u7t7U3p6&#10;+timuCEhIQUpKSnf42mlUkm/du3aAzGYBQIBJzk5ee/GjRufxRU1wKitNTQ0NEdblsvlJmun78d5&#10;BgCAd955J2Hfvn0U3b/Vq1dv6enpMbrV3G/lvp3ZZ8GCBV+sWbPmZVxRAwC4uLi0BgUFPTCSra+v&#10;f+A6SkpKnurv7x+L852WlrbT09OzHmD0OTz55JNv2Nrajm1nVVpa+nhPT08wnhYIBBwEQbC///3v&#10;6QkJCce1zRyJiYk/adeFoii5ubn5gd166urqHghXrH1f9aXr6+tTjNyOMbq6uh6/fv16240bNxpu&#10;37595dq1ax03btzg9vT0PBT21crvg1VZ/wGIRKKEmzdvFgoEggdeNLVabcvlcnfcunUrF0VRk7Gz&#10;BQIB576CeWiDUAzDHnq2XV1dYfj/eXl5z2vbmMPDw6/qft7HxsY+sIHstWvXXsIV/sjIiA2CIFhm&#10;ZqbewPC69Xd2dupudzVmH1coFEwSiaTS/Zs3b94effbjiUQqlboymUzhY4899i9953Wvo6ura+w6&#10;NBoNISsr6x/a5yMjIx/YcYbBYEjCwsLG4pXfnyN4A0/jHZ6ueUNf3QAP38fBwUGTO4xbKl9dXf3F&#10;3bt3Tw4PD7O1j8tksqA7d+78pLPAwAAAEpVJREFU0tra+oIldVqZGKzK+ncGwzCksrLyO7VabWtI&#10;RiQSTa+urv7aVFlKpZIRHR2td3sofSNSJyensYm6srKy5drn9Hk7+Pn5lWin5XK5Az6yFAgEnKlT&#10;p57W11Hoq1+7boAHFZG+STeA0QD3s2bN+kHfuYliYGDANz4+/mcqlao3jrex6+jv7/fn8/kReBpB&#10;EA2HwynXLSMgIOCBzX+17/3AwIDvzJkzD5hTt279AAD+/v4lujLGMCXP5/PX8Hi8V4zJ1NbWfj4y&#10;MuJpSb1WfjtWm7WFyOVyjlAonCGVSiNQFKUTiUSZvb19ubOzcz6VSjW5+4dSqXQdHByMBgANh8P5&#10;ztvb+wiTyWyQy+X+/f398xsbG/+p0Who7e3tzwYHB79Pp9MNbjSQnJz8vaEA801NTQ9syODg4NDt&#10;6OjYhadxWykOk8l8aCcMGxsboZOTU4dQKBwbYeETjwQCAU1OTt6rr26FQsFoa2ubrH3Mz8+vVDut&#10;UqnGvhyqqqoWZGVl/UOhUDCcnJz4LBarjsPh3A0PD78WEhKSr68OfQwMDMxpamp6Y2hoKJTJZDb5&#10;+vr+19PT84yxPGQyecSQshwaGnLq6uoK1bmOsU4Nvxc4DAZDrO95eHt7P2CfHxoaclYoFEwqlSrj&#10;cDhlup0iTmNj40Obauh2qhkZGdu5XO4stVpNAQBobm5OmDx58tiOPi0tLWMbYdBoNOmyZcuM7s3J&#10;5XJ34P+z2ez9Xl5ex+zs7CpHRkZY93+f/1Kr1bZCoTCJxWKdMlYWAACKonSBQJAskUhiFQqFB4Ig&#10;SiaT2eTo6FhsZ2dXYbWBm49VWZuJXC73ramp+eK+ze4hFzcCgaD09vY+HBQU9AGDwTC4bRhujw4P&#10;D3/V39//S/w4lUrtd3R0vM1isX4uLi6+Njw8zB4YGJjLZrMN7v2WmJiodzsqDMMQ3Rfd19d3TFmq&#10;1WoyPvmHo21z1jku0aescbusPng8Xpzupsja9QMADA4OuuL/nz9//m195UyaNCl3zZo1L3t7e1cb&#10;qguHz+evKS8vP4ynh4eHfQYGBuaEhYW9HhAQsMtQPmMTnbr2YYAHOx3dDo/BYOjd7Ujf8YGBAY6X&#10;l1fttGnTDO69p9vhksnkERaLVaN9zN/fv+SNN96Yu2/fvoN9fX0BFy9efFMsFrMIBAKqUqloRUVF&#10;qwFGJ6E3bdq0RtejRxuZTOYvl8v9EARB4+Pjl7i5uV3Cz1Gp1D57e/t7Li4u1wsKCkoxDDM6r6JW&#10;q22am5tfa21tfUmpVOrd7dve3r40LCzsDRcXlxvGyrIyitUMYgZisTi2sLCwqKenZznoUdQAABqN&#10;htLe3v5Mbm5uDY/He8nQpsJ0Or3T3d39gre390/6ztvY2DRERES8DAAgEAhSxtPevr6+AKlU6qp9&#10;bO7cud/g/4tEIm9de6ghLxQajSbVTusqKH3oKhl7e/veKVOmnNVpYyCCINikSZNyo6OjswICAop1&#10;TSr19fUpH3744S3cW8MQKIpSq6qq9ug7V19f/5FCobDIrouj2+G5uLi0RUVFjSkw3ZG1ufcQ4H89&#10;UIyhex+Tk5P36nO78/Pzu5OZmfmak5NTh0ajIRYWFq7Pz89/BlfUnp6e9ZmZma+xWKxaY/Xhvzd/&#10;f/8vtBW1Ng4ODndZLNbPjo6OBvcX7O/vn5ebm1vV0NDwniFFDQAgkUimFhcXX+Xz+WuMtcvKKNaR&#10;tQmEQuH04uLiKyiK2pgjj6Ios7q6+uv+/v75MTExT1MoFJGuTHx8/BJjZXh4eJyj0Wh8Eon00Etu&#10;Djk5OS9qp8PCwq5HRERcwdNKpZKhmwf3i9ZFV9Hoy6uNSqWiFRQUbNA+tnz58ndpNNqQ9jG1Wk35&#10;6KOPwlksVp3WMXJ2dvbWkydPfoqPzEdGRmz37dt38I033phjaCWjVCqNUKvV9vrOaTQailgsjnN3&#10;d79grN26DA8P2966dWut9rGMjIzt2qtBde+FufdQX15damtr52p7jdBoNOnSpUs/0JXr6ekJ2rNn&#10;zxncdu7j43MvMTFxzBMoNzd3U3d396Rdu3ZdDQwMLNq8efPj2uYwbfDfm6+v7zf6zuNMmTJF7+au&#10;Go2G1NDQ8G5jY6PeyVp9YBhGKi8vP6xSqRz8/Pz0drhWRrGOrE1QW1v7mTFFTaVSe2xtbavodHqr&#10;9vHe3t4l+fn55SKRKH489dLp9A4bGxuLN6VtbW2NvXr16lbtY0899dTr2rZB3UkqAAB88YYuujZF&#10;U6sJz58//6/e3t4gPO3p6Vmvb5Jwzpw532gragAAEomkWrRo0a60tLSd2sfr6+uTe3t7g8EARCLR&#10;6I7ops7r4+zZsx9om384HE55QkLCAyYL3fto7j0EMH4flUolHfeNxklPT/9Ud8m6SqWi7d69+wqu&#10;qF1dXVtee+21hYsWLdqF/23btm2+nZ1dHwBAU1NT4pdffnleo9Hofe/v/94wGo1mdENmfYyMjHgU&#10;Fxdn6ypqCoUisLOzu8dgMIwubKqrq/tUpVLpvX9WRrEqayNgGEYQi8V6dyrncDjfzp49e1Jqaior&#10;JSUlau7cuf7Tpk2b5+rqOua6NTw8zLl582Yhj8d72ZBZRB8oitJkMlmAg4NDsWnpB/KRDhw4sFfb&#10;xLFixYp3dD0U6HS6lMlkPjDil8vlel+U4eHhB0aLzs7OBu3xnZ2d4dpuaRQKZXjTpk1rdHebbm9v&#10;j9b2Z9Zlzpw53+oea29vjzEkb2Nj08BkMvXaYikUSr+Dg0OpvnOG4PF4U7Ozs8d80Gk02tDzzz+/&#10;Vndkr7uEXqlU0tVq9UO2XN17CGD8Pt7v8MZCBwQHBxcuWrToIbt7YWHhem0f78jIyMu6y8ldXV15&#10;2pO0ra2tU+7du6f3y47JZDZQKBShVCoN03feEAMDA3Py8/PvaZvtbG1ta2JiYp6eN2+ed3Jy8uS5&#10;c+cGpKamekZERLyMIMhDk7AoijKlUmmE7nEr/4tVWRsBQRCN7ogZAMDHx+eHyMjIzTY2Nlx81IQg&#10;CObq6np92rRpi5KSkmbY2NhwAQAwDCNXV1d/dffu3ZMKhcKg/U6bzs7O1W5ubpccHBzKLGlvdnb2&#10;1ra2trFVinFxcaeWLl36IcCo2eHkyZNji150lUV3d/ckfWXiy61xdBUUzv2O4nsURceU1TPPPLPR&#10;19f3LsDo6LisrGwZAMDly5df06fAcBwdHTt1TQf64p7gIAiimTx58loymfzAJCmRSByOiYnZYIk5&#10;Sa1WUw4ePPi9doe3adOm1V5eXjUAABUVFWnV1dWpAPpHx/ruo655hEwmj+CjXV06OjqiLl26NNbh&#10;OTk5dbz00ksZuHvj8ePHd+EmotbW1ik62c0aEOjJBwAARCJRERoa+mZLS8ur5pSj0WgoXC733aKi&#10;omx8XoBMJotjYmLWJycnR7HZ7B+JROKY2YhGo/X4+fntiY6O3qivPH3vmpX/xaqsTeDl5fXQbL2f&#10;n9+XxlyOnJycbs6aNWvyfS8EDACgu7s748aNG9zW1tYXUBSlGsrb3d2dweVyd4SFhb1hSEYfZWVl&#10;y06cODFmPvDx8bn37LPPrsfbWVJS8qRCoRizk+q60umuMAQYXfShOxHG4XAe6kA0Gg3h4MGD32tP&#10;iC1evPjjhISE43j6ypUrr+Lugd7e3tXFxcWrDV0LgiCYrt+zh4dHgyF5AABHR8filJSU8ODg4PdY&#10;LNaJwMDAj5OTk6Pc3d31+qHrQ6PREPfu3fujttthRkbGdtwVDsMw5PLly6/Z2NgIAADc3d0bdTsV&#10;ffexv7/fXzvN4XDK9P1+BAKBzxdffHEBRVESAACVSpVt3bp1Ga7YxWKxZ2VlZRruHjg0NOSknd/c&#10;rzeZTOZk6BybzT4gl8v96+rqPjVUHoZhSF9f34K8vLyKhoaG9+C+HnFzc8tKSUkJZ7PZh3RXTmrj&#10;5eV1lEwmP+Aq6uTkVECn001GFvz/GauyNkFgYOC/7ezsHnDvYjKZRhUHwOioLiws7PX7o+w6AACV&#10;SuVUVVX17bVr1/g1NTW7e3p6lkql0klisXhKZ2fnyuLi4qtNTU2vT58+fZY5Pts4tbW1c7/55psT&#10;+IiLw+GUv/7666l4wKD6+vqUH3/88Vttt60FCxZ8rl1GW1vbZIlE8oDXRHd3d6j2CsLY2NhzukoT&#10;wzDk+PHju7UnFRcuXLg7IyPjX/j5U6dOfVxeXr4Urz8gIKD49OnTH4pEIpa51+jj43PPlAyNRusK&#10;CQl5f8qUKU+FhoZuN2Qa0QeGYcihQ4e+xeOpAAAsW7ZsBx7PRKPREI4cOfJlXV3dHDc3t2aAUWWq&#10;7WUDAFBVVbVQt+zm5uZp2um0tLTPdGUkEon7Z599lo3byWk0mnTbtm0LcBOWRCJx371792UnJ6ex&#10;UKd67olZytrYvUQQRJOQkJA2MjLCysvLq+LxeJuFQuH0oaGhoP7+/rmNjY3/yM3Nrbt9+/bloaGh&#10;SQAAZDJZGBMTsyE+Pn4JjUbTO3mpDYFAUDOZzEY8TSKRBqOiov5mTtv/f8bqDWICEokkTUxMTKmr&#10;q/uUz+ev12g0lKGhoTB7e/uHVqrpw8nJ6VZycnJMR0fHBh6Pt1kqlUYqlUqXlpaWV7U/NykUygCH&#10;w/k2ODj4AwKBYHZUtObm5mlffvnlOXxRhL+/f8lrr722kEQiKRoaGmbk5eU9d/v27Uy1Wk3BlQwA&#10;AIvFqpsyZcrZu3fvrgAYtc8fPHjw+y1btizHR315eXnPateVnp7+Cehw7ty5d+9H7QMAgCVLlnz0&#10;2GOPvS2TyZwqKysX5eTk/K2pqWk6hUKR29vb9wCM+lzL5XKHr7/++uyLL774pK5ppaqqaqG2H3ZA&#10;QMBtNzc3sxWvpWAYhvz888+f5eXlPYcfe/zxx/+Znp7+qVQqdamoqFick5PzNx6PF2drazug7Tc9&#10;f/78/1y9evUVlUpFBQCoqKhILy0tfWzq1KlnAEbt1SUlJWMdAIvFqouJiTmvXb9MJnPcvXv3Fdz7&#10;g8FgiLdt27bAx8envKenJ/jWrVtr8/LynpNIJO5BQUFjLnMhISEF2uUYmjjUHiEjCIJpl6EPEokk&#10;nTx58jo+n7+qoaHhPZlMFqRPjkql9vj4+Oz18/P7ikqlDuiTMdAewtDQUCgAgIuLy7XIyMiXcLOh&#10;FcMgGGZdQGQuKpXKvq+vb6Gjo2OxsYUvhsAwDJFIJJMHBwejh4aGJiEIglEolAFbW9tKFxeXHEsi&#10;7gGMjqi//vrrM9qjX0dHx06lUsnQF1v6k08+CdVezNLZ2Rm+c+fOHDyqHABAZGTklalTp57q6+sL&#10;vHjx4uu47XbmzJkHnnnmmTFbo0ajIZw+ffoj7dgYCIJgLi4urWKx2FN7hSLAqOnjww8/jMTT7777&#10;7t22trZYOp0+OGXKlLPe3t5VZDJ5GEVRypkzZ3bgdl4KhTK8Y8eOGFNmkPGi0WiIR48e/UI7qBWB&#10;QECdnJw6JBKJJ66EcQICAm6//fbbD4yUL168+Ia2CYpGo0lnzJhxyM/P705hYeHTdXV1cwBGbdVb&#10;tmxZHhkZOeZGKRKJWF988UWW9gQqg8EQUyiUYYlE4qFrisjMzNy2cOHC3Xj64MGD3+FR/RgMhvit&#10;t96axWazq/DzTU1Nif/+97+vK5VKOgDA8uXL31u+fLnRVYzaYBiGDA4OxggEgllKpdIFRVEmg8Fo&#10;trW1rXVyciq0ZGCBg6Iotaura6WLi8t1Op1u3RTBTKzK+i/KzZs31+7fv38/bt80BYIg2Pfff08n&#10;k8kK7eMCgcDnq6+++kV3ebh2vscff/yfaWlpO/ERt0qlov7www/7i4uLV5nb3tjY2HNbtmwZi4lx&#10;+PDhPdevX99sLI+rq2vL+vXrN4WHh18ztx5LUCgUjO++++6IbpwUY0ybNu3oCy+88JC9/fbt20/9&#10;8MMPB3ClqIuTkxN/y5Yty/EJV4DRznL37t2XtF0ETbFly5YV2gG2VCoV7dChQ/9z8+bNtRiGEezt&#10;7Xu071dFRUW6TCZzJBKJqrlz5/43MzPztUe9846VR4NVWf8F6evrC8jOzt5iiTugWq2mrl+/fpO+&#10;cwqFgllYWLi+ubk5gcfjxUkkEk8fH59yf3//kujo6Au6n9ulpaWPmRtqE8fLy6t29uzZY77Dd+7c&#10;ebyioiKdRqNJBQIBp6qqaqFaraa4urryvLy8aoKDgwvmzZv3NYVCGbakHksoLi5e2dTU9NCScmP4&#10;+PjcmzVr1n595/h8fkRpaenjLS0t8TweL45Kpcrwbb2SkpJ+1HarU6lUtAsXLryl7wvIEGq1mpqa&#10;mvoV7pmiTXd396Ts7OyXu7q6wgYGBvwkEomHg4NDp5ubW4u3t3fl/Pnzv3zUO+5YebT8P3TBUQzG&#10;jPjoAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDN1TbNJikAACYpAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlNC5wbmeJUE5HDQoaCgAAAA1JSERSAAAAwAAAAKMIBgAAANy8EfMAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHic7Z15WFvXmf+/V7sEQkIgEAKBWQxYbDYG&#10;m83G8ZLEbtK4SZMmTdPJ0jZ1ZpJ5Jm6TSZOmmSyTSabtJPmlbn5N60naLHU3u0nduFmceMMrtjEI&#10;MJvZtSAhCYH2e+/8gUVkLLFqMXA/z8NjdJdzXuHzvWe57/segqZpMDCEmjfeeOO9Bx544H4ul+uM&#10;ti1TwYq2AQwM0YRgegCGUHLgwIGd7e3tVZcuXVqzbNmyeoIgyAcffPBbPB7PEW3bAsEIgCEsMEMg&#10;BoYFACMAhiUNIwCGJQ0jAIYlDSMAhpBDkiTH6/Xyom3HTGAEwBByjh8/fveZM2du+/jjj/812rZM&#10;ByMAhpDz2Wef/QsA7Nu37xmj0ZgRbXumghEAQ0ihaZro7e1dCQAej0ewZ8+en0bbpqlgBMAQUux2&#10;u5QkSY7vc0NDw7Zo2jMdjAAYQsrIyEiS/2cOh+OJli0zgREAQ0iZLAAWi+WNli0zgREAQ0ix2WxX&#10;CIDNZjM9AMPSobW1dYP/ZzabzfQADEsDo9G47PPPP3/Q/xgzBGJYMjgcjjgWi0X5H3O5XLEURbGj&#10;ZdN0MAJgCBlpaWmNcXFxev9jNpstsbm5eVO0bJoORgAMIaO/v7/QZDKlTz5+5MiR+6Jhz0xgBMAQ&#10;Mi5cuPCVQMfPnj37NbvdLo20PTOBEQBDyDh//vxNgY57PB7+yZMn74y0PTOBEQBDSBgdHU3o6Oio&#10;DHb+Wh0GMQJgCAmNjY030jQdtD11dXWtGRgYUEfSppnACIAhJDQ0NAQc//tz9OjReyNgyqxgBMAw&#10;b0iS5Fy4cGHrdNfV1dXd4+8pei3ACIBh3nR0dFTNZJXHarUqGhsbb4yETTOFEQDDvJnJ8MdHsMmw&#10;w+GIi8YbY0YADPMm2PJnkGtvttlsif7HvF4v77XXXttbV1d3T+itmxpGAAzzYmhoKHNwcHDGqzsk&#10;SXJPnDjxTf9jLpcrpqWlZePevXv/g6ZpIvRWBocRAMO8mM3wx8fkYVBMTIw5OTm5QyQSWQiCiGiy&#10;WkYADPNiLgLo7e1d6Quc9yESicxisXgodJbNDEYADHPG5XLFtLa2XjeXeye/E3C73SKHwxEXEsNm&#10;ASMAhjnT3Ny8yePx8Ody7/Hjx+/2zx7ndrtFTqdTHDrrZgYjAIY5M5vVn8nYbLZE//uZHoBhQUHT&#10;NDGX8b8/R48enZgMu1yuGKYHYFgw9Pb2rrRYLMr5lHHhwoWtVqtVQdM04XK5RE6nU0xRVETbJCMA&#10;hjlRX1//tfmWQVEUu66u7lter5fn8yR1uVwx87du5jACYJg1AwMDBQcOHPhBKMo6cuTIff6NPtLD&#10;IEYADLPC7XYLd+3atcftdgtDUd7g4KDaP5eQ0+mM6ESYEQDDrHj//ff/Z2BgoCCUZR48ePAh3+8O&#10;h4PpARiuTU6dOnX75MRXocA/bYrNZpOHuvypYATAMCOGhoYy33rrrTfDXc/evXuf9Xq93HDX44MR&#10;AMO0eL1e7htvvPG+3W6XhLuu7u7u1X/729+eDHc9PhgBMEzL3r17n+vs7Fwbqfo+/PDDJyMVHMMI&#10;gGFKmpqart+/f//jkayTJEnO6OioLBJ1XVMBygzXFlarNfnNN9/8bSTr5HK5rnvuueehuLi4iLhG&#10;Mz0AQ0AoimL96le/+p3Vak2OZL2VlZXvrF+/fnek6mMEwBCQjz766IcajWZLpOu12+3Svr6+4kjN&#10;AQiajmgEGsMCoLOzs+KFF144Gs28/nw+fywrK+tUdnb2iezs7OOFhYUfc7lcV6jriaoATCbTer1e&#10;/xUAiIuLu5CWlvZu1IxhADD+BH766afPX2sbXMfGxpqqq6t/W1tb+6ZSqWwJVblRFcCZM2f+pNVq&#10;bwMALpdr2bx5cyqHw7FHzaAlDk3TxK5du/acPn369mjbMhW5ublHr7/++v8pKyv7y3zLiuocwOv1&#10;Tvh9eDweaWdn52OTz4+MjBTqdLqbHQ6HKvIWLi0OHTr03Wu98QNAe3t7NZ/PD8mDMqrLoP4CAID2&#10;9vYnbTZbocPhSLfb7ZlutzsRAEQiUVdtbe3KwKUwhIL+/v7Cd99999Vo2zETvv71r/+oqKjoQCjK&#10;ipgAaJom3G53osPhWGa32zPtdnvm2NhYzqRrOL4hkY/ExMTPiouLv8/hcGyRsnWp4XK5RLt27drj&#10;8XgE0bZlOsrLy/+0bdu2l0JVXsQEMDAwcHdDQ8OvKYqaMouASCTqSkxM/FwsFmskEslZmUx2ONLJ&#10;kpYa77333iuzye4WLdLS0hofeOCB+0LZHiI6CfZ4PHE2m63A7XYn2Wy2wtbW1ucnX1NcXPzdjIyM&#10;X0fMqCXOqVOn7ti1a9eeaNsxHTExMeaf/OQn5UlJSZ2hLDeicwAulzsik8mOA8Dw8HBNoGskEsnZ&#10;SNq01Dl69Og/RduG6SAIgtqxY8edoW78QIQE4HQ6FRaLpdz32WazFXd2dl4VUxoTE9MmkUjOTVUW&#10;TdMEMyQKHTt27LjzZz/72T+m2t8r2qjV6s8KCws/DkfZYReAzWZTHzt27KjH44mf6jqBQDCQn5//&#10;VKDGPTo6mhsbG9sGAA6HYxlFUZzY2Nj2cNm8lBAKhbadO3fe+NOf/vQfnZ2dFdG2JxBsNtsbrrLD&#10;+h5gbGws+9SpUx9O1/iB8RdhXC53ONC5s2fPvm+325cB42Lo7e39TohNXdIIhcKRnTt33pidnX0y&#10;2rZEmrAJwGq1lhw9evSE3W7Pmsn1Nput4Ny5c+/QNH2V/8no6OiK4eHhdQDQ09PzPb1e/9VQ27vU&#10;EYlE1p07d96YmZl5Otq2TIYkSW649g0IyyqQzWZT19XVHfK9yJoNVVVVtQkJCYd9n8fGxrIPHjzY&#10;wePxDAkJCUe0Wu2tBEFQW7dujWGz2SF3jlrq2O126csvv/xpd3f36lCUl5iYCLVaDZVKhbGxMej1&#10;epw9exYu1+z+6+Ry+aVnnnlmdUxMjDkUdvkI+RyApmnizJkzf55L4weA3t7e7/gE0NPT853+/v57&#10;AMDtdif5XpLRNM02Go2bkpOT/x46yxkAQCQSWSoqKt6brwDYbDYefvhhrFx59Qt8h8OBkydP4vDh&#10;w+jq6ppReXfdddejoW78QBiGQARB0MuWLds11/sHBgbucjgcqf39/d+8cOHCm8PDw+sDXdfQ0PAb&#10;/5UlhmsHgiBw//33B2z8ACAUCrFhwwY8/fTTeP7557Fq1aopy1uxYsXB0tLSfeGwNSxzgGXLlr2e&#10;lJS0fy730jTNaW1tfbGxsXFKEblcLkVdXd2hoaGhiAdtLGZGRkbkk/fw8pGWloacnJxAp67glltu&#10;QXV19YzqS0tLwz//8z8jPz8/6DXhiAPwERYBEARBr1q16p+kUumcJlT9/f33eL3eaVNwkCQpPH/+&#10;/FsejyfieeUXIwaDIeuFF144Nnn4w+Px8Mgjj+D555/HU089hY0bN05ZTkXF7FZTORwOHnnkESiV&#10;80o2PSfCtgrE4/FM69atW7Nu3brVKSkpfw5XPU6nU9na2vpCuMpfSgTL0X/33XejtLR04vP27duD&#10;lsHj8ZCUlDTrukUiER599FGIRKJZ3zsfwh4P4PF4ZCaTaV046+ju7n7IYrGEZNViKaNSqRqffPLJ&#10;Grlcfsl3rKCgALW1tVdcFxcXh5SUlIBlpKSkgMWaW7NKTExETU1AD5mwEVYBDA8PV586depvbrd7&#10;9o+E2cFqbGz8hS/HPMPcSUpK6ty0adMvfJ+DNUiZLHDaHpVqfnFLk8UWbsLWYNxut+z06dN/nc79&#10;OVRYLJa1AwMDASdvDLOGBgCBQHDF0MefYE/51NTUeVWcmpqK7OzseZUxG8ImAJ1Ot93tdieEq/xA&#10;aDSan7tcrojmsVnMZGZmgs+f3fNLIpl/+tBFIYDY2NiQRe77w+fztcHOud1ueVNT0yvhqHcpIpVK&#10;Z30PRVHzrjcUIpopYRNAfHz8iXD49q9du3bb5s2bVcXFxd+LjY29OPn84ODgnSaTKbIDyUVKtATA&#10;4UQuTGXeNdlstvze3t7vGQyGbV6vV0wQhHfVqlX3JCQkHC4qKnro6NGjdQih0BwOh0oikZzPyMh4&#10;Mz09fbfT6VTY7facurq6zwEQANDR0fF4QkLCoVDVuVRZCgKYc8OkKIrX3Nz80qFDhxq7urr+bXR0&#10;NM/pdCodDkf6yZMn95tMptr4+PiT2dnZPw2lwTabrcj3O0EQpFAoHEhISDiUl5f3DABIJJJzaWlp&#10;v/V6vWKDwbC1tbX12c7OzkdNJlNk19cWAULh7LcBC4VzJZcbsf0xpu8BaJomhoaGrjebzVX+xw0G&#10;ww0WiyVgzniSJGNPnDjxj1WrVn0rLy/vaaPRuMVqtU7t8DFDLBbLmqGhoU1yufwz/+O5ubnPqlSq&#10;3QKBYIAgCPr48eOfWq3WUoVCsW9gYOBbDocjfc2aNduSkpLCElnEMM5C6wGC1kTTNKHVam/r6Oj4&#10;0VwaL0VR/Pr6+j8uX778udLS0ruOHj1a5/F45p3zXafT3aLT6b5aUFCwMzMz8xX/CDKhUNgPAHa7&#10;PcNoNG4qLy/frlAo/kqSJF+j0bxy8uTJAywWywMALBbLJRQKe2JiYtpkMlmdTCY7IpVKzxAEMf//&#10;wSXMohFAe3v7jy9evPgf862gvb39x3q9/qsKhWJfX1/ffbg8Tp8PaWlp72g0mp+bzeY1xcXF3+dy&#10;uVb/83w+X8disVwAKACgaZprs9kKABAURfGA8SGczWYrtNlshTqd7lbffQqFYm9SUtI/pFLpKYFA&#10;EHTFaS54PB4Jh8MZmW1MM0mS/IUS+xAKAUR9CNTZ2fno5MafmJh4cGxsbPlcUhSOjIyUjIyMlMzV&#10;yMnExsY2l5aW3tXQ0PCbQ4cOVZaUlHxHLpd/6jvPZrNdUqn0DIfDGXO73fGnTp3abzabpw36drlc&#10;ip6enh09PT07AEAgEAyKRKJOoVDYKxKJLsXExLRTFCW02+0Z/s56HA5nRCKR1Eul0lNCobAvUAOn&#10;aZrV1NT0qlqtfozP5xtm+l1pmiYMBsNN4fSnCiULvgcwGAxbm5ubr5i4stnssYyMjF/W19f/MWKW&#10;TYHBYNhaXV1dGxcXd16j0bxy4sSJT5KTkz9QqVS/lUgkpx0OR6bVal3F4XAsDQ0Nv5lJ4w+E0+lU&#10;Op3OWbko8ng8Q0pKyp9zcnL+SyQS9QLjjbixsfF1nU63feXKlffNtCyaplkdHR2PB1ruvVZZ0D2A&#10;2WxeW19fvwd+wxQWi+VevXr1HSMjI8URs2oafNFmYrG4taKi4kar1VoyMDDwzba2tqfHxsZyCILw&#10;qNXqH46NjS3X6XRfi7BtST09PTt6e3u/k56e/pucnJz/6uzs/EFPT88OqVR6kiAI2uFwpA0MDNxt&#10;NBqvA0Dk5uY+K5PJjvnKoGmaZbVaV/te6uXk5IQsFWC4WXA9gFarvc1oNF5ns9kKzGZzpb/vDpvN&#10;HisvL98ul8s/7e/v/3bErJqGyUMMiUTSIJFIGgA8TtM0QVEUjyAI+vPPPw/L2+iZQNM0t6en5/s9&#10;PT0P4vIDJSYmpvP48eOfGI3GTfB7yFgslvKcnJwXnU5n6ujoaL7ZbK7wer0SLpdrqa6url5IE/MF&#10;1wMkJSXtt9lsK/r6+u7zb/yJiYmfFRYWPiIWi5sBwOl0pkXMqmm4PMENCEEQNJvNdvX3998z04wU&#10;YWaioQdz1vN4PPEtLS0v+x+LjY29WF5efvNCy3+04HoANpvtzM3NfV6lUr2l0+m28/l8nUgkuiSR&#10;SM76P2m5XG7IA5Lnilgsbpzump6engWXO4jH4w3J5fJP5HL5JwqF4i9cLnck2jbNlgXXA/h+EQqF&#10;/ZmZma8HuzAtLe1tvV5/U2TMmprR0dF8iqK4vjX9yVgsltJgwfTXMrGxsW0FBQWP8vl8fbRtmSsL&#10;rQeYsSvEVMOOSGOxWNZaLJY1gc45HA7VtbJaNVuGh4erdTrdzdG2Yz4sNAHMuCaSJGPCachsMRqN&#10;m2Qy2TGXyyUfHBy8Y2ho6Ear1brK6XTOLyIjylxrf+fZstCGQDPuAUiSDBqtTBCEF5ffukYKXzqU&#10;9vb2J5uaml7X6/U3LfTGf5kFHda5KHsArVZ7a6DNLHzk5OS8ODQ0dEOwYUl+fv6T/uvcwPjrfbvd&#10;njU2NrZ8bGxsudlsrgoWQSYUCvsmv4E2m80VOp3u5pGRkUW1d1hcXNyU6eGvdRZaDzClAJxOp6Kx&#10;sfGXOp0uaB4MsVisWb58+QuxsbGt586dC7jPb0xMTMd0/vkkSQoGBwfvuHDhwps+fx0ASE1NfWfV&#10;qlXf7urq+reWlpaXfclzaZrmnD59+gPfdfn5+T9yOp1KvV5/s8PhuKb2uJ0NfX1998lksqMsFits&#10;KcHDSSgEAIz3Al5v+P8EQbtbj8cTd+jQoaapGr9MJjtaWVm5kc1mu1JTU99PTk7+W6DreDze0HSG&#10;sNlsp0ql+q1MJjvsf1yv13/VZrMVZGdn/3zjxo3ZmZmZr7HZbIf/NUKhsDs1NfX9oqKihzdt2pS5&#10;fv36VWq1+oepqanvTQ7N5PF4psm90bVEf3//ty9evPhstO2YK6EUQCQIWovT6VT6D0m4XK45Nja2&#10;RSQSdfP5fJ1QKOzJyMj4/z4vRYIg6KKiou+bTCaNv6OYQCAY9M/2PB2pqam/NxqNm32fvV5vXFtb&#10;29NlZWV3iESinsLCwn/Nzs7+73Pnzv3OZDJtuGyb5YsvvmgqLy+/RS6XfyaRSM5LJJLzvjIcDkfq&#10;0NDQ9RRFCZVK5e/b2tp+PDw8XO37XiRJCimKumZ2SOzo6HhcqVTuufx2e0ERKgFwuVw4nc6QlDUV&#10;QQXgdrvlvt+XL1/+Qm5u7jPTdcsGg2Gb/yoGi8VyFhYWPkIQBDlTg1Qq1f/29fXd67+HmFarvc1u&#10;t2eKRKJLwLjbstfrjQUAoVDYU11dXXP48OHzbW1tP5kcKHP5moH09PT/DfTd1Gr1D+Ry+ScXL158&#10;pq+v715cG5NQVldX185Vq1ZdM+4nMyVU6fYj1QME/c/2uRFwuVxLXl7eT6Zr/B6PR6rRaF6laZoD&#10;AHw+X19VVVU7WzdegiCosrKy22Qy2RF/O7u6uv7V96G7u/shq9VaBgCFhYWPcDicsZycnBeHh4fX&#10;mc3mgFFqwLhXZnd390M+BzmZTHZUpVK9JRQK+1auXPnAhg0bCpOTkz8Idn8oEAqFPenp6b8uLS29&#10;a8OGDerq6uqaQJkuFuqK1kIbAgUVgNlsrgCA5OTkD2byBDebzWtIkhQCQEJCwueVlZUb4uPjT83F&#10;KD6fb6isrNyckZHxhu9Yb2/vA16vV+RyuRLb2tqeAcZXnxQKxQfAeM+hUCj2ajSaVwJliKNpmmhq&#10;anqtsbHxFyRJioRCYU9ZWdnX/R3NxGJxy5o1a26pqqpaP3kuEgpKS0u/uWnTpsySkpLvpqam/l4s&#10;FrfIZLJj69evXx0fH3/C7/tr1Wr1o6GuPxKEcggUCQIKgKKoiR3blUrlH2ZSUGJi4udKpXIPADgc&#10;jgyz2Vw9n1SFLBbLXVxcvKO0tPSbwHicsV6vv7mpqekXfD5fX15efsuKFSt+5LueIAg6IyPjDbPZ&#10;XNHb23v/5PLMZnNFd3f3v1z+Tr+vqqpaH8zlICEh4Uh1dXVtTU3N2pSUlD/NZggXDIFAMKhUKv8Q&#10;KFhGIBBoKysrNxQXFz+Yl5f3440bNy5fiON/ACDJef+pAER5EjwwMPAtt9st5/P5Wrlc/o+ZFMRi&#10;sTylpaV3s9lsR19f370NDQ2/7u/vv7u8vPxrk0MW/bHb7ekEQZACgUA72e1Xr9dva2lpmfCFb21t&#10;/c/Vq1d/QyKR1AdqSImJiV9wOJyRlpaW/1YoFB/6GjhN04ROp7s1MzPzVZVK9b8zbVzx8fGnysrK&#10;bvd6vSKbzVZstVpXjY6O5tnt9kyz2VzpP5eYDqfTqdTpdNuDDQnZbLYrIyPjVzMt71plofUAVwmA&#10;JEm+LxxSrVY/Ppv1aIIgyJKSkgcEAkFfe3v7UyaT6bq6urovKioqbpgiDJB15MiRU263WyYQCHR8&#10;Pl/L5XKtXq831j+SKz4+vi4nJ+flYI0fGO81UlJS/tTX13d/U1PTa6tXr/7G5e8kzM/Pf2Kua+sc&#10;DsceHx9/wn+Y4na7448cOVJvt9szZ1pOfX39+0ql8g8JCQlH5HL5AZFI1DMXe65lFvwkuKen5yGH&#10;w5GelZX189TU1HdmWyBBEFR+fv7TFRUVW/h8vm5kZGRlfX39HoqiAn4jkUjUXVlZuYHP5xscDofq&#10;ctqTLWazuTI+Pv5EQUHBv1133XV5NTU11QqF4q/TBZRnZGS8CQCDg4N36PX6rwDjDTjUL5Z4PJ55&#10;zZo1N7PZ7NFg12RnZ/+3v+s2TdPcgYGBuy9cuPDGoUOHGt1u97yzZFxrLOhJME3ThMfjiSsrK7ut&#10;oKBg53x2ZJfL5Z/V1taWyOXyj00m04apMkyIxeLWmpqayvj4+Dq5XP7x8uXLn1+3bl1ZTU1NZVZW&#10;1iu+TbJnglQqPSkWizUA0NbW9vRc7Z8JYrFYs3r16jsDxUrExsY2q9Xqx2pra1ep1eofTJ5HeL1e&#10;scViKQunfdFgoQ2BrhAAQRB0Xl7ef6SkpPwlFIXz+XzDypUr7wWAjo6Ofx8bGwsaoSUUCvtqamqq&#10;KyoqbsjPz/+xVCqtn0udlzNXpAPjoYbBep5QkZycvH/z5s2qwsLCR4RCYZ/v+OjoqHp4eLiaIAgy&#10;Ozv7Z6WlpXdhksNgR0fHEwtxTwOKojA6GrjjGxsbg1arhcPhCHh+pkT9TXCoEAgEWolEctZqtZZ2&#10;dnb+sLi4eEc462Oz2WNCobDHZrMVEgRBRsKnhsPhjGVmZv6/9PT0X7e2tj7X1dW1EwBOnjz5UW1t&#10;bbFIJOpWKpV/9Hq94oaGht/47rvcMz6bl5f34/n0tpHEZrPhl7/8JS5duhTwfGdnJ5544gkA49sl&#10;SaVSSKVSSCQSxMfHQyKRTHz2nYuNjb2qnEUjAABYt25d2eXEuWH/TxYKhQM1NTUVGo3mFd9SbqRg&#10;s9kOtVr9uNFo3DQyMrLS6/WK6+vr91RVVdWy2Wxnenr67pSUlD/Z7fbMwcHBOzo6Op5ob29/cnR0&#10;NLekpOQ713oI5KVLl/D666/DZDLN6Hq32w2DwQCDYeo0SBwO5yph9Pf3h8LkaYmIAAiCoCP5n8vh&#10;cMaKi4u/FxcXF/G1dIIgyBUrVvzo5MmTfwfGc5lqNJqfFxcXPwQAXC53xJfFgsViedra2n6i1Wpv&#10;HxkZWbV69eo7JBLJNekOffjwYfzud7+DxxMwCnVeeL1emEymGQsrlCy48edMIQiCnirGOZzI5fJ/&#10;pKamvuf73NPTs8NoNG6YfF12dvbLfD5fBwBjY2M5p0+f3ktRVOSc4WeA1+vFW2+9hd27d4el8Ueb&#10;RSuAaEIQBFVaWnp3TU1NhVwuPwAAFy5c+BVJklfsN8ThcOyVlZWb8/PzfwSMv0E/d+7c764VEZjN&#10;Zrz44ov44osvom1K2GAEEEbi4+NPqlSqt4Hx1amurq4fTL5GLBZrkpKSDvg+Dw4OfuPMmTN/IUky&#10;6u7Ze/fuRWdnZ7TNCCuMAMKM/5vitra2pwPtZxwXF3d+5cqV9+Xm5j6Tlpb2tsfjkXR2dv4wspYu&#10;TSIXfbxEUSqVf2Cz2WNutzvJ7XYnaLXar09OOkYQBK1Sqd6KoplLFkYAYSYmJqYzKyvrtWjbwRAY&#10;ZgjEsKRhBMCwpGEEwLCkYQTAsKRhBMCwpGFWgRimRSAQID4+Hmw2e+JnbGwMJpNpXtnbRCIREhIS&#10;wOFwQJIkSJKE2+3G8PBwyGKLp4MRAAMwvotNPIDlAHJycnJu2LFjB5KTk5GUlASRKHBeZJqmYbfb&#10;XXq93nnhwgXXqVOneIODg9JglWRmZqKsrAyFhYVISkoKuhM9RVGwWq3Q6/XQ6XQgCCITwFcBdADo&#10;AhCyjFlEqGI4GRYE5QB+CiAbQBPGH4BpAFQARMB4ozabzdBqtbBYLHA6nXC5XHA6nRM/LpcLDocD&#10;EokEarUaK1asoKRSKWv8dvq4w+F4e3h4+LjNZku02+3L4uPjv56SklIjFArjSJJEf38/Wlpa0N7e&#10;DoqiIBAIrvjh8/kQCAQQCoWQy+VQKBSTRWgC0AvACECAceHuBfAEgKAJGALBCGDpwAOgNxqNcc3N&#10;zazY2FjK5XIRIyMjhM8V2WAwQK/Xw+12z7pwpVIJtVqNqqoqKisriwXgNIDfAniOoihpXV0dGhoa&#10;0NraCpvNNuvy4+LikJycDLlcDplMhoSEBMTExNAsFgsul4tYu3YtOBzOrwA8OJtyGQEsHcoAnH7p&#10;pZfQ0jL15plisRjJyclITEyEUCi86sns+12n06G5uRltbW1wucY3ECIIAps2bcJtt91GCYVCVl9f&#10;H717927CP4JMJpP5eg4IhUI4HI6APc3o6OhEQM10orzvvvtQW1vbDWDGWToAZg6wlFhDkuSEd2dO&#10;Tg4SEhIgFouRkJCAhIQEyOVyJCcnBx3zB2Lr1q3wer3o6upCfX09PvnkE3z66ac4d+4cq7y8HJ98&#10;8glBkiRkMhluuukmFBQUICkpCQRBTF/4ZSiKgsVigV6vnwicMZlMsNvtOHPmDACgvb0dtbW1yzA+&#10;l5nxho6MABY3EgD/DiAJwNqBgQHS7Xazk5KS8NRTT4WsEg6Hg9zcXOTm5qK6uhq7d+9Gd3c3DhwY&#10;9/LeuHEjbr/99qCT3ulgsViQyWSQya7OItPV1YVnn30WXV1dvkMXMT6/6QTwQwCWKW2fk0UMC4Xd&#10;FEXd2t/fT3o8Hpw9e5YNjK/GhIv09HQ89dRTePjhh+FwOFBVVYVvfzt8Sa5VKhVYLBYGBwdx+PBh&#10;8Hg8uVAovK6oqOi6ywkRpkzCwAhg8cIHsG3//v3485//zPY/ESgLQyjhcDjg8XhwOBxhr4vL5UIk&#10;EmF0dBS7d++eOH7//fdjCcghKgAACLpJREFU/fr1X5nufuZN8OKlEoDAN0ZOS0sDjze+81RBQUEU&#10;zQo9eXl5AMZ7n9zcXABAQ0MDML68GzQXFcAIYDFzvc1mo3t7e8HlcvHEE0+AJEkQBLHoBFBSUgIA&#10;UCgU+O53vwsAaGlp8WWp2xz8TkYAi5kbmpubQdM0li9fDp1OB5IkkZqaCj6fP/3dCwjfnObSpUuQ&#10;y+WQy+Ww2+3o7u4mwQhgSZIAYJVGoyGA8SGPb5UknBPgaKFUKsHj8TA0NASbzTbRwzU3N7MBbMEU&#10;7ZwRwOJkI03ThEajATAuAN+LqMUoADabjWXLlgEAuru7oVarAQCXv78UQEmwexkBLE626PV6ymQy&#10;QSwWIz09fVELAPjye3V1dWHFihUAgI6ODt8b5KDDIEYAiw8CwI0ajYYFAGq1Gi6XCzqdDhwOByqV&#10;KsrmhQf/eYBYLEZGRgY8Hg/a29spAJuC3ccIYPGRDUDlP/zp7u4GTdNQqVQRy7ocafwFQNP0xDCo&#10;ubmZBWADxt+LXAUjgMXHFpIkJxzeFvv434cvbsFqtcJsNvsLABhv/BWB7mMEsPjY0tXVRTocDigU&#10;CiQkJCwJARAEcUUvkJubCw6Hg+7uboyOjtIIMg9gBLC44ADYrNFo2MCXb3yXggCAK4dBfD4fOTk5&#10;oGkara2tAHB9oHsYASwuygCI/cf/IyMjMBqN4PP5UCqV0bUuzPgLAID/MIjA+N9GMvkeRgCLiy0O&#10;hwOdnZ1gsVjIz89Hd3c3ACAjIwMs1uL+7548Efb1gJcfCCwAtZPvWdx/kaXH9a2trRRFUcjKyoJI&#10;JFoywx8AE3uQ2e12GAwGLFu2DEKh0BdIQyHAPIARwOJBDKDSt/5fWFgI4MvhQFbWlE6Ri4LJE2E2&#10;m438/HwAE8uhV80DGAEsHmoBsP3H/zRNL6keAAg+D7j8d8kDcMVEiBHA4mHL8PAwrdVqIRAIkJmZ&#10;ieHhYVitVsTExEAul0fbvojg6+l8AvDNA1paWnA5AcQVb4UZASwebvR5f65YsQIcDueKp/9sgtAX&#10;Mv5OcSRJIiUlBVKpFFarFQMDA1e5RTACWBykAsj1H/4AmFgB8jWKpYBYLEZiYiLcbje0Wi0Igpjs&#10;FnEDxv2lADACWCxsoSgKkwWwlCbA/kwzD1BgfC4AgBHAYmFLf38/ZbPZIJPJoFAoluQE2EcwAVy8&#10;eNGXzHdiGMQIYOHDAnBDU1MTCxh/+hMEAb1eD7vdDqlUivj4+CibGFkmT4RlMhlSUlLgdDpx6dKl&#10;K8IkF6dv7NKiCECCb/gzef1/pk9/mqZhsVhAURQ4HA7YbDa4XO5EOvRITqIpigJJkvB6vVf8xMTE&#10;zChrXUZGBgiCQG9vLzweD7hcLtRqNbRaLTQaDXv58uWbALABkIwAFj5bPB4P2traAGAiGsongEAT&#10;YLvdjoGBAfT19aG/v3/ix263B62Ew+FcIQyhUIj169dj48aNcwqyNxgM+OCDD9Dc3HxFI/ftExCM&#10;xMREpKWlTfyoVCokJydfEecgFAqhUCig1WrR19eHrKwsFBQU4LPPPkNzczO2b98uBrAawClGAAuf&#10;69va2iiPx8PKyMhAXFwcgC8FkJ6ejpaWFmg0mokGbzKZAhYUGxsLHo931dPX/7MPi8WCPXv24MCB&#10;A7jpppuwYcMGcLncaY01Go348MMPceTIEV/akqsgCGJCbP7C8zn2GY1GnD9/fuJ6NpsNpVKJtLQ0&#10;ZGZmoqioCJmZmdBqtbh06RKysrKQn58PgiDQ2dkJp9MJgUCwGYwAFjwCAOt97g++1R+SJNHT0wMA&#10;eP311696onK5XKSmpl71JI2Liws41PEfkvj+7enpwb59+3Dp0iW8++67+Oijj3DzzTdj3bp1AaPO&#10;zGYzPvzwQxw6dAgkSYLFYqGmpgY33ngjxGLxFQ092JCLJEkYDIareq6hoSH09fWhr68Px48fBzAu&#10;CuDLB4FIJEJmZia6urpw8eJFqqSkZAuA/2QEsLCpBsCfvPxps9km0omTJIm0tDQUFRUhKysLaWlp&#10;SE5OnpVnKIvFAovFuuIJL5VKUVxcjHPnzmHv3r3o6+vD22+/jf379+OWW27xvXXF6Ogo3n//fRw8&#10;eBAejwcEQaCiogLbt2+HQqGY1Zdls9lISUlBSkoK1qxZM3Hc5XJNiKG1tRVNTU0TexAYjcaJ69Rq&#10;Nbq6utDc3MwqKSmpAiBk9gdY2PzXyMjIY4888gjB5XKxa9cucLlc0DSNuro6UBSFwsLCsK8CURSF&#10;M2fOYN++fRgcHAx6XXl5ObZv347U1NSw29Pb24uLFy8iLy9vYh7U0tKCl156CSqVCs899xwAXM/0&#10;AAubG3yxv7m5uRNPaIIgUF1dHTEjWCwW1qxZg7KyMhw/fhx//etfYTAYJs6vXLkSt956K9LT0yNm&#10;z7Jly65aAMjJyQGXy0VfXx9GRkbouLi4TYwAFi6JAEqampomsr9FGxaLherqaqxduxYff/wxzp49&#10;izvvvBM5OTnRNg3A+NwnNzcXGo0GLS0tWLt2LdMDLGA2+Wd/S0xMnHL4EW6EQuHEUIvD4WDbtm3Y&#10;tm1b1OwJRkFBATQaDTQaDbF27dqVjAAWLpvMZjM1PDzMAoBdu3ZF2x7s3LkTRUVFU17z6aef4p13&#10;3gGAqHqoXg6UJxgBLFyccXFxRGlpKbRabVQN8dX/97//fcIVOxgnTpyY+D2aCzC++QGzCrRwkQM4&#10;AyAyM8spGB0dxWOPPQa73Y7U1FRs3boVSqUSKSkp4PP5GB4ehsFgwLFjx3Ds2DGw2Wy8+uqrs9qM&#10;L9RcXgZuYgSwsBEBKIWff3sUKAfws46ODurNN99k6fX6K06y2ewrXsTxeDzce++9dFVVFQHgbwD2&#10;R9TaL3EC2McIgCEU1ADY53a7ZQcPHiS6urqg1Wqh0+ng8XgglUqRlJSElJQU3HDDDdTl/EQPAHgr&#10;qlaDGQIxhA4lgJ0Yb9gS4EsXikk+QgcBPA/g84hbGID/AxjFXMcXgYOWAAAAAElFTkSuQmCCUEsD&#10;BAoAAAAAAAAAIQBV6WrbeBIAAHgSAAAUAAAAZHJzL21lZGlhL2ltYWdlNS5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAMwAAAFgIBgAAAFiSz7MAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7E&#10;AZUrDhsAABIYSURBVHic5Vt5dCPFmf+6JbUsS7Il2ZZ1WbJl+b7tGZjZITAcsxlCHmHfPgKBEBjC&#10;sgmEACHHkoWQCVc4djYhyRIIsAzHQlhCYBcIL4F5w8wyGdvj8e2xZFs+5ZFlWZd1q9W9f1glym3J&#10;bpnB6/f2957fU1XXV1W//qqrvu+rz8CyLGyXP4ZhiOHh4SfwumQyKVpeXq7hI0/CNkIgEGj1er27&#10;UJllWfL06dOvHj16dNjhcFyzkfy2IuPz+XYwDCNGZavV+rOzZ89ezbKsoLe39+VAINC0nvy2IhMO&#10;h8sRGZ/P1zE2NnYvAABJkvHS0tL3HQ7HdevJC7diknyRSCRUDMNQLMsSw8PDvwQAsrCwsLe9vf1r&#10;MpnMyjCMaD35bUWGYRiKYRjK4/Fc6PF49ggEgkhHR8fVUql0AgCAJMnEevJbvsyWl5fr+/v7f2e1&#10;Wg+yLCvAn7EsK2JZVjQ5OXk7AEB1dfVBRIQPtlQziURC0dnZ+UEkEikDAAiHwxWtra03EQTBAAAw&#10;DCOKx+PKhYWFr0il0jGz2fyvufS/pZoZGhp6ChEBAJibm7theHj4F6jMMAyVTCZlDMNQdXV195Ik&#10;Gc+l/y3TjM/n65ibm7uBWz85OXmHQqHoMhgMr7AsKwIAkMvlgxqN5o/ctizLEouLi/sikUg5QRB0&#10;UVHRUalUakfPt4zM1NTUdwAACgoK+nU63RuTk5PfjcVipQAAg4ODvy4uLv4Q7VaVlZVPoqWHY3x8&#10;/J9GR0cfQWW5XD500UUXtaC2W7LMWJYlnE7nVWKx+Ox55513RVVV1SN79+6tUyqVJwEAaJoutFqt&#10;D6U0w+p0uje4ffh8vp1Wq/VBvG55ebnR6XT+HSpvCZlQKGRJJBKKjo6Or0okEgcAAEVR3pqamvtQ&#10;m9nZ2RvD4bAZAAiSJGO4PMMwov7+/ue4ux8AgM1mu59lWQJgi8hEIhGTwWA4XFRU9D94fXFx8RG5&#10;XD4IAMCyrDAcDlekHq2al91uvysQCDRn6jsQCLQsLS1dvEbo84TFYnmcW0cQBFtRUfFrbj1+0kci&#10;EYPNZjvIkUuUlJR8UFhY2AsAMDU1dRvAFm0ASqXyr0KhMJTpmV6vf/XMmTOPJRIJBarDl5PNZnsg&#10;mUxKUFmhUHS1trbeLJfLhxmGEVqt1oN2u/17NE3Lt0Qz2YigZ2VlZc/jdSzLCgEAgsFg9ezs7AFU&#10;L5FIZnft2vVFuVw+DABAkiRdU1PzU7FYvLC4uHjZtrCay8vL/w0AWFRGmhkbG7sP11Jzc/MtIpHI&#10;h8uSJJmwWCw/X1paunBbkJFKpfbS0tL3UJllWUE0GtU4HI5rUZ1er39NrVb/OZN8WVnZv8diMe22&#10;IAMAUF5e/iv0m2VZwfT09LeRRSAUCgP19fXfyyYrEAhiGo3mj9uGTElJyYdCodAPsGKjTU9P34qe&#10;1dTU3J+Xl+dcT16r1b61bcgQBMEgs8Ttdl8ai8U0AAASiWSqvLz8txvJkySZ2DZkAD49XxwOx9dR&#10;XU1NzQN8reecybAsSyLz4VwDfSNut/tiAACZTDZqMBhe5SufMxmn03kVTdMFfNszDCNcXl6ujUQi&#10;ho1eAsMwVOonAQBgNpv/hSCIJN+xVlkAgUCgcWRk5BBBEDRJkjGTyfSMWq3+AG8zNTX1bYVC0SUS&#10;ifwbdb60tHRhb2/vK8ghoyjKZTabn6qsrHyCu3RS50maLEVRS7loZRWZeDyu7O7ufjscDleiOqfT&#10;eVVbW9vXUacMw4g8Hs8X+GjG4XBc29fXdxh72xCPx9Wjo6MPnT179qpdu3Z9kaIoD3rGjbwYjcZn&#10;BAJBJBcy6WU2MjJyCCeC0NfX96LL5fpbAIBgMFjHMIx4IzIej2d3b2/vyzgRHH6/f8fJkyf/QtO0&#10;DNWh7wUj8/xaSR5kfD5f++zs7E0AACKRyJefnz+JDSI8derUW8vLy3WxWKwEAICmaXm2DlHMC9lX&#10;2eD3+9tTPgoBsFozSqXyBO4O50RmdHT0YQAAgUAQPv/88y+/5JJLKi+44ILz8/Ly5gEAksmktL+/&#10;/wWapgtT5bxsHbrd7kt9Pt9OVCYIglapVMclEskUt+38/Pw1yJ3GNZPrt4IgjEQiZYuLi/sBAFpa&#10;Wm5GrqxSqezauXPnlZ988skJhmEor9e7y+Vy7QcAwOPBXExOTn4X/TaZTL+tra39MUVRXoAV32Ru&#10;bu4Gm832AOpjZGTkSZVKdYyiqCUkp1Kpjm2GDDk/P38NwIqxptfrf48/VCgUPY2NjenJocOMYZiM&#10;mkkkEoWIcE1Nzf1NTU23ISIAABKJZK6qqurRnTt3XkkQRCLVF3X69OnX8e8wl+14FRmPx7MnLy9v&#10;rrGx8c5MDYxG47OlpaX/DQCAnKRsy8ztdl/CsqyopaXllurq6ocIgmAztVOr1X9uaWlJ217BYLB2&#10;YmLiHqxJRrkNyfj9/vbGxsa7hELhcqYGBEGwTU1NtwmFwkB6JM7Og+Dz+XZotdo3+exEZWVlL5aX&#10;l6ddZtwJ2yxImUw2otFo3lqvUWp5PIzKmaIk8Xi8yOfz7ayoqPgl38Hr6+t/KJFIplPF9IGZTaMb&#10;gayqqnqYj3BFRcWv8vLy5gDWkvF6ved99NFHE263e9/Jkyc/crvdl/AZXCAQRBoaGu7azMQzgeSG&#10;f9YbuLKy8gmA1WRCoZClq6vrXbRtMwxDdXd3vx2Px1V8+tVoNO+gKAuGjC+Xpmnp6dOnXzl27Fh3&#10;b2/vYa7VkJOhaTQaXxCJRD5EJpFIFHR2dr4fj8dLOIPK5+fnr83cy2oQBMFWVlauCUNxkXpJ7zgc&#10;juv9fv+Oubm5b3AjnDmREQqFwfz8/HG0LAcHB38TCoWqMrWdn5//Kt9+tVrtHyiKWsSqVmmGZVmi&#10;v7//ObfbfSlePzExcU88Hlei8macMwIAwOVy7cedKC6WlpYujMfjRXw6JEkyodfr06c+N2hus9ke&#10;QDcIAoEgiHZelmWFS0tLF6X7yY3HigzDMMKhoaFVu1ZJSckHbW1t19fV1f1QrVa/R5JkYmlp6Qt8&#10;Oy0qKvo4Exm3232xzWb7CQCAWCx2XnbZZeX79+9X7NmzZw9FUUter/dvUNucI5rJZFI8Pz//tVAo&#10;VI3qamtr77NYLI+iSVgsliesVutPA4FAm1arfZtPvxzDlAVYcUv6+voOQ2o1tLa23ozMHpVKdaK2&#10;tvaf8fyAnDWTTCaleBDbZDI9ndreVy0Ns9l8CN2/8CSD70wsAMDo6OgjyLEzGo3Pq9XqP+EyZWVl&#10;L7Asm3YzNkMm7YOIRCJvbW3tfZnaiUSiwEaHMQ58myUIIrm8vNyAwk1isXihrq7uB1wZkiQTWq32&#10;DeQX5UwGd6iqq6sfxL1FLrJFIDMB1wxBEMzIyMjjaH6NjY134AYrDo1G804kEjECcMjQNC11uVz7&#10;sxmSDMOIkOkuFovPmkymp/lOdiPgmgkGg7Uul+tLAAAqleq4Vqt9M5ucRCKZQd/bKjKjo6MPd3Z2&#10;/unUqVNvJZPJNT5LMpmUot8VFRVPCQSC6LkgArBaM5OTk3eg33V1dT9az9wiCIKVyWSjABiZWCxW&#10;Mj09/S0AAJfLdfmpU6f+wCWUXpskGc/FR5+ZmTlw/Pjxk06n8yvZ2uCacTqdVwKsLCGVSvXXjfpH&#10;kZ40mZmZmVtxD9Llcl3R39//PB7rQprRarVvisVi/MTOCpqmZSMjI4d8Pt/53d3db/f09LxG07SU&#10;246zm5EAAJWVlY/xGWOVEMMwInSVhsPhcFxvt9vT0XekGbVa/R63bTbMzs4ewG/F5ufnrz1x4sTH&#10;uBmC5oCXFQpFJx+t4CABVk7ZaDSqy9RgZGTkca/Xex7Ap9sy33gWy7IEHhNA8Pv9HV1dXe/j13vc&#10;sJTZbP4FV24jkAAAaOeQSqXjO3bs+HuDwfAS3qavr+9wMpnMw76ZWIa+1iAYDNaGQiELAABFUW7k&#10;9wMAeL3eXUNDQ/idTFozQqEwoNFoeFkOWcnU19ffo9Vq32ptbb0J9xiDwWDt+Pj4vfgGwKdzl8t1&#10;OcBKLG7v3r0Ne/bsuQCPwszMzHwTmSP4MtNqtW9uZqckY7FYaSgUqiooKOhDgQuCINiGhoa7y8vL&#10;f4MaTkxMfB/ZY3w14/V6dwOsRGrEYrFLqVR27d69+2KBQJC+sB0cHHw6FosV45rR6/Wv50oEAIAM&#10;BoO1AABVVVWP4vs5QRBsY2PjnVhkJn9iYuIHKTK8NBMKhSz5+fl2k8n0DKorKCgYbG5u/hYqJxIJ&#10;5djY2E9wQ1MsFq97S5aVzPLycp1YLD6bKYuIIIhke3v7dTKZzArwaViWL5lwOFxZVVX1EDeDT6/X&#10;v1pSUvIXVJ6env7HUChkRuVMARNeZMLhcEVZWdmL2VIGhUJhsL29/VqcAN9lJhKJfHq9/j+49QRB&#10;sPX19d+HlHXMMAyFoqoAKxdaXJloNKqbnZ29cXp6+lZ8q19FJplM5m8U2y0sLOyrrq7+GUaGl2bK&#10;ysqeFwgEGYkXFBQM6HS632d6hi93lmUJu91+95EjR8b6+vpeHBgYeObo0aPDeBJeel5SqdSOMh7W&#10;g9lsfhItN76aMZlMv1vveXV19YOQORKTrktlCx5KJpP5qC4ajepQmjAOUq1Wv8tnYgKBIFZQUNAP&#10;sL5mFhYWrpiZmTkAAIBuEbJBLpePrHeexGIxNZ72iMPhcFzH/bZImUw2tt6AOJBNRRBERjLT09O3&#10;dHV1vdvf3/+C2+3ey6dPi8WSyf5Ke5qJREKZ4TnQNF0YjUY1eF1OzhlSdaZlNjc3d93AwMCzqDw+&#10;Pv5jPn0qlcpOpVJ5Aq8jCIINBALNMzMzNwOsRGQaGhru5GqRe+mVKxkpwNpl5nK59vf19b0EWLx4&#10;cXFxn9/vb+HTr9lsXhOftlqtB+HTQMYBs9n8VEdHx9UKhaIbteFeEm+GDEOSJI3qIpFIWW9v7yuZ&#10;zoZMlngmaDSat8Vi8QIqB4PBGqfTeRUAgNFofE6n070JsJKS1dTUdDvAyi0f93DNiQxN01JcKwzD&#10;iHp6el5HwT6CIGij0fhcfn6+HQDA4/FcyKdfkiTj+DXh1NTU7QAr+WUNDQ13420VCkV3QUHBgFwu&#10;H+J6oDlrBidjt9vvxoNwdXV197a0tPwDurgKBoO1fKOauG2GopT19fX3CIXCILdtUVHREXy5rUuG&#10;YRih3+9v457EKTIxAIBoNKq12Wz3o2dqtfo9s9l8CGAluomWjc/n28GHDNc5U6lUn2QLZCgUip7i&#10;4uIjG5LxeDy7P/7446Fjx46dPnPmTHrbZFmWTCaT+UgzZ86ceRQ5axKJZLatre3GdLI0SdI6ne41&#10;AIBYLKblQ4Z7G1ddXX0wWyBDLpcP4+HcjGRompb39PS8EQwGawBWzH4UXEDhJ5IkY6FQyDw3N/cN&#10;JNfS0nIA91MAAAwGw8spMquuO7IB10xhYWFvcXHxh9naFhYW9nLHW0NmfHz8R9Fo1IDXDQwMPJNI&#10;JArxbTkVCiIA0hbwR5kGlMlkZ7h3N9mAa8ZoND67mavANJl4PF5kt9vX3DjHYjGNzWa7H5FhGEY8&#10;Ozv7TQAAoVDoT1m/a0AQBGswGF7eKFMDAY8B6HS6/8yVCABGZnJy8jvoG2hubr7VYrE8ip5NTU3d&#10;nkpth3A4XIFO3qqqqofXSzfU6/Wv8r3TxzXDzZDlC2GqIwJ9AwaD4TCydlOn+A6GYfLsdvuq/V4s&#10;Fi/gbnUm5OfnzxQVFR3lMxH0zZAkGd90UgPASpZROBw2UxS1WF9fn46247mRCwsLX8YFLRbLI0Kh&#10;MLzRAGq1+n0+E0GaweMDuYIE+PSQamxsvAOPVOp0utdRRisOiqKWTCbTs9z6TOD7ISPN5JpjhoME&#10;WDlbNBrNO9z/W0mltr/EFTIajc+d46A5gTaKbJkifEACANA0rWhqarot01vEIyto7Ax1nwn4jveZ&#10;l1llZeVj2bxCuVw+rFKpjqOyUqk8iSfXnQvgByaeo5MrSICNb7hMJlN6I/gsby4bOKHZz7bMNkIq&#10;6WCN+XCugGuGoij3ZvvhRUYgEMS0Wi06lc95ljpBEEmRSOQhSTKm0+k2FZoFyCEPAJn+DMOc8/+G&#10;oijKu2/fPl0ymZR9lhXAe2LoLoWvrZUrBAJBLFvAkC94LxkUmfm8yJwL8CbDMMznqplzgf+fmkHf&#10;zOexAZwr8Caj0Wj+SyAQRNZLL/m/xv8Cg7QuoKCI5AYAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAh&#10;ANZFL8XhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dbNJqidmUUtRT&#10;EdoK4m2bTJPQ7GzIbpP07R1PepthPv75/mw92VYM2PvGkQY1j0AgFa5sqNLweXybrUD4YKg0rSPU&#10;cEMP6/z+LjNp6Uba43AIleAQ8qnRUIfQpVL6okZr/Nx1SHw7u96awGtfybI3I4fbVsZR9CStaYg/&#10;1KbDbY3F5XC1Gt5HM24S9TrsLuft7fu4/PjaKdT68WHavIAIOIU/GH71WR1ydjq5K5VetBpmKlkw&#10;qmG15AoMxGqRgDjx8BwrkHkm/1fIfwAAAP//AwBQSwMEFAAGAAgAAAAhAFyhR37aAAAAMQMAABkA&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvNLBSgMxEAbgu+A7hLm72d22IqXZXkToVeoDDMls&#10;NriZhCSKfXsDIlgo622PmWH+/zvkcPzys/iklF1gBV3TgiDWwTi2Ct7OLw9PIHJBNjgHJgUXynAc&#10;7u8OrzRjqUd5cjGLmsJZwVRK3EuZ9UQecxMicd2MIXks9ZmsjKjf0ZLs2/ZRpr8ZMFxlipNRkE5m&#10;A+J8ibX5/+wwjk7Tc9AfnrjcqJDO1+4aiMlSUeDJOPwZbprIFuRtQ7+OoV8ydOsYuiXDbh3Dbsmw&#10;Xcew/TXIq48+fAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAn7t95BAMAANoNAAAOAAAA&#10;AAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDjxzeKN00AADdNAAAU&#10;AAAAAAAAAAAAAAAAAGoFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQAJoMSV&#10;ZygAAGcoAAAUAAAAAAAAAAAAAAAAANNSAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItAAoAAAAA&#10;AAAAIQAxLCneATMAAAEzAAAUAAAAAAAAAAAAAAAAAGx7AABkcnMvbWVkaWEvaW1hZ2UzLnBuZ1BL&#10;AQItAAoAAAAAAAAAIQDN1TbNJikAACYpAAAUAAAAAAAAAAAAAAAAAJ+uAABkcnMvbWVkaWEvaW1h&#10;Z2U0LnBuZ1BLAQItAAoAAAAAAAAAIQBV6WrbeBIAAHgSAAAUAAAAAAAAAAAAAAAAAPfXAABkcnMv&#10;bWVkaWEvaW1hZ2U1LnBuZ1BLAQItABQABgAIAAAAIQDWRS/F4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AKHqAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAXKFHftoAAAAxAwAAGQAAAAAAAAAA&#10;AAAAAACv6wAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAACgAKAIQCAADA7AAAAAA=&#10;">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Image 5" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:43659;top:5595;width:19979;height:14974;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCimWV6vwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu6mqcIM0jGWIj4G3PjCwd2lubbF5qbTRK1/bxaCy8N5T9LO1OJGrassKxhGMQji3OqK&#10;CwWH/eJzDMJ5ZI21ZVLwIAfptPcxwUTbO2/ptvOFCCHsElRQet8kUrq8JIMusg1x4M62NegDbAup&#10;W7yHcFPLURx/S4MVh4YSG5qVlF92V6MAV6ulr2gz/1qfmr/M0PF/XS+VGvS77AeEp86/xS/3r1YQ&#10;toYr4QbI6RMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCimWV6vwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                 <v:imagedata r:id="rId7" o:title=""/>
               </v:shape>
               <v:shape id="Image 6" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:44100;top:15078;width:19097;height:2352;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxUQdpwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpvYgazUVFQTxsLBdf8CzeaalzUtpolZ//WZhYY/DzHzDbLaDbcWDel87VrCYJyCI&#10;S6drNgou38fZBwgfkDW2jknBizxs8/Fog5l2T/6iRxGMiBD2GSqoQugyKX1ZkUU/dx1x9G6utxii&#10;7I3UPT4j3LYyTZKltFhzXKiwo0NFZVPcrQJ3kNd6vy+O4b0yZx7S5jM1iVLTybBbgwg0hP/wX/uk&#10;Fazg90q8ATL/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHFRB2nBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:imagedata r:id="rId8" o:title=""/>
               </v:shape>
               <v:shape id="Image 7" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:45002;top:17874;width:17289;height:2245;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXRgR+wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#10;EIbvBf/DMoKXohsVRKKrqFDw0Eu1h3obdsckmp0N2W1M/33nIHibYd6PZ9bb3teqozZWgQ1MJxko&#10;YhtcxYWB7/PHeAkqJmSHdWAy8EcRtpvB2xpzFx78Rd0pFUpCOOZooEypybWOtiSPcRIaYrldQ+sx&#10;ydoW2rX4kHBf61mWLbTHiqWhxIYOJdn76ddLSZy/7+3x8vNJ/mY7e78c0rwxZjTsdytQifr0Ej/d&#10;Ryf4Qi+/yAB68w8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAXRgR+wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:imagedata r:id="rId9" o:title=""/>
               </v:shape>
               <v:shape id="Image 8" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:46416;top:7106;width:9124;height:7793;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoI0/VxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CCL2IZpX6YGuUpSC0HoovpN6GzbhZuplsN1HXf98IQm/z8T1ntmhtJS7U+NKxgkE/AUGc&#10;O11yoWC/W/amIHxA1lg5JgU38rCYPz/NMNXuyhu6bEMhYgj7FBWYEOpUSp8bsuj7riaO3Mk1FkOE&#10;TSF1g9cYbis5TJKxtFhybDBY07uh/Gd7tgoO38fu6vg7fF2b0Xryab+62TI7K/XSabM3EIHa8C9+&#10;uD90nD+A+y/xADn/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOgjT9XEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
               <v:shape id="Image 9" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:57766;top:8276;width:2439;height:4179;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCb/Et7vAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JCsIw&#10;EL0L/kMYwZumLohUo4ggeHVB8TY0Y1NsJrWJWv/eCIK3ebx15svGluJJtS8cKxj0ExDEmdMF5wqO&#10;h01vCsIHZI2lY1LwJg/LRbs1x1S7F+/ouQ+5iCHsU1RgQqhSKX1myKLvu4o4cldXWwwR1rnUNb5i&#10;uC3lMEkm0mLBscFgRWtD2W3/sAr8eWzoMj2WOj+vH4OLO01G95NS3U6zmoEI1IS/+Ofe6jh/CN9f&#10;4gFy8QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb/Et7vAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;">
                 <v:imagedata r:id="rId11" o:title=""/>
               </v:shape>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16CD7643"/>
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="03C707B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="73A28192"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="A7CE1F92"/>
+    <w:lvl w:ilvl="0" w:tplc="96BC55C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26935,67 +19635,70 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B046D95"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="04E27626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D77E80CA"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0017">
+    <w:tmpl w:val="A3904F9C"/>
+    <w:lvl w:ilvl="0" w:tplc="9264A4FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -27051,82 +19754,645 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61333009"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="0A7E2F57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EFA817C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="VietadeFraccin"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="0B224262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="435689AE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="FAFC3F62"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="0D2B5DF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E1E248E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="0D885806"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40869FD0"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="0FC112BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F3A4AD8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0007">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1146"/>
+        </w:tabs>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1866"/>
+        </w:tabs>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2586"/>
+        </w:tabs>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3306"/>
+        </w:tabs>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4026"/>
+        </w:tabs>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4746"/>
+        </w:tabs>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5466"/>
+        </w:tabs>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6186"/>
+        </w:tabs>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6906"/>
+        </w:tabs>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="15017C55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8920F322"/>
+    <w:lvl w:ilvl="0" w:tplc="FAAADA5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D706188">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="1EDD489A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E452A85C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="644"/>
+        </w:tabs>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
@@ -27167,673 +20433,3938 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AA17E16"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="1F372EB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88AC9CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="ClusulaST"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="217D70F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0DE681CA"/>
-[...1 lines deleted...]
-      <w:start w:val="4"/>
+    <w:tmpl w:val="CE6A4030"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="230F215C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECB0BC1E"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="28A4478A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C554B092"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="2E3158F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47B09EF2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1353"/>
+        </w:tabs>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="354970C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D86F144"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="644"/>
+        </w:tabs>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="392033AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07A218EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="3C0B389B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="130C2BC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="3C641809"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F162E9E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="3E1321D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1DE0046"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="428E0B0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3904F9C"/>
+    <w:lvl w:ilvl="0" w:tplc="9264A4FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="4AF153DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4628D78C"/>
+    <w:lvl w:ilvl="0" w:tplc="C730EFDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="4B7E5624"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F16EAE08"/>
+    <w:lvl w:ilvl="0" w:tplc="179ABFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="4E0B4AE2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E99CA550"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1359" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2079" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2799" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3519" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4239" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4959" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5679" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6399" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7119" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="4ECE04F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F386E5F2"/>
+    <w:lvl w:ilvl="0" w:tplc="F1304BC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="4F3321FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D6C4BA12"/>
+    <w:lvl w:ilvl="0" w:tplc="179ABFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="4F954164"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8028C10"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="4FF351B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66FE8D14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="PuntoCT"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1985"/>
+        </w:tabs>
+        <w:ind w:left="1985" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="559D288D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="908E0286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="VietadePunto"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2345"/>
+        </w:tabs>
+        <w:ind w:left="2268" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="58881D1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26BA2202"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0007">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="080A0017">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="59AC67DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70866760"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="PuntoST"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1985"/>
+        </w:tabs>
+        <w:ind w:left="1985" w:hanging="426"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="5DCA68E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="673605AC"/>
+    <w:lvl w:ilvl="0" w:tplc="1514F102">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1790" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2150" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2870" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3590" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4310" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5030" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5750" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6470" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="7190" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="5E99604E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1903A32"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="606D0BAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D772BE0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="VietadeInciso"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1636"/>
+        </w:tabs>
+        <w:ind w:left="1559" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="61140043"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="810C3AC8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="97525271">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="63C12F19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2910C7A2"/>
+    <w:lvl w:ilvl="0" w:tplc="179ABFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="65C27E5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8438DE1C"/>
+    <w:lvl w:ilvl="0" w:tplc="9264A4FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="66F47ED9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="98183D88"/>
+    <w:styleLink w:val="Estilo1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="6CCC22FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32B2447C"/>
+    <w:lvl w:ilvl="0" w:tplc="179ABFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="1">
+    <w:nsid w:val="716210B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB22BC22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="VietadeParrafo"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2061"/>
+        </w:tabs>
+        <w:ind w:left="1985" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C5C30F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1628744A"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1178697564">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="385302503">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1282688849">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1409502946">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1385443875">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1648507335">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="531697678">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1373387224">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="997421388">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1620647836">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1799833329">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="283" w:hanging="283"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="631326446">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1877310567">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="566576828">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="615986060">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1314404601">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="736631999">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="17" w16cid:durableId="223150371">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1121261941">
+  <w:num w:numId="18" w16cid:durableId="153690764">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1311637630">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1922716162">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1569610275">
+  <w:num w:numId="21" w16cid:durableId="1681814829">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1816993338">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1412774381">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="565989883">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="435177339">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="154300183">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1441098843">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1747191253">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1153566467">
+  <w:num w:numId="29" w16cid:durableId="47263647">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1358891206">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="393164111">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1566645883">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1873035832">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1883979229">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1702438026">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="558245264">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1745756758">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1567035417">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="5"/>
+  <w:num w:numId="39" w16cid:durableId="573466569">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1290359702">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1721397688">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="328408553">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
-[...5 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB0588"/>
-[...114 lines deleted...]
-    <w:rsid w:val="00FF76D4"/>
+    <w:rsidRoot w:val="00FA462C"/>
+    <w:rsid w:val="0000509C"/>
+    <w:rsid w:val="0000621F"/>
+    <w:rsid w:val="00016938"/>
+    <w:rsid w:val="00023FFD"/>
+    <w:rsid w:val="000274D2"/>
+    <w:rsid w:val="00032E91"/>
+    <w:rsid w:val="00033632"/>
+    <w:rsid w:val="000355AD"/>
+    <w:rsid w:val="0003776A"/>
+    <w:rsid w:val="0004624D"/>
+    <w:rsid w:val="00046B47"/>
+    <w:rsid w:val="00046E58"/>
+    <w:rsid w:val="00053019"/>
+    <w:rsid w:val="00063B3C"/>
+    <w:rsid w:val="00064283"/>
+    <w:rsid w:val="00070F07"/>
+    <w:rsid w:val="00076DC3"/>
+    <w:rsid w:val="00080E3F"/>
+    <w:rsid w:val="000846DE"/>
+    <w:rsid w:val="00086D4C"/>
+    <w:rsid w:val="00090AC3"/>
+    <w:rsid w:val="000912D6"/>
+    <w:rsid w:val="00095712"/>
+    <w:rsid w:val="00096A2E"/>
+    <w:rsid w:val="000A0B48"/>
+    <w:rsid w:val="000A1846"/>
+    <w:rsid w:val="000A396E"/>
+    <w:rsid w:val="000B429F"/>
+    <w:rsid w:val="000C0F3B"/>
+    <w:rsid w:val="000C2422"/>
+    <w:rsid w:val="000C283E"/>
+    <w:rsid w:val="000E42F1"/>
+    <w:rsid w:val="000E5327"/>
+    <w:rsid w:val="000E703C"/>
+    <w:rsid w:val="000F505C"/>
+    <w:rsid w:val="001017A0"/>
+    <w:rsid w:val="00106AC9"/>
+    <w:rsid w:val="00110AFA"/>
+    <w:rsid w:val="00110E28"/>
+    <w:rsid w:val="001214FF"/>
+    <w:rsid w:val="00126900"/>
+    <w:rsid w:val="00130843"/>
+    <w:rsid w:val="00133435"/>
+    <w:rsid w:val="00133EA3"/>
+    <w:rsid w:val="001432A2"/>
+    <w:rsid w:val="00145133"/>
+    <w:rsid w:val="00150D3E"/>
+    <w:rsid w:val="00153299"/>
+    <w:rsid w:val="001534B7"/>
+    <w:rsid w:val="00153E2C"/>
+    <w:rsid w:val="00154950"/>
+    <w:rsid w:val="0016069B"/>
+    <w:rsid w:val="00161231"/>
+    <w:rsid w:val="00162B39"/>
+    <w:rsid w:val="00165856"/>
+    <w:rsid w:val="0017011C"/>
+    <w:rsid w:val="00171F20"/>
+    <w:rsid w:val="001720B3"/>
+    <w:rsid w:val="00174A9E"/>
+    <w:rsid w:val="00175111"/>
+    <w:rsid w:val="001776FE"/>
+    <w:rsid w:val="001779C0"/>
+    <w:rsid w:val="00181883"/>
+    <w:rsid w:val="00192F67"/>
+    <w:rsid w:val="0019376F"/>
+    <w:rsid w:val="001A0232"/>
+    <w:rsid w:val="001A105E"/>
+    <w:rsid w:val="001A15FF"/>
+    <w:rsid w:val="001A1984"/>
+    <w:rsid w:val="001A39A9"/>
+    <w:rsid w:val="001B49FC"/>
+    <w:rsid w:val="001B55BA"/>
+    <w:rsid w:val="001B5EE9"/>
+    <w:rsid w:val="001C4B20"/>
+    <w:rsid w:val="001D40FF"/>
+    <w:rsid w:val="001D4E8F"/>
+    <w:rsid w:val="001D5954"/>
+    <w:rsid w:val="001D629F"/>
+    <w:rsid w:val="001D7358"/>
+    <w:rsid w:val="001E01FE"/>
+    <w:rsid w:val="001E5E25"/>
+    <w:rsid w:val="001E7E5D"/>
+    <w:rsid w:val="001F03B7"/>
+    <w:rsid w:val="001F14E3"/>
+    <w:rsid w:val="001F3494"/>
+    <w:rsid w:val="00201E38"/>
+    <w:rsid w:val="00207789"/>
+    <w:rsid w:val="00211C73"/>
+    <w:rsid w:val="0021399F"/>
+    <w:rsid w:val="00216C64"/>
+    <w:rsid w:val="00222119"/>
+    <w:rsid w:val="002308D9"/>
+    <w:rsid w:val="00232957"/>
+    <w:rsid w:val="00232D88"/>
+    <w:rsid w:val="00233D39"/>
+    <w:rsid w:val="002418F2"/>
+    <w:rsid w:val="00242EB5"/>
+    <w:rsid w:val="00245953"/>
+    <w:rsid w:val="0024621A"/>
+    <w:rsid w:val="00252D81"/>
+    <w:rsid w:val="00252D9F"/>
+    <w:rsid w:val="00253307"/>
+    <w:rsid w:val="00263B33"/>
+    <w:rsid w:val="002658DF"/>
+    <w:rsid w:val="00272047"/>
+    <w:rsid w:val="00276097"/>
+    <w:rsid w:val="00280E30"/>
+    <w:rsid w:val="00282A02"/>
+    <w:rsid w:val="00283FB7"/>
+    <w:rsid w:val="00286486"/>
+    <w:rsid w:val="00291DD3"/>
+    <w:rsid w:val="00293016"/>
+    <w:rsid w:val="00295AE2"/>
+    <w:rsid w:val="0029615E"/>
+    <w:rsid w:val="00296AF2"/>
+    <w:rsid w:val="002A064E"/>
+    <w:rsid w:val="002A1C3C"/>
+    <w:rsid w:val="002A60BF"/>
+    <w:rsid w:val="002B4A35"/>
+    <w:rsid w:val="002C03FD"/>
+    <w:rsid w:val="002C3DDC"/>
+    <w:rsid w:val="002C7EDB"/>
+    <w:rsid w:val="002D39C5"/>
+    <w:rsid w:val="002D3C0A"/>
+    <w:rsid w:val="002E0866"/>
+    <w:rsid w:val="002E726B"/>
+    <w:rsid w:val="002F0530"/>
+    <w:rsid w:val="002F17A7"/>
+    <w:rsid w:val="002F3BC1"/>
+    <w:rsid w:val="002F4740"/>
+    <w:rsid w:val="002F6223"/>
+    <w:rsid w:val="00301577"/>
+    <w:rsid w:val="00301DEE"/>
+    <w:rsid w:val="00302B5E"/>
+    <w:rsid w:val="00303AD4"/>
+    <w:rsid w:val="003052E3"/>
+    <w:rsid w:val="00316548"/>
+    <w:rsid w:val="00316CFF"/>
+    <w:rsid w:val="0032318C"/>
+    <w:rsid w:val="00325247"/>
+    <w:rsid w:val="0034016B"/>
+    <w:rsid w:val="00344734"/>
+    <w:rsid w:val="003459EB"/>
+    <w:rsid w:val="003501D4"/>
+    <w:rsid w:val="003575C0"/>
+    <w:rsid w:val="003650BD"/>
+    <w:rsid w:val="003715FD"/>
+    <w:rsid w:val="003720C2"/>
+    <w:rsid w:val="00373354"/>
+    <w:rsid w:val="00374148"/>
+    <w:rsid w:val="00380048"/>
+    <w:rsid w:val="003828A6"/>
+    <w:rsid w:val="003856DF"/>
+    <w:rsid w:val="003926FE"/>
+    <w:rsid w:val="003933F0"/>
+    <w:rsid w:val="00395E33"/>
+    <w:rsid w:val="00395F19"/>
+    <w:rsid w:val="003A269F"/>
+    <w:rsid w:val="003A31D3"/>
+    <w:rsid w:val="003A3C4D"/>
+    <w:rsid w:val="003B4157"/>
+    <w:rsid w:val="003B51DC"/>
+    <w:rsid w:val="003C0AAA"/>
+    <w:rsid w:val="003C15F1"/>
+    <w:rsid w:val="003C7A42"/>
+    <w:rsid w:val="003D2614"/>
+    <w:rsid w:val="003D374E"/>
+    <w:rsid w:val="003D4631"/>
+    <w:rsid w:val="003D5321"/>
+    <w:rsid w:val="003E51D6"/>
+    <w:rsid w:val="003F6906"/>
+    <w:rsid w:val="00402B70"/>
+    <w:rsid w:val="00403AC3"/>
+    <w:rsid w:val="004041EF"/>
+    <w:rsid w:val="004044C3"/>
+    <w:rsid w:val="004114C9"/>
+    <w:rsid w:val="0041502F"/>
+    <w:rsid w:val="00415DD3"/>
+    <w:rsid w:val="00420A42"/>
+    <w:rsid w:val="004249CE"/>
+    <w:rsid w:val="00427988"/>
+    <w:rsid w:val="00435409"/>
+    <w:rsid w:val="00447056"/>
+    <w:rsid w:val="00447289"/>
+    <w:rsid w:val="004511F3"/>
+    <w:rsid w:val="004536E2"/>
+    <w:rsid w:val="00460E63"/>
+    <w:rsid w:val="0046668C"/>
+    <w:rsid w:val="00475D8B"/>
+    <w:rsid w:val="00475F00"/>
+    <w:rsid w:val="0047743D"/>
+    <w:rsid w:val="00481B3B"/>
+    <w:rsid w:val="004906EB"/>
+    <w:rsid w:val="00490E45"/>
+    <w:rsid w:val="0049160C"/>
+    <w:rsid w:val="0049201B"/>
+    <w:rsid w:val="004944BF"/>
+    <w:rsid w:val="00497555"/>
+    <w:rsid w:val="004A0073"/>
+    <w:rsid w:val="004A0431"/>
+    <w:rsid w:val="004A328E"/>
+    <w:rsid w:val="004A3F75"/>
+    <w:rsid w:val="004A4EAD"/>
+    <w:rsid w:val="004A5A4E"/>
+    <w:rsid w:val="004A60C1"/>
+    <w:rsid w:val="004B0E23"/>
+    <w:rsid w:val="004B69C1"/>
+    <w:rsid w:val="004B6C7E"/>
+    <w:rsid w:val="004C1884"/>
+    <w:rsid w:val="004C3876"/>
+    <w:rsid w:val="004C3F41"/>
+    <w:rsid w:val="004C758E"/>
+    <w:rsid w:val="004D0B1F"/>
+    <w:rsid w:val="004D6308"/>
+    <w:rsid w:val="004D6892"/>
+    <w:rsid w:val="004D7C7D"/>
+    <w:rsid w:val="004E534D"/>
+    <w:rsid w:val="004E53F1"/>
+    <w:rsid w:val="004F02BF"/>
+    <w:rsid w:val="004F0D00"/>
+    <w:rsid w:val="004F4C51"/>
+    <w:rsid w:val="004F4FFA"/>
+    <w:rsid w:val="005022A8"/>
+    <w:rsid w:val="005033B4"/>
+    <w:rsid w:val="0050411A"/>
+    <w:rsid w:val="00523697"/>
+    <w:rsid w:val="0052760A"/>
+    <w:rsid w:val="005312C9"/>
+    <w:rsid w:val="00533731"/>
+    <w:rsid w:val="005353B9"/>
+    <w:rsid w:val="00540E0B"/>
+    <w:rsid w:val="005416BB"/>
+    <w:rsid w:val="005469BF"/>
+    <w:rsid w:val="005505B6"/>
+    <w:rsid w:val="005512CF"/>
+    <w:rsid w:val="005514F5"/>
+    <w:rsid w:val="0055740A"/>
+    <w:rsid w:val="00557AB9"/>
+    <w:rsid w:val="005719D4"/>
+    <w:rsid w:val="005723A5"/>
+    <w:rsid w:val="005746FD"/>
+    <w:rsid w:val="00586595"/>
+    <w:rsid w:val="00587C6F"/>
+    <w:rsid w:val="00590FFB"/>
+    <w:rsid w:val="005919B7"/>
+    <w:rsid w:val="00591BE4"/>
+    <w:rsid w:val="00594091"/>
+    <w:rsid w:val="0059696A"/>
+    <w:rsid w:val="00597C8A"/>
+    <w:rsid w:val="005A0BF8"/>
+    <w:rsid w:val="005A17EC"/>
+    <w:rsid w:val="005A2674"/>
+    <w:rsid w:val="005A4978"/>
+    <w:rsid w:val="005A5D94"/>
+    <w:rsid w:val="005B268A"/>
+    <w:rsid w:val="005B2D79"/>
+    <w:rsid w:val="005B4830"/>
+    <w:rsid w:val="005B7450"/>
+    <w:rsid w:val="005D29F9"/>
+    <w:rsid w:val="005D488C"/>
+    <w:rsid w:val="005D5676"/>
+    <w:rsid w:val="005E2ABD"/>
+    <w:rsid w:val="005E2EBC"/>
+    <w:rsid w:val="005E553E"/>
+    <w:rsid w:val="005E7974"/>
+    <w:rsid w:val="005E7AA5"/>
+    <w:rsid w:val="005F3EC0"/>
+    <w:rsid w:val="00600AD3"/>
+    <w:rsid w:val="00604810"/>
+    <w:rsid w:val="00611B2F"/>
+    <w:rsid w:val="00613CE6"/>
+    <w:rsid w:val="00616E01"/>
+    <w:rsid w:val="0061753E"/>
+    <w:rsid w:val="00635A63"/>
+    <w:rsid w:val="00636AEB"/>
+    <w:rsid w:val="006370A0"/>
+    <w:rsid w:val="00637A9F"/>
+    <w:rsid w:val="00643CA1"/>
+    <w:rsid w:val="006519BA"/>
+    <w:rsid w:val="00651CCC"/>
+    <w:rsid w:val="00652FC2"/>
+    <w:rsid w:val="00655315"/>
+    <w:rsid w:val="00660789"/>
+    <w:rsid w:val="0067481F"/>
+    <w:rsid w:val="006752A2"/>
+    <w:rsid w:val="00677BCF"/>
+    <w:rsid w:val="00682FEF"/>
+    <w:rsid w:val="00685DE0"/>
+    <w:rsid w:val="00687F6C"/>
+    <w:rsid w:val="00692753"/>
+    <w:rsid w:val="00692CF8"/>
+    <w:rsid w:val="006944F3"/>
+    <w:rsid w:val="00695B32"/>
+    <w:rsid w:val="006A0A32"/>
+    <w:rsid w:val="006A0CC2"/>
+    <w:rsid w:val="006A167C"/>
+    <w:rsid w:val="006A62F3"/>
+    <w:rsid w:val="006B579D"/>
+    <w:rsid w:val="006B7C26"/>
+    <w:rsid w:val="006C4414"/>
+    <w:rsid w:val="006C6525"/>
+    <w:rsid w:val="006D4291"/>
+    <w:rsid w:val="006E04A5"/>
+    <w:rsid w:val="006E1996"/>
+    <w:rsid w:val="006F1517"/>
+    <w:rsid w:val="006F1E33"/>
+    <w:rsid w:val="006F42CA"/>
+    <w:rsid w:val="006F6548"/>
+    <w:rsid w:val="00710BBF"/>
+    <w:rsid w:val="00715ABF"/>
+    <w:rsid w:val="00717E7B"/>
+    <w:rsid w:val="007200EA"/>
+    <w:rsid w:val="00721186"/>
+    <w:rsid w:val="007229AF"/>
+    <w:rsid w:val="00727140"/>
+    <w:rsid w:val="00733172"/>
+    <w:rsid w:val="00733CF7"/>
+    <w:rsid w:val="0073550B"/>
+    <w:rsid w:val="00735A77"/>
+    <w:rsid w:val="00737086"/>
+    <w:rsid w:val="00737610"/>
+    <w:rsid w:val="00742E8E"/>
+    <w:rsid w:val="0074756A"/>
+    <w:rsid w:val="00752098"/>
+    <w:rsid w:val="007540CF"/>
+    <w:rsid w:val="007546DB"/>
+    <w:rsid w:val="0075589C"/>
+    <w:rsid w:val="0075686D"/>
+    <w:rsid w:val="0076361E"/>
+    <w:rsid w:val="00771923"/>
+    <w:rsid w:val="00775E68"/>
+    <w:rsid w:val="00782883"/>
+    <w:rsid w:val="00782B0C"/>
+    <w:rsid w:val="007841DF"/>
+    <w:rsid w:val="00791B54"/>
+    <w:rsid w:val="00795DAF"/>
+    <w:rsid w:val="007A273D"/>
+    <w:rsid w:val="007A475B"/>
+    <w:rsid w:val="007A69DF"/>
+    <w:rsid w:val="007B1920"/>
+    <w:rsid w:val="007C0794"/>
+    <w:rsid w:val="007C1199"/>
+    <w:rsid w:val="007C30FA"/>
+    <w:rsid w:val="007C39FE"/>
+    <w:rsid w:val="007C5209"/>
+    <w:rsid w:val="007C6460"/>
+    <w:rsid w:val="007D241A"/>
+    <w:rsid w:val="007E16B4"/>
+    <w:rsid w:val="007E53FC"/>
+    <w:rsid w:val="007E5ED7"/>
+    <w:rsid w:val="007E6CFD"/>
+    <w:rsid w:val="007E74ED"/>
+    <w:rsid w:val="007F024D"/>
+    <w:rsid w:val="007F3BF5"/>
+    <w:rsid w:val="007F6953"/>
+    <w:rsid w:val="0080160E"/>
+    <w:rsid w:val="00802753"/>
+    <w:rsid w:val="00803FAD"/>
+    <w:rsid w:val="00806503"/>
+    <w:rsid w:val="0081393B"/>
+    <w:rsid w:val="00816FDC"/>
+    <w:rsid w:val="008259D2"/>
+    <w:rsid w:val="008270DD"/>
+    <w:rsid w:val="00830D36"/>
+    <w:rsid w:val="0083170F"/>
+    <w:rsid w:val="00834052"/>
+    <w:rsid w:val="00845785"/>
+    <w:rsid w:val="00850D2A"/>
+    <w:rsid w:val="00857028"/>
+    <w:rsid w:val="00857A58"/>
+    <w:rsid w:val="00862788"/>
+    <w:rsid w:val="00873ACE"/>
+    <w:rsid w:val="00882BB2"/>
+    <w:rsid w:val="00883CBA"/>
+    <w:rsid w:val="00885033"/>
+    <w:rsid w:val="00885CC9"/>
+    <w:rsid w:val="00886C2E"/>
+    <w:rsid w:val="008936F0"/>
+    <w:rsid w:val="00895129"/>
+    <w:rsid w:val="008A1303"/>
+    <w:rsid w:val="008A7CFC"/>
+    <w:rsid w:val="008A7F1A"/>
+    <w:rsid w:val="008B13CD"/>
+    <w:rsid w:val="008B6EB3"/>
+    <w:rsid w:val="008B7C8D"/>
+    <w:rsid w:val="008C017B"/>
+    <w:rsid w:val="008C05ED"/>
+    <w:rsid w:val="008C5E4F"/>
+    <w:rsid w:val="008C713B"/>
+    <w:rsid w:val="008E3233"/>
+    <w:rsid w:val="008E5EA2"/>
+    <w:rsid w:val="008F7F52"/>
+    <w:rsid w:val="00901999"/>
+    <w:rsid w:val="009025DC"/>
+    <w:rsid w:val="009031E0"/>
+    <w:rsid w:val="00904479"/>
+    <w:rsid w:val="009053A1"/>
+    <w:rsid w:val="009063DB"/>
+    <w:rsid w:val="0091129D"/>
+    <w:rsid w:val="00914694"/>
+    <w:rsid w:val="009150C3"/>
+    <w:rsid w:val="00916762"/>
+    <w:rsid w:val="009202AE"/>
+    <w:rsid w:val="00922CDF"/>
+    <w:rsid w:val="009275C1"/>
+    <w:rsid w:val="00930A45"/>
+    <w:rsid w:val="00932D71"/>
+    <w:rsid w:val="00934F1A"/>
+    <w:rsid w:val="00941FB1"/>
+    <w:rsid w:val="00944603"/>
+    <w:rsid w:val="00946A65"/>
+    <w:rsid w:val="00950FB1"/>
+    <w:rsid w:val="0095205D"/>
+    <w:rsid w:val="009559B5"/>
+    <w:rsid w:val="00972222"/>
+    <w:rsid w:val="0097611A"/>
+    <w:rsid w:val="00976876"/>
+    <w:rsid w:val="00976C1E"/>
+    <w:rsid w:val="00977314"/>
+    <w:rsid w:val="009778E3"/>
+    <w:rsid w:val="00987CC8"/>
+    <w:rsid w:val="009919D8"/>
+    <w:rsid w:val="0099530B"/>
+    <w:rsid w:val="009A4C3D"/>
+    <w:rsid w:val="009A4CF2"/>
+    <w:rsid w:val="009B0716"/>
+    <w:rsid w:val="009B6A47"/>
+    <w:rsid w:val="009D1C44"/>
+    <w:rsid w:val="009D3DCF"/>
+    <w:rsid w:val="009D6ECB"/>
+    <w:rsid w:val="009E5D21"/>
+    <w:rsid w:val="009E759E"/>
+    <w:rsid w:val="009F0E9A"/>
+    <w:rsid w:val="009F381D"/>
+    <w:rsid w:val="00A00DE4"/>
+    <w:rsid w:val="00A06DAC"/>
+    <w:rsid w:val="00A10FD1"/>
+    <w:rsid w:val="00A11BC8"/>
+    <w:rsid w:val="00A1234E"/>
+    <w:rsid w:val="00A1267D"/>
+    <w:rsid w:val="00A17867"/>
+    <w:rsid w:val="00A20899"/>
+    <w:rsid w:val="00A210DF"/>
+    <w:rsid w:val="00A27D36"/>
+    <w:rsid w:val="00A346AA"/>
+    <w:rsid w:val="00A359B5"/>
+    <w:rsid w:val="00A36A4E"/>
+    <w:rsid w:val="00A447C9"/>
+    <w:rsid w:val="00A45669"/>
+    <w:rsid w:val="00A529BC"/>
+    <w:rsid w:val="00A5387E"/>
+    <w:rsid w:val="00A5781D"/>
+    <w:rsid w:val="00A61F3C"/>
+    <w:rsid w:val="00A6497D"/>
+    <w:rsid w:val="00A6745D"/>
+    <w:rsid w:val="00A71C15"/>
+    <w:rsid w:val="00A77679"/>
+    <w:rsid w:val="00AA6D38"/>
+    <w:rsid w:val="00AB31E8"/>
+    <w:rsid w:val="00AB587D"/>
+    <w:rsid w:val="00AB5B06"/>
+    <w:rsid w:val="00AB6551"/>
+    <w:rsid w:val="00AB7E70"/>
+    <w:rsid w:val="00AC6787"/>
+    <w:rsid w:val="00AD0EB7"/>
+    <w:rsid w:val="00AD54E4"/>
+    <w:rsid w:val="00AD6095"/>
+    <w:rsid w:val="00AD6E79"/>
+    <w:rsid w:val="00AD7862"/>
+    <w:rsid w:val="00AE0E4C"/>
+    <w:rsid w:val="00AE0EA4"/>
+    <w:rsid w:val="00AE18EA"/>
+    <w:rsid w:val="00AE20E6"/>
+    <w:rsid w:val="00AE6987"/>
+    <w:rsid w:val="00AF2C3C"/>
+    <w:rsid w:val="00AF56AE"/>
+    <w:rsid w:val="00AF63E6"/>
+    <w:rsid w:val="00B0292C"/>
+    <w:rsid w:val="00B04AC4"/>
+    <w:rsid w:val="00B107D5"/>
+    <w:rsid w:val="00B14DA1"/>
+    <w:rsid w:val="00B15725"/>
+    <w:rsid w:val="00B159B5"/>
+    <w:rsid w:val="00B16366"/>
+    <w:rsid w:val="00B17302"/>
+    <w:rsid w:val="00B1778B"/>
+    <w:rsid w:val="00B17D1A"/>
+    <w:rsid w:val="00B22074"/>
+    <w:rsid w:val="00B24D95"/>
+    <w:rsid w:val="00B2782C"/>
+    <w:rsid w:val="00B3302A"/>
+    <w:rsid w:val="00B40DA9"/>
+    <w:rsid w:val="00B41299"/>
+    <w:rsid w:val="00B43B1A"/>
+    <w:rsid w:val="00B445A4"/>
+    <w:rsid w:val="00B50119"/>
+    <w:rsid w:val="00B51C17"/>
+    <w:rsid w:val="00B52237"/>
+    <w:rsid w:val="00B55388"/>
+    <w:rsid w:val="00B65F41"/>
+    <w:rsid w:val="00B70DD9"/>
+    <w:rsid w:val="00B7243B"/>
+    <w:rsid w:val="00B74F9F"/>
+    <w:rsid w:val="00B8140B"/>
+    <w:rsid w:val="00B822D9"/>
+    <w:rsid w:val="00B95CFE"/>
+    <w:rsid w:val="00BA2B39"/>
+    <w:rsid w:val="00BA6076"/>
+    <w:rsid w:val="00BA6836"/>
+    <w:rsid w:val="00BA72C2"/>
+    <w:rsid w:val="00BA7D3D"/>
+    <w:rsid w:val="00BB2A0C"/>
+    <w:rsid w:val="00BB4ABA"/>
+    <w:rsid w:val="00BB79F1"/>
+    <w:rsid w:val="00BC000C"/>
+    <w:rsid w:val="00BC195C"/>
+    <w:rsid w:val="00BC5E4D"/>
+    <w:rsid w:val="00BD0771"/>
+    <w:rsid w:val="00BD2793"/>
+    <w:rsid w:val="00BE1750"/>
+    <w:rsid w:val="00BE22D1"/>
+    <w:rsid w:val="00BE469A"/>
+    <w:rsid w:val="00BE5865"/>
+    <w:rsid w:val="00BF213C"/>
+    <w:rsid w:val="00BF2176"/>
+    <w:rsid w:val="00BF48BF"/>
+    <w:rsid w:val="00C018E7"/>
+    <w:rsid w:val="00C02468"/>
+    <w:rsid w:val="00C03593"/>
+    <w:rsid w:val="00C073A6"/>
+    <w:rsid w:val="00C1143F"/>
+    <w:rsid w:val="00C11759"/>
+    <w:rsid w:val="00C11FA9"/>
+    <w:rsid w:val="00C15D7B"/>
+    <w:rsid w:val="00C176B9"/>
+    <w:rsid w:val="00C20A6A"/>
+    <w:rsid w:val="00C220BB"/>
+    <w:rsid w:val="00C220F3"/>
+    <w:rsid w:val="00C2434A"/>
+    <w:rsid w:val="00C32C16"/>
+    <w:rsid w:val="00C3749F"/>
+    <w:rsid w:val="00C44615"/>
+    <w:rsid w:val="00C5444A"/>
+    <w:rsid w:val="00C56032"/>
+    <w:rsid w:val="00C563F4"/>
+    <w:rsid w:val="00C569AE"/>
+    <w:rsid w:val="00C570C7"/>
+    <w:rsid w:val="00C6155A"/>
+    <w:rsid w:val="00C67A2D"/>
+    <w:rsid w:val="00C67ED5"/>
+    <w:rsid w:val="00C71CD0"/>
+    <w:rsid w:val="00C74AA0"/>
+    <w:rsid w:val="00C77089"/>
+    <w:rsid w:val="00C77588"/>
+    <w:rsid w:val="00C8136D"/>
+    <w:rsid w:val="00C83326"/>
+    <w:rsid w:val="00C86CF8"/>
+    <w:rsid w:val="00C87706"/>
+    <w:rsid w:val="00C9116D"/>
+    <w:rsid w:val="00C935BF"/>
+    <w:rsid w:val="00C94016"/>
+    <w:rsid w:val="00C94667"/>
+    <w:rsid w:val="00CA5A65"/>
+    <w:rsid w:val="00CA62F7"/>
+    <w:rsid w:val="00CA6917"/>
+    <w:rsid w:val="00CA700B"/>
+    <w:rsid w:val="00CB4945"/>
+    <w:rsid w:val="00CB67E7"/>
+    <w:rsid w:val="00CB6942"/>
+    <w:rsid w:val="00CC0EA3"/>
+    <w:rsid w:val="00CC6A52"/>
+    <w:rsid w:val="00CC6DF1"/>
+    <w:rsid w:val="00CC7791"/>
+    <w:rsid w:val="00CD4C13"/>
+    <w:rsid w:val="00CE0F7C"/>
+    <w:rsid w:val="00CE21E8"/>
+    <w:rsid w:val="00CF68E4"/>
+    <w:rsid w:val="00CF7814"/>
+    <w:rsid w:val="00CF7904"/>
+    <w:rsid w:val="00D0189A"/>
+    <w:rsid w:val="00D0517F"/>
+    <w:rsid w:val="00D06CA6"/>
+    <w:rsid w:val="00D07A38"/>
+    <w:rsid w:val="00D1254F"/>
+    <w:rsid w:val="00D12BF2"/>
+    <w:rsid w:val="00D13310"/>
+    <w:rsid w:val="00D152D8"/>
+    <w:rsid w:val="00D2444F"/>
+    <w:rsid w:val="00D262FE"/>
+    <w:rsid w:val="00D268A2"/>
+    <w:rsid w:val="00D328D4"/>
+    <w:rsid w:val="00D349C2"/>
+    <w:rsid w:val="00D353F0"/>
+    <w:rsid w:val="00D3642F"/>
+    <w:rsid w:val="00D372C9"/>
+    <w:rsid w:val="00D4104B"/>
+    <w:rsid w:val="00D42A11"/>
+    <w:rsid w:val="00D46316"/>
+    <w:rsid w:val="00D57E02"/>
+    <w:rsid w:val="00D6164F"/>
+    <w:rsid w:val="00D62424"/>
+    <w:rsid w:val="00D63BAD"/>
+    <w:rsid w:val="00D643E0"/>
+    <w:rsid w:val="00D668D1"/>
+    <w:rsid w:val="00D66A5A"/>
+    <w:rsid w:val="00D70A92"/>
+    <w:rsid w:val="00D7272F"/>
+    <w:rsid w:val="00D73D12"/>
+    <w:rsid w:val="00D74804"/>
+    <w:rsid w:val="00D76AFF"/>
+    <w:rsid w:val="00D80C46"/>
+    <w:rsid w:val="00D8508E"/>
+    <w:rsid w:val="00D90603"/>
+    <w:rsid w:val="00D9183F"/>
+    <w:rsid w:val="00DA064E"/>
+    <w:rsid w:val="00DA50D9"/>
+    <w:rsid w:val="00DA52D1"/>
+    <w:rsid w:val="00DB3861"/>
+    <w:rsid w:val="00DB6917"/>
+    <w:rsid w:val="00DC336E"/>
+    <w:rsid w:val="00DC4A8E"/>
+    <w:rsid w:val="00DD1452"/>
+    <w:rsid w:val="00DD31A4"/>
+    <w:rsid w:val="00DD3410"/>
+    <w:rsid w:val="00DD3A41"/>
+    <w:rsid w:val="00DE407C"/>
+    <w:rsid w:val="00DE40CB"/>
+    <w:rsid w:val="00DE4856"/>
+    <w:rsid w:val="00DE4B1A"/>
+    <w:rsid w:val="00DF0143"/>
+    <w:rsid w:val="00E017D9"/>
+    <w:rsid w:val="00E03161"/>
+    <w:rsid w:val="00E07371"/>
+    <w:rsid w:val="00E07C8A"/>
+    <w:rsid w:val="00E16B24"/>
+    <w:rsid w:val="00E240CA"/>
+    <w:rsid w:val="00E244E6"/>
+    <w:rsid w:val="00E24AA1"/>
+    <w:rsid w:val="00E25C50"/>
+    <w:rsid w:val="00E26C43"/>
+    <w:rsid w:val="00E3017E"/>
+    <w:rsid w:val="00E33D3B"/>
+    <w:rsid w:val="00E34A8F"/>
+    <w:rsid w:val="00E40361"/>
+    <w:rsid w:val="00E4500A"/>
+    <w:rsid w:val="00E45216"/>
+    <w:rsid w:val="00E54A84"/>
+    <w:rsid w:val="00E56BF9"/>
+    <w:rsid w:val="00E61DD6"/>
+    <w:rsid w:val="00E7308B"/>
+    <w:rsid w:val="00E7410C"/>
+    <w:rsid w:val="00E77E47"/>
+    <w:rsid w:val="00E8164B"/>
+    <w:rsid w:val="00E83388"/>
+    <w:rsid w:val="00E85121"/>
+    <w:rsid w:val="00E94F74"/>
+    <w:rsid w:val="00E9766B"/>
+    <w:rsid w:val="00EA6E5D"/>
+    <w:rsid w:val="00EB0171"/>
+    <w:rsid w:val="00EB0E9F"/>
+    <w:rsid w:val="00EC0E5F"/>
+    <w:rsid w:val="00EC1102"/>
+    <w:rsid w:val="00EC2E0A"/>
+    <w:rsid w:val="00EC6EF9"/>
+    <w:rsid w:val="00EC70C1"/>
+    <w:rsid w:val="00EC7D44"/>
+    <w:rsid w:val="00ED2F27"/>
+    <w:rsid w:val="00ED3A7F"/>
+    <w:rsid w:val="00ED443B"/>
+    <w:rsid w:val="00ED69AD"/>
+    <w:rsid w:val="00EE274A"/>
+    <w:rsid w:val="00EE5FCE"/>
+    <w:rsid w:val="00EF4E31"/>
+    <w:rsid w:val="00F04325"/>
+    <w:rsid w:val="00F06B3E"/>
+    <w:rsid w:val="00F112A8"/>
+    <w:rsid w:val="00F235F9"/>
+    <w:rsid w:val="00F23E00"/>
+    <w:rsid w:val="00F2651E"/>
+    <w:rsid w:val="00F45430"/>
+    <w:rsid w:val="00F47788"/>
+    <w:rsid w:val="00F527E7"/>
+    <w:rsid w:val="00F539A8"/>
+    <w:rsid w:val="00F56B6D"/>
+    <w:rsid w:val="00F614A4"/>
+    <w:rsid w:val="00F6791C"/>
+    <w:rsid w:val="00F7762B"/>
+    <w:rsid w:val="00F776E1"/>
+    <w:rsid w:val="00F81599"/>
+    <w:rsid w:val="00F86CFA"/>
+    <w:rsid w:val="00F94A71"/>
+    <w:rsid w:val="00F957FE"/>
+    <w:rsid w:val="00F96480"/>
+    <w:rsid w:val="00FA372B"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rsid w:val="00FB10AF"/>
+    <w:rsid w:val="00FB212C"/>
+    <w:rsid w:val="00FB5482"/>
+    <w:rsid w:val="00FB77AB"/>
+    <w:rsid w:val="00FC2A08"/>
+    <w:rsid w:val="00FD173F"/>
+    <w:rsid w:val="00FD224C"/>
+    <w:rsid w:val="00FD4FE7"/>
+    <w:rsid w:val="00FD7393"/>
+    <w:rsid w:val="00FD7466"/>
+    <w:rsid w:val="00FE56A5"/>
+    <w:rsid w:val="00FF094D"/>
+    <w:rsid w:val="00FF2998"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4BA0E62A"/>
-  <w15:docId w15:val="{C589C934-E7BD-46BB-9411-57C831BFBEDC}"/>
+  <w14:docId w14:val="69EC2A3C"/>
+  <w15:docId w15:val="{0B71C1BE-DCB7-4932-93D9-C2731CF40B24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...16 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -27990,2537 +24521,2025 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00406151"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
+    <w:aliases w:val="Designación"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
+    <w:aliases w:val="Libro,Fracción C/T"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
+    <w:aliases w:val="Tema,Inciso C/T"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00733E57"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="16"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="es-MX"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
+    <w:aliases w:val="Parte,Párrafo C/T"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:qFormat/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
+    <w:aliases w:val="título"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Car"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
+    <w:aliases w:val="Capítulo"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00733E57"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:jc w:val="right"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="es-MX"/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
+    <w:aliases w:val="Encabezados"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00733E57"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="0000FF"/>
+      <w:bCs/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="es-MX"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00733E57"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="720" w:hanging="720"/>
+      <w:ind w:firstLine="3"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="es-MX"/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00733E57"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="es-ES"/>
+      <w:b/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
+    <w:aliases w:val="Designación Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
+    <w:aliases w:val="Libro Car,Fracción C/T Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:aliases w:val="Tema Car,Inciso C/T Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
+    <w:aliases w:val="Parte Car,Párrafo C/T Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
+    <w:aliases w:val="título Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo5"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0088588C"/>
+    <w:rsid w:val="00FA462C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:aliases w:val="Capítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:aliases w:val="Encabezados Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB0588"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
-    <w:rsid w:val="00AB0588"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB0588"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
-    <w:rsid w:val="00AB0588"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00FA462C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconvietas2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sangradetextonormal">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SangradetextonormalCar"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="2124" w:hanging="708"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SangradetextonormalCar">
+    <w:name w:val="Sangría de texto normal Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Sangradetextonormal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sangra2detindependiente">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Sangra2detindependienteCar"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="2127" w:hanging="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sangra2detindependienteCar">
+    <w:name w:val="Sangría 2 de t. independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Sangra2detindependiente"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Mapadeldocumento">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="MapadeldocumentoCar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MapadeldocumentoCar">
+    <w:name w:val="Mapa del documento Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Mapadeldocumento"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sangra3detindependiente">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Sangra3detindependienteCar"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="1416" w:firstLine="6"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sangra3detindependienteCar">
+    <w:name w:val="Sangría 3 de t. independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Sangra3detindependiente"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Textoindependiente2Car"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente2Car">
+    <w:name w:val="Texto independiente 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente2"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Textoindependiente3Car"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente3Car">
+    <w:name w:val="Texto independiente 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente3"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Continuarlista2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="566"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Continuarlista">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReturnAddress">
+    <w:name w:val="Return Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Heritage" w:hAnsi="Heritage"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodebloque">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="851" w:right="-1"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="0000FF"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textodebloque1">
+    <w:name w:val="Texto de bloque1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="284" w:right="-284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textoindependiente21">
+    <w:name w:val="Texto independiente 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:right="-376"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PuntoCT">
+    <w:name w:val="Punto C/T"/>
+    <w:basedOn w:val="Ttulo8"/>
+    <w:next w:val="TextodelPunto"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextodelPunto">
+    <w:name w:val="Texto del Punto"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="1985"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VietadeFraccin">
+    <w:name w:val="Viñeta de Fracción"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1211"/>
+        <w:tab w:val="left" w:pos="1134"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="1135" w:hanging="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VietadeInciso">
+    <w:name w:val="Viñeta de Inciso"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1636"/>
+        <w:tab w:val="left" w:pos="1559"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="1560" w:hanging="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VietadeParrafo">
+    <w:name w:val="Viñeta de Parrafo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="2061"/>
+        <w:tab w:val="left" w:pos="1985"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PuntoST">
+    <w:name w:val="Punto S/T"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ClusulaST">
+    <w:name w:val="Cláusula S/T"/>
+    <w:basedOn w:val="ClusulaCT"/>
+    <w:next w:val="TextodelaClusula"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+        <w:tab w:val="num" w:pos="425"/>
+      </w:tabs>
+      <w:ind w:left="425" w:hanging="425"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:caps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ClusulaCT">
+    <w:name w:val="Cláusula C/T"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextodelaClusula"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextodelaClusula">
+    <w:name w:val="Texto de la Cláusula"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="425"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VietadePunto">
+    <w:name w:val="Viñeta de Punto"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="2345"/>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="2269" w:hanging="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Descripcin">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:ind w:left="567" w:right="51"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="texto">
+    <w:name w:val="texto"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:after="101" w:line="216" w:lineRule="atLeast"/>
+      <w:ind w:firstLine="288"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl26">
+    <w:name w:val="xl26"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figura">
+    <w:name w:val="Figura"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl40">
+    <w:name w:val="xl40"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl28">
+    <w:name w:val="xl28"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl25">
+    <w:name w:val="xl25"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl27">
+    <w:name w:val="xl27"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl29">
+    <w:name w:val="xl29"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl30">
+    <w:name w:val="xl30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCFFCC"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl24">
+    <w:name w:val="xl24"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl31">
+    <w:name w:val="xl31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl22">
+    <w:name w:val="xl22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:rsid w:val="00FA462C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003574E5"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lista21">
+    <w:name w:val="Lista 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier 12cpi" w:hAnsi="Courier 12cpi"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textoindependiente31">
+    <w:name w:val="Texto independiente 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sangra3detindependiente2">
+    <w:name w:val="Sangría 3 de t. independiente2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:ind w:left="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoCar">
+    <w:name w:val="Texto Car"/>
+    <w:link w:val="Texto0"/>
+    <w:locked/>
+    <w:rsid w:val="00FA462C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texto0">
+    <w:name w:val="Texto"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoCar"/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:after="101" w:line="216" w:lineRule="exact"/>
+      <w:ind w:firstLine="288"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablabsica1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA462C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="SinespaciadoCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003574E5"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
-    <w:rsid w:val="003574E5"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="il">
-[...9 lines deleted...]
-    <w:rsid w:val="0088588C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00FA462C"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...4 lines deleted...]
-    <w:rsid w:val="0088588C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Epgrafe">
+    <w:name w:val="Epígrafe"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1199"/>
+    <w:pPr>
+      <w:ind w:left="567" w:right="51"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl53">
+    <w:name w:val="xl53"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007C1199"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista">
-[...2 lines deleted...]
-    <w:rsid w:val="0088588C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Predeterminado">
+    <w:name w:val="Predeterminado"/>
+    <w:rsid w:val="007C1199"/>
     <w:pPr>
-      <w:ind w:left="283" w:hanging="283"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="708"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
-    <w:rPr>
-[...31 lines deleted...]
-    <w:rsid w:val="0088588C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Infodocumentosadjuntos">
-[...2 lines deleted...]
-    <w:rsid w:val="0088588C"/>
+  <w:style w:type="character" w:styleId="Referenciasutil">
+    <w:name w:val="Subtle Reference"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1199"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...7 lines deleted...]
-      <w:color w:val="0000FF"/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC1">
-[...3 lines deleted...]
-    <w:rsid w:val="0088588C"/>
+  <w:style w:type="table" w:styleId="Cuadrculaclara-nfasis5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="007C1199"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="DengXian" w:eastAsia="Times New Roman" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="DengXian" w:eastAsia="Times New Roman" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="DengXian" w:eastAsia="Times New Roman" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="DengXian" w:eastAsia="Times New Roman" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
-[...342 lines deleted...]
-    <w:link w:val="TtuloCar"/>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00733E57"/>
-[...1184 lines deleted...]
-    <w:rsid w:val="00733E57"/>
+    <w:rsid w:val="007C1199"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...17 lines deleted...]
-    <w:rsid w:val="00733E57"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Estilo1">
+    <w:name w:val="Estilo1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007C1199"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="37"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...16 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC6D7AD4-71B9-45EC-A878-DE4EB919DCB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D586FE21-43B7-452F-B06C-C60748ACF819}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>58</Pages>
-[...1 lines deleted...]
-  <Characters>106167</Characters>
+  <Pages>22</Pages>
+  <Words>10487</Words>
+  <Characters>57684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>884</Lines>
-  <Paragraphs>250</Paragraphs>
+  <Lines>480</Lines>
+  <Paragraphs>136</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Honorable Ayuntamiento de Durango</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>125220</CharactersWithSpaces>
+  <CharactersWithSpaces>68035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Manuel Elizalde Sanchez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>